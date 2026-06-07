--- v1 (2026-01-14)
+++ v2 (2026-06-07)
@@ -54,5536 +54,5536 @@
   <si>
     <t>Texto Original</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
     <t>429</t>
   </si>
   <si>
     <t>2025</t>
   </si>
   <si>
     <t>1</t>
   </si>
   <si>
     <t>PL</t>
   </si>
   <si>
     <t>PROJETO DE LEI</t>
   </si>
   <si>
     <t>PREFEITURA MUNICIPAL DA CACHOEIRA - PMC</t>
   </si>
   <si>
-    <t>https://sapl.cachoeira.ba.leg.br/media/sapl/public/materialegislativa/2025/429/pl_-_autorizacao_de_firmar_contratos_e_convenios_2025_assinado.pdf</t>
+    <t>http://sapl.cachoeira.ba.leg.br/media/sapl/public/materialegislativa/2025/429/pl_-_autorizacao_de_firmar_contratos_e_convenios_2025_assinado.pdf</t>
   </si>
   <si>
     <t>"AUTORIZA O PODER EXECUTIVO MUNICIPAL FIRMAR CONVÊNIOS, CONTRATOS, TERMO DE CONFISSÃO DE DÉBITO E DÁ OUTRAS PROVIDÊNCIAS"</t>
   </si>
   <si>
     <t>441</t>
   </si>
   <si>
     <t>2</t>
   </si>
   <si>
-    <t>https://sapl.cachoeira.ba.leg.br/media/sapl/public/materialegislativa/2025/441/pl_-_suplementacao_assinado_assinado_assinado-1.pdf</t>
+    <t>http://sapl.cachoeira.ba.leg.br/media/sapl/public/materialegislativa/2025/441/pl_-_suplementacao_assinado_assinado_assinado-1.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre autorização ao Executivo Municipal para abertura de Créditos Adicionais Suplementares à Despesa anteriormente fixada e dá outras providências</t>
   </si>
   <si>
     <t>464</t>
   </si>
   <si>
     <t>3</t>
   </si>
   <si>
     <t>JOSMAR BARBOSA</t>
   </si>
   <si>
-    <t>https://sapl.cachoeira.ba.leg.br/media/sapl/public/materialegislativa/2025/464/projeto_de_lei_n._01.2025.pdf</t>
+    <t>http://sapl.cachoeira.ba.leg.br/media/sapl/public/materialegislativa/2025/464/projeto_de_lei_n._01.2025.pdf</t>
   </si>
   <si>
     <t>Declara de utilidade pública municipal, a ASSOCIAÇÃO DESPORTIVA IGUAPENSE, distrito do Iguape, município Cachoeira – Bahia.</t>
   </si>
   <si>
     <t>483</t>
   </si>
   <si>
     <t>4</t>
   </si>
   <si>
-    <t>https://sapl.cachoeira.ba.leg.br/media/sapl/public/materialegislativa/2025/483/pl_04_2025.pdf</t>
+    <t>http://sapl.cachoeira.ba.leg.br/media/sapl/public/materialegislativa/2025/483/pl_04_2025.pdf</t>
   </si>
   <si>
     <t>"Autoriza o Poder Executivo, em nome do Município de Cachoeira, a adquirir a titulo oneroso o bem imóvel que especifica, para fins de construção de Creche Municipal, e dá outras providencias"</t>
   </si>
   <si>
     <t>484</t>
   </si>
   <si>
     <t>5</t>
   </si>
   <si>
-    <t>https://sapl.cachoeira.ba.leg.br/media/sapl/public/materialegislativa/2025/484/pl_05_2025.pdf</t>
+    <t>http://sapl.cachoeira.ba.leg.br/media/sapl/public/materialegislativa/2025/484/pl_05_2025.pdf</t>
   </si>
   <si>
     <t>institui o Programa de Recuperação Fiscal - REFIS - do Município de Cachoeira, na forma que indica e da outras providencias.</t>
   </si>
   <si>
     <t>492</t>
   </si>
   <si>
     <t>6</t>
   </si>
   <si>
-    <t>https://sapl.cachoeira.ba.leg.br/media/sapl/public/materialegislativa/2025/492/projeto_de_lei_06_2025.pdf</t>
+    <t>http://sapl.cachoeira.ba.leg.br/media/sapl/public/materialegislativa/2025/492/projeto_de_lei_06_2025.pdf</t>
   </si>
   <si>
     <t>Declara o Terreiro Ilê Axé Kaió Alaketú Axé Oxum (Mãe Baratinha), como Patrimônio Histórico Cultural Material e Imaterial de Cachoeira-Bahia.</t>
   </si>
   <si>
     <t>498</t>
   </si>
   <si>
     <t>7</t>
   </si>
   <si>
     <t>PAULO OLIVEIRA  DOS REIS</t>
   </si>
   <si>
-    <t>https://sapl.cachoeira.ba.leg.br/media/sapl/public/materialegislativa/2025/498/oficio_07_projeto_lei_assinado.pdf</t>
+    <t>http://sapl.cachoeira.ba.leg.br/media/sapl/public/materialegislativa/2025/498/oficio_07_projeto_lei_assinado.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI Nº   /2025 - Reconhecimento do Município de Cachoeira como a "Capital do Licor" e institui políticas de valorização da produção licoreira tradicional.</t>
   </si>
   <si>
     <t>506</t>
   </si>
   <si>
     <t>8</t>
   </si>
   <si>
     <t>LAELSON DE ROXO</t>
   </si>
   <si>
-    <t>https://sapl.cachoeira.ba.leg.br/media/sapl/public/materialegislativa/2025/506/pl_08_2025.pdf</t>
+    <t>http://sapl.cachoeira.ba.leg.br/media/sapl/public/materialegislativa/2025/506/pl_08_2025.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A CRIAÇÃO DE UM SISTEMA MUNICIPAL PARA CONTROLE DO NÚMERO DE CRIANÇAS ATÍPICAS E INSTITUI UM CALENDÁRIO DE AÇÕES NAS ESCOLAS E PSFs.</t>
   </si>
   <si>
     <t>514</t>
   </si>
   <si>
     <t>9</t>
   </si>
   <si>
-    <t>https://sapl.cachoeira.ba.leg.br/media/</t>
+    <t>http://sapl.cachoeira.ba.leg.br/media/</t>
   </si>
   <si>
     <t>“CONCEDE REAJUSTE NA ORDEM DE 7,0% A TODOS OS SERVIDORES DA CÂMARA MUNICIPAL DA CACHOEIRA.”</t>
   </si>
   <si>
     <t>537</t>
   </si>
   <si>
     <t>10</t>
   </si>
   <si>
-    <t>https://sapl.cachoeira.ba.leg.br/media/sapl/public/materialegislativa/2025/537/pl_de_reajuste_dos_servidores_publicos_efetivos_e_comissionados_-_2025_assinado_assinado.pdf</t>
+    <t>http://sapl.cachoeira.ba.leg.br/media/sapl/public/materialegislativa/2025/537/pl_de_reajuste_dos_servidores_publicos_efetivos_e_comissionados_-_2025_assinado_assinado.pdf</t>
   </si>
   <si>
     <t>"Dispõe sobre o Reajuste dos servidores públicos do Município de Cachoeira e dá outras providências"</t>
   </si>
   <si>
     <t>544</t>
   </si>
   <si>
     <t>11</t>
   </si>
   <si>
-    <t>https://sapl.cachoeira.ba.leg.br/media/sapl/public/materialegislativa/2025/544/projeto_de_lei_no._11.2025.pdf</t>
+    <t>http://sapl.cachoeira.ba.leg.br/media/sapl/public/materialegislativa/2025/544/projeto_de_lei_no._11.2025.pdf</t>
   </si>
   <si>
     <t>Declara de Utilidade Pública Municipal, o ESPORTE CLUBE CRUZEIRO, município Cachoeira – Bahia.</t>
   </si>
   <si>
     <t>547</t>
   </si>
   <si>
     <t>12</t>
   </si>
   <si>
-    <t>https://sapl.cachoeira.ba.leg.br/media/sapl/public/materialegislativa/2025/547/projeto_de_lei_no._12.2025.pdf</t>
+    <t>http://sapl.cachoeira.ba.leg.br/media/sapl/public/materialegislativa/2025/547/projeto_de_lei_no._12.2025.pdf</t>
   </si>
   <si>
     <t>Declara de Utilidade Pública Municipal, o SINDICATO DOS PESCADORES DO MUNICÍPIO DE CACHOEIRA – SINDIPESCA</t>
   </si>
   <si>
     <t>554</t>
   </si>
   <si>
     <t>13</t>
   </si>
   <si>
     <t>MOISEIS REIS DO LAGO</t>
   </si>
   <si>
-    <t>https://sapl.cachoeira.ba.leg.br/media/sapl/public/materialegislativa/2025/554/projeto_de_lei_no._13.2025.pdf</t>
+    <t>http://sapl.cachoeira.ba.leg.br/media/sapl/public/materialegislativa/2025/554/projeto_de_lei_no._13.2025.pdf</t>
   </si>
   <si>
     <t>DECLARA DE UTILIDADE PÚBLICA MUNICIPAL, ASSOCIOAÇÃO DE MORADORES E PRODUTORES RURAIS DO ALECRIM.</t>
   </si>
   <si>
     <t>559</t>
   </si>
   <si>
     <t>14</t>
   </si>
   <si>
-    <t>https://sapl.cachoeira.ba.leg.br/media/sapl/public/materialegislativa/2025/559/pl_no_14.2025.pdf</t>
+    <t>http://sapl.cachoeira.ba.leg.br/media/sapl/public/materialegislativa/2025/559/pl_no_14.2025.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre as Diretrizes Orçamentárias para o Exercício de 2026 e dá outras providências.</t>
   </si>
   <si>
     <t>560</t>
   </si>
   <si>
     <t>15</t>
   </si>
   <si>
     <t>ELIANA GONZAGA</t>
   </si>
   <si>
-    <t>https://sapl.cachoeira.ba.leg.br/media/sapl/public/materialegislativa/2025/560/pl_no_15.2025.pdf</t>
+    <t>http://sapl.cachoeira.ba.leg.br/media/sapl/public/materialegislativa/2025/560/pl_no_15.2025.pdf</t>
   </si>
   <si>
     <t>“Autoriza o Poder Executivo, em nome do Município de Cachoeira, a doar o bem imóvel que especifica a Secretaria da Segurança Pública do Estado da Bahia, para fins de construção de Complexo de Segurança Pública Municipal, e dá outras providências”,</t>
   </si>
   <si>
     <t>569</t>
   </si>
   <si>
     <t>16</t>
   </si>
   <si>
     <t>MARCOS VINICIUS E. DE JESUS</t>
   </si>
   <si>
-    <t>https://sapl.cachoeira.ba.leg.br/media/sapl/public/materialegislativa/2025/569/projeto_de_lei_no_16_2025.pdf</t>
+    <t>http://sapl.cachoeira.ba.leg.br/media/sapl/public/materialegislativa/2025/569/projeto_de_lei_no_16_2025.pdf</t>
   </si>
   <si>
     <t>Declara de utilidade pública a Associação de Moradores Estáveis da Ladeira da Cadeia</t>
   </si>
   <si>
     <t>603</t>
   </si>
   <si>
     <t>17</t>
   </si>
   <si>
-    <t>https://sapl.cachoeira.ba.leg.br/media/sapl/public/materialegislativa/2025/603/plo_-_17_2025_criacao_do_procon1.pdf</t>
+    <t>http://sapl.cachoeira.ba.leg.br/media/sapl/public/materialegislativa/2025/603/plo_-_17_2025_criacao_do_procon1.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A CRIAÇÃO E IMPLEMENTAÇÃO DO PROGRAMA DE PROTEÇÃO E DEFESA DO CONSUMIDOR – PROCON NO MUNICÍPIO DE CACHOEIRA/BA</t>
   </si>
   <si>
     <t>621</t>
   </si>
   <si>
     <t>18</t>
   </si>
   <si>
     <t>ADJARVA DIAS FILHO</t>
   </si>
   <si>
-    <t>https://sapl.cachoeira.ba.leg.br/media/sapl/public/materialegislativa/2025/621/projeto_de_lei_no._18.2025.pdf</t>
+    <t>http://sapl.cachoeira.ba.leg.br/media/sapl/public/materialegislativa/2025/621/projeto_de_lei_no._18.2025.pdf</t>
   </si>
   <si>
     <t>DECLARA DE UTILIDADE PÚBLICA MUNICIPAL A ASSOCIAÇÃO QUILOMBOLAS DOS PRODUTORES RURAIS DA MARIA PRETA</t>
   </si>
   <si>
     <t>635</t>
   </si>
   <si>
     <t>19</t>
   </si>
   <si>
-    <t>https://sapl.cachoeira.ba.leg.br/media/sapl/public/materialegislativa/2025/635/pl_-_complexo_de_seguranca_publica_assinado_assinado_assinado.pdf</t>
+    <t>http://sapl.cachoeira.ba.leg.br/media/sapl/public/materialegislativa/2025/635/pl_-_complexo_de_seguranca_publica_assinado_assinado_assinado.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo, em nome do Município de Cachoeira, a doar os bens imóveis que especifica á Secretaria da Segurança Pública do Estado da Bahia, para fins de construção de Complexo de Segurança Pública, e dá outras providências</t>
   </si>
   <si>
     <t>639</t>
   </si>
   <si>
     <t>20</t>
   </si>
   <si>
-    <t>https://sapl.cachoeira.ba.leg.br/media/sapl/public/materialegislativa/2025/639/projeto_de_lei_no._20.2025_utilidade_publica_da_caraconha.pdf</t>
+    <t>http://sapl.cachoeira.ba.leg.br/media/sapl/public/materialegislativa/2025/639/projeto_de_lei_no._20.2025_utilidade_publica_da_caraconha.pdf</t>
   </si>
   <si>
     <t>DECLARA DE UTILIDADE PÚBLICA MUNICIPAL A ASSOCIAÇÃO DE MORADORES E PRODUTORES RURAIS DA CARACONHA</t>
   </si>
   <si>
     <t>642</t>
   </si>
   <si>
     <t>21</t>
   </si>
   <si>
-    <t>https://sapl.cachoeira.ba.leg.br/media/sapl/public/materialegislativa/2025/642/projeto_de_lei_-_no_21_autorizacao_de_compra_de_imovel__assinado_assinado_assinado_1.pdf</t>
+    <t>http://sapl.cachoeira.ba.leg.br/media/sapl/public/materialegislativa/2025/642/projeto_de_lei_-_no_21_autorizacao_de_compra_de_imovel__assinado_assinado_assinado_1.pdf</t>
   </si>
   <si>
     <t>“Autoriza o Poder Executivo, em nome do Município de Cachoeira, a adquirir a título oneroso o bem imóvel que especifica, para fins de construção de_x000D_
 uma Unidade Básica de Saúde na Ladeira da Cadeia, e dá outras providências</t>
   </si>
   <si>
     <t>648</t>
   </si>
   <si>
     <t>22</t>
   </si>
   <si>
-    <t>https://sapl.cachoeira.ba.leg.br/media/sapl/public/materialegislativa/2025/648/pl22-epjai.pdf</t>
+    <t>http://sapl.cachoeira.ba.leg.br/media/sapl/public/materialegislativa/2025/648/pl22-epjai.pdf</t>
   </si>
   <si>
     <t>Dispõem sobre a criação e regulamentação de programa de incentivo a Educação de Jovens e adultos para erradicação do analfabetismo e formarção dos jovens e adulto deste município</t>
   </si>
   <si>
     <t>649</t>
   </si>
   <si>
     <t>23</t>
   </si>
   <si>
-    <t>https://sapl.cachoeira.ba.leg.br/media/sapl/public/materialegislativa/2025/649/pl_festa_sao_tiago.pdf</t>
+    <t>http://sapl.cachoeira.ba.leg.br/media/sapl/public/materialegislativa/2025/649/pl_festa_sao_tiago.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI Nº/2025_x000D_
 “Declara a Festa de São Tiago, realizada no distrito de Santiago do Iguape, como Patrimônio Histórico, Cultural e Imaterial do Município de Cachoeira, e dá outras providências.”</t>
   </si>
   <si>
     <t>668</t>
   </si>
   <si>
     <t>24</t>
   </si>
   <si>
-    <t>https://sapl.cachoeira.ba.leg.br/media/sapl/public/materialegislativa/2025/668/projeto_de_lei_n_24_2025__ldo.pdf</t>
+    <t>http://sapl.cachoeira.ba.leg.br/media/sapl/public/materialegislativa/2025/668/projeto_de_lei_n_24_2025__ldo.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE AS DIRETRIZES ORÇAMENTÁRIAS PARA O EXERCICIO 2026 E DÁ OUTRAS PROVIDENCIAS</t>
   </si>
   <si>
     <t>673</t>
   </si>
   <si>
     <t>25</t>
   </si>
   <si>
-    <t>https://sapl.cachoeira.ba.leg.br/media/sapl/public/materialegislativa/2025/673/pl-_dia_do_psicopedagogo.docx_28229_assinado_assinado.pdf</t>
+    <t>http://sapl.cachoeira.ba.leg.br/media/sapl/public/materialegislativa/2025/673/pl-_dia_do_psicopedagogo.docx_28229_assinado_assinado.pdf</t>
   </si>
   <si>
     <t>"INSTITUI E INCLUI NO CALENDÁRIO OFICIAL DE EVENTOS DO MUNICÍPIO DE CACHOEIRA/BA o "DIA MUNICIPAL DO PSICOPEDAGOGO", A SER COMEMORADO ANUALMENTE NO DIA 12 DE NOVEMBRO, E DÁ OUTRAS_x000D_
 PROVIDÊNCIAS.”</t>
   </si>
   <si>
     <t>677</t>
   </si>
   <si>
     <t>26</t>
   </si>
   <si>
-    <t>https://sapl.cachoeira.ba.leg.br/media/sapl/public/materialegislativa/2025/677/projeto_de_lei_politica_para_mulheres_assinado_assinado_assinado.pdf</t>
+    <t>http://sapl.cachoeira.ba.leg.br/media/sapl/public/materialegislativa/2025/677/projeto_de_lei_politica_para_mulheres_assinado_assinado_assinado.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A POLÍTICA MUNICIPAL_x000D_
 DOS DIREITOS DA MULHER, INSTITUI O_x000D_
 CONSELHO MUNICIPAL DOS DIREITOS DA_x000D_
 MULHER E O FUNDO MUNICIPAL DOS_x000D_
 DIREITOS DA MULHER E DÁ OUTRAS_x000D_
 PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>678</t>
   </si>
   <si>
     <t>27</t>
   </si>
   <si>
-    <t>https://sapl.cachoeira.ba.leg.br/media/sapl/public/materialegislativa/2025/678/reforma_administrativa_-_alteracao_de_secretaria_assinado_assinado_assinado.pdf</t>
+    <t>http://sapl.cachoeira.ba.leg.br/media/sapl/public/materialegislativa/2025/678/reforma_administrativa_-_alteracao_de_secretaria_assinado_assinado_assinado.pdf</t>
   </si>
   <si>
     <t>“ALTERA A DENOMINAÇÃO DA_x000D_
 SECRETARIA MUNICIPAL DE_x000D_
 ASSISTÊNCIA SOCIAL E DÁ OUTRAS_x000D_
 PROVIDÊNCIAS”.</t>
   </si>
   <si>
     <t>681</t>
   </si>
   <si>
     <t>28</t>
   </si>
   <si>
-    <t>https://sapl.cachoeira.ba.leg.br/media/sapl/public/materialegislativa/2025/681/pl_-_suas_assinado_assinado_assinado.pdf</t>
+    <t>http://sapl.cachoeira.ba.leg.br/media/sapl/public/materialegislativa/2025/681/pl_-_suas_assinado_assinado_assinado.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE O SISTEMA ÚNICO DE_x000D_
 ASSISTÊNCIA SOCIAL DO MUNICÍPIO_x000D_
 CACHOEIRA E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>682</t>
   </si>
   <si>
     <t>29</t>
   </si>
   <si>
-    <t>https://sapl.cachoeira.ba.leg.br/media/sapl/public/materialegislativa/2025/682/ppa_2026_atualizado.pdf</t>
+    <t>http://sapl.cachoeira.ba.leg.br/media/sapl/public/materialegislativa/2025/682/ppa_2026_atualizado.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre o Plano Plurianual para o quadriênio 2026-2029 e dá· outras providências.</t>
   </si>
   <si>
     <t>685</t>
   </si>
   <si>
     <t>30</t>
   </si>
   <si>
-    <t>https://sapl.cachoeira.ba.leg.br/media/sapl/public/materialegislativa/2025/685/projeto_de_lei_ordina_ria._instituiaao_das_dastas_das_cavalgadas_no_ambito_municipal.pdf</t>
+    <t>http://sapl.cachoeira.ba.leg.br/media/sapl/public/materialegislativa/2025/685/projeto_de_lei_ordina_ria._instituiaao_das_dastas_das_cavalgadas_no_ambito_municipal.pdf</t>
   </si>
   <si>
     <t>Fica instituída e incluída no Calendário Oficial de Eventos do Município de_x000D_
 Cachoeira/BA, as Cavalgadas organizadas em grupos de montaria. _x000D_
 Grupo Capa de Sela, Grupo sem Fronteira, Cavalgada do primo e Amigos, Grupo Bom de Laço, Grupo Diferentes dos Iguais, Grupo Laço de Ouro, Grupo Amigos de Ouro.</t>
   </si>
   <si>
     <t>687</t>
   </si>
   <si>
     <t>31</t>
   </si>
   <si>
-    <t>https://sapl.cachoeira.ba.leg.br/media/sapl/public/materialegislativa/2025/687/dispoe_sobre_a_execucao_do_hino_do_municipio_de_cachoeira_nas_instituicoes_de_ensino_publico_e_privado_e_da_outras_providencias..pdf</t>
+    <t>http://sapl.cachoeira.ba.leg.br/media/sapl/public/materialegislativa/2025/687/dispoe_sobre_a_execucao_do_hino_do_municipio_de_cachoeira_nas_instituicoes_de_ensino_publico_e_privado_e_da_outras_providencias..pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI Nº 31/2025_x000D_
 Dispõe sobre a execução do Hino do Município de Cachoeira nas instituições de ensino público e privado e dá outras providências.</t>
   </si>
   <si>
     <t>694</t>
   </si>
   <si>
     <t>32</t>
   </si>
   <si>
-    <t>https://sapl.cachoeira.ba.leg.br/media/sapl/public/materialegislativa/2025/694/altera_o_art_2_da_lei_1366_que_autoriza_compra_de_terreno_para_creche.pdf</t>
+    <t>http://sapl.cachoeira.ba.leg.br/media/sapl/public/materialegislativa/2025/694/altera_o_art_2_da_lei_1366_que_autoriza_compra_de_terreno_para_creche.pdf</t>
   </si>
   <si>
     <t>“Altera a redação do art. 2º, da Lei Municipal nº 1.366, de 23 de abril de 2025, para atualizála aos termos da Nova Lei de Licitações de nº 14.133/2021, e dá outras providências”.</t>
   </si>
   <si>
     <t>697</t>
   </si>
   <si>
     <t>33</t>
   </si>
   <si>
-    <t>https://sapl.cachoeira.ba.leg.br/media/sapl/public/materialegislativa/2025/697/projeto_cria_o_conselho_de_seguranca_-_conseg_assinado_assinado_assinado.pdf</t>
+    <t>http://sapl.cachoeira.ba.leg.br/media/sapl/public/materialegislativa/2025/697/projeto_cria_o_conselho_de_seguranca_-_conseg_assinado_assinado_assinado.pdf</t>
   </si>
   <si>
     <t>“CRIA O CONSELHO MUNICIPAL DE SEGURANÇA (CONSEG), E DÁ OUTRAS PROVIDÊNCIAS"</t>
   </si>
   <si>
     <t>698</t>
   </si>
   <si>
     <t>34</t>
   </si>
   <si>
-    <t>https://sapl.cachoeira.ba.leg.br/media/sapl/public/materialegislativa/2025/698/projeto_de_lei_qualifar-sus_cachoeira_-_16.09.2025_assinado_assinado_assinado.pdf</t>
+    <t>http://sapl.cachoeira.ba.leg.br/media/sapl/public/materialegislativa/2025/698/projeto_de_lei_qualifar-sus_cachoeira_-_16.09.2025_assinado_assinado_assinado.pdf</t>
   </si>
   <si>
     <t>Institui no âmbito da Assistência Farmacêutica no Município de Cachoeira, baseado nos termos do Programa Nacional de Qualificação de Assistência Farmacêutica (QUALIFAR-SUS), Eixo Estrutura, Incentivo Financeiro por Desempenho para os profissionais que atuam na Assistência Farmacêutica, e dá outras providências</t>
   </si>
   <si>
     <t>699</t>
   </si>
   <si>
     <t>35</t>
   </si>
   <si>
-    <t>https://sapl.cachoeira.ba.leg.br/media/sapl/public/materialegislativa/2025/699/projeto_cria_o_fundo_de_seguranca_-_fumseg_assinado_assinado_assinado.pdf</t>
+    <t>http://sapl.cachoeira.ba.leg.br/media/sapl/public/materialegislativa/2025/699/projeto_cria_o_fundo_de_seguranca_-_fumseg_assinado_assinado_assinado.pdf</t>
   </si>
   <si>
     <t>“Dispõe sobre a criação do Fundo Municipal de Segurança Pública – FUMSEP, e dá outras providências”.</t>
   </si>
   <si>
     <t>700</t>
   </si>
   <si>
     <t>36</t>
   </si>
   <si>
-    <t>https://sapl.cachoeira.ba.leg.br/media/sapl/public/materialegislativa/2025/700/projeto_de_lei_ordinaria.pdf</t>
+    <t>http://sapl.cachoeira.ba.leg.br/media/sapl/public/materialegislativa/2025/700/projeto_de_lei_ordinaria.pdf</t>
   </si>
   <si>
     <t>Fica instituída e incluída no Calendário Oficial de Eventos do Município de Cachoeira/BA, as Cavalgadas organizadas em grupos de montaria. Grupo Capa de Sela, Grupo Sem Fronteira, Cavalgada do Primo e Amigos, Grupo Bom de Laço, Grupo Diferentes dos Iguais, Grupo Laço de Ouro, Grupo Amigos de Ouro, Grupo Amantes da Montaria, Grupo “Diferente não, Estranho”. Grupo Amazonas de Luxo. Grupo amigos da sela. Grupo de cavalgada chama na Espora. Grupo pé de Serra</t>
   </si>
   <si>
     <t>710</t>
   </si>
   <si>
     <t>37</t>
   </si>
   <si>
-    <t>https://sapl.cachoeira.ba.leg.br/media/sapl/public/materialegislativa/2025/710/projeto_de_lei_politica_para_mulheres_assinado_assinado_assinado.pdf</t>
+    <t>http://sapl.cachoeira.ba.leg.br/media/sapl/public/materialegislativa/2025/710/projeto_de_lei_politica_para_mulheres_assinado_assinado_assinado.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre Política para Mulheres no âmbito do Município de Cachoeira</t>
   </si>
   <si>
     <t>711</t>
   </si>
   <si>
     <t>38</t>
   </si>
   <si>
-    <t>https://sapl.cachoeira.ba.leg.br/media/sapl/public/materialegislativa/2025/711/pl_-_cria_o_sistema_municipal_de_seguranca_alimentar_e_nutricional_assinado_assinado_28129_assinado.pdf</t>
+    <t>http://sapl.cachoeira.ba.leg.br/media/sapl/public/materialegislativa/2025/711/pl_-_cria_o_sistema_municipal_de_seguranca_alimentar_e_nutricional_assinado_assinado_28129_assinado.pdf</t>
   </si>
   <si>
     <t>Cria o Sistema Municipal de Segurança Alimentar e Nutricional</t>
   </si>
   <si>
     <t>716</t>
   </si>
   <si>
     <t>39</t>
   </si>
   <si>
-    <t>https://sapl.cachoeira.ba.leg.br/media/sapl/public/materialegislativa/2025/716/pl_39_utilidade_publica_agencia_adventista_de_desenvolvimento_e_recursos_assistenciais_leste.pdf</t>
+    <t>http://sapl.cachoeira.ba.leg.br/media/sapl/public/materialegislativa/2025/716/pl_39_utilidade_publica_agencia_adventista_de_desenvolvimento_e_recursos_assistenciais_leste.pdf</t>
   </si>
   <si>
     <t>DECLARA DE ATIVIDADE PUBLICA MUNICIPAL A AGENCIA ADVENTISTA DE DESENVOLVIMENTO E RECURSOS ASSISTENCIAIS LESTE.</t>
   </si>
   <si>
     <t>719</t>
   </si>
   <si>
     <t>40</t>
   </si>
   <si>
-    <t>https://sapl.cachoeira.ba.leg.br/media/sapl/public/materialegislativa/2025/719/pl_-_loa_2026.pdf</t>
+    <t>http://sapl.cachoeira.ba.leg.br/media/sapl/public/materialegislativa/2025/719/pl_-_loa_2026.pdf</t>
   </si>
   <si>
     <t>Estima a Receita e Fixa a Despesa do Município de Cachoeira para o Exercício Financeiro de 2026</t>
   </si>
   <si>
     <t>721</t>
   </si>
   <si>
     <t>41</t>
   </si>
   <si>
-    <t>https://sapl.cachoeira.ba.leg.br/media/sapl/public/materialegislativa/2025/721/projeto_de_lei__para_reforma_administrativa_-_secretaria_de_igualdade_racial.pdf</t>
+    <t>http://sapl.cachoeira.ba.leg.br/media/sapl/public/materialegislativa/2025/721/projeto_de_lei__para_reforma_administrativa_-_secretaria_de_igualdade_racial.pdf</t>
   </si>
   <si>
     <t>Altera a estrutura organizacional da Secretaria Municipal de Igualdade Racial e da Secretaria Municipal de Assistência e Desenvolvimento Social, no âmbito do Município de Cachoeira-BA, e dá outras providências.</t>
   </si>
   <si>
     <t>723</t>
   </si>
   <si>
     <t>42</t>
   </si>
   <si>
-    <t>https://sapl.cachoeira.ba.leg.br/media/sapl/public/materialegislativa/2025/723/projeto_de_lei_-_autorizacao_de_compra_de_imovel_de_sr._aloisio.pdf</t>
+    <t>http://sapl.cachoeira.ba.leg.br/media/sapl/public/materialegislativa/2025/723/projeto_de_lei_-_autorizacao_de_compra_de_imovel_de_sr._aloisio.pdf</t>
   </si>
   <si>
     <t>“Autoriza o Poder Executivo, em nome do Município de Cachoeira, a adquirir a título oneroso o bem imóvel que especifica, para fins de construção _x000D_
 de Unidade Básica de Saúde na Ladeira da Cadeia, e dá outras providências”.</t>
   </si>
   <si>
     <t>747</t>
   </si>
   <si>
     <t>43</t>
   </si>
   <si>
-    <t>https://sapl.cachoeira.ba.leg.br/media/sapl/public/materialegislativa/2025/747/pl_-_buscape.docx_28229_assinado.pdf</t>
+    <t>http://sapl.cachoeira.ba.leg.br/media/sapl/public/materialegislativa/2025/747/pl_-_buscape.docx_28229_assinado.pdf</t>
   </si>
   <si>
     <t>Declara  a  Quadrilha Junina Buscapé como Patrimônio Histórico, Cultural e Imaterial do Município de Cachoeira e dá outras providências.</t>
   </si>
   <si>
     <t>764</t>
   </si>
   <si>
     <t>44</t>
   </si>
   <si>
-    <t>https://sapl.cachoeira.ba.leg.br/media/sapl/public/materialegislativa/2025/764/projeto_de_lei_nova_lei_de_parcelamento_do_solo_2025.pdf</t>
+    <t>http://sapl.cachoeira.ba.leg.br/media/sapl/public/materialegislativa/2025/764/projeto_de_lei_nova_lei_de_parcelamento_do_solo_2025.pdf</t>
   </si>
   <si>
     <t>"Dispõe sobre as Novas Diretrizes para o Parcelamento do Solo Urbano e Rural no âmbito do Município de Cachoeira/BA”.</t>
   </si>
   <si>
     <t>776</t>
   </si>
   <si>
     <t>45</t>
   </si>
   <si>
-    <t>https://sapl.cachoeira.ba.leg.br/media/sapl/public/materialegislativa/2025/776/projeto_de_lei_-_criacao_da_ouvidoria_assinado_assinado_assinado.pdf</t>
+    <t>http://sapl.cachoeira.ba.leg.br/media/sapl/public/materialegislativa/2025/776/projeto_de_lei_-_criacao_da_ouvidoria_assinado_assinado_assinado.pdf</t>
   </si>
   <si>
     <t>“INSTITUI A OUVIDORIA GERAL DO MUNICÍPIO DE CACHOEIRA, NO ESTADO DA BAHIA, DISPÕE SOBRE SUA ORGANIZAÇÃO, COMPETÊNCIAS E FUNCIONAMENTO, DEFINE AS ATRIBUIÇÕES DO OUVIDOR-GERAL E DO ASSISTENTE ADMINISTRATIVO DA OUVIDORIA E DÁ OUTRAS PROVIDÊNCIAS”,</t>
   </si>
   <si>
     <t>862</t>
   </si>
   <si>
     <t>46</t>
   </si>
   <si>
-    <t>https://sapl.cachoeira.ba.leg.br/media/sapl/public/materialegislativa/2025/862/pl_46_2025_alteracao_do_nome_do_cine_teatro.pdf</t>
+    <t>http://sapl.cachoeira.ba.leg.br/media/sapl/public/materialegislativa/2025/862/pl_46_2025_alteracao_do_nome_do_cine_teatro.pdf</t>
   </si>
   <si>
     <t>Alterar o nome do Cine Teatro Cachoeirano.</t>
   </si>
   <si>
     <t>873</t>
   </si>
   <si>
     <t>47</t>
   </si>
   <si>
-    <t>https://sapl.cachoeira.ba.leg.br/media/sapl/public/materialegislativa/2025/873/oficio_no_102-2025.pdf</t>
+    <t>http://sapl.cachoeira.ba.leg.br/media/sapl/public/materialegislativa/2025/873/oficio_no_102-2025.pdf</t>
   </si>
   <si>
     <t>“Institui o Plano Municipal de Segurança Publica e Defesa Social do Município de Cachoeira/BA, revoga a Lei Municipal n° 1.348/2024 e da outras providencias."</t>
   </si>
   <si>
     <t>879</t>
   </si>
   <si>
     <t>48</t>
   </si>
   <si>
-    <t>https://sapl.cachoeira.ba.leg.br/media/sapl/public/materialegislativa/2025/879/projeto_de_lei_-_incentivo_aos_profissionais_da_saude_assinado_assinado_assinado.pdf</t>
+    <t>http://sapl.cachoeira.ba.leg.br/media/sapl/public/materialegislativa/2025/879/projeto_de_lei_-_incentivo_aos_profissionais_da_saude_assinado_assinado_assinado.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A APLICAÇÃO DO INCENTIVO FINANCEIRO ANUAL DO COMPONENTE DE QUALIDADE EM PARCELA ÚNICA PARA AS EQUIPES DE SAÚDE DA FAMÍLIA (ESF), EQUIPES DE SAÚDE BUCAL (ESB) E EQUIPES MULTIPROFISSIONAIS (EMULTI) NA ATENÇÃO PRIMÁRIA À SAÚDE – APS, CONFORME A PORTARIA 3.493 DE 10 DE ABRIL DE 2024 (NOVO MODELO DE FINANCIAMENTO DO SUS), NO ÂMBITO DO MUNICÍPIO DE CACHOEIRA-BA,_x000D_
 E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>882</t>
   </si>
   <si>
     <t>49</t>
   </si>
   <si>
-    <t>https://sapl.cachoeira.ba.leg.br/media/sapl/public/materialegislativa/2025/882/pl_-_secretaria_da_mulher_-_assinado_assinado_assinado.pdf</t>
+    <t>http://sapl.cachoeira.ba.leg.br/media/sapl/public/materialegislativa/2025/882/pl_-_secretaria_da_mulher_-_assinado_assinado_assinado.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre o desmembramento da Secretaria de Promoção e Igualdade Racial para criação e estruturação da Secretaria da Mulher, para atuar no âmbito do Município de Cachoeira - BA, e dá outras providências</t>
   </si>
   <si>
     <t>883</t>
   </si>
   <si>
     <t>50</t>
   </si>
   <si>
-    <t>https://sapl.cachoeira.ba.leg.br/media/sapl/public/materialegislativa/2025/883/pl_-_utilidade_publica_-_baixa_grande_assinado_assinado_assinado.pdf</t>
+    <t>http://sapl.cachoeira.ba.leg.br/media/sapl/public/materialegislativa/2025/883/pl_-_utilidade_publica_-_baixa_grande_assinado_assinado_assinado.pdf</t>
   </si>
   <si>
     <t>DECLARA A ASSOCIAÇÃO COMUNITÁRIA DO POVOADO BAIXA GRANDE DE UTILIDADE PÚBLICA MUNICIPAL E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>485</t>
   </si>
   <si>
     <t>PRL</t>
   </si>
   <si>
     <t>PROJETO DE RESOLUÇÃO LEGISLATIVO</t>
   </si>
   <si>
-    <t>https://sapl.cachoeira.ba.leg.br/media/sapl/public/materialegislativa/2025/485/projeto_de_resolucao_01.2025.pdf</t>
+    <t>http://sapl.cachoeira.ba.leg.br/media/sapl/public/materialegislativa/2025/485/projeto_de_resolucao_01.2025.pdf</t>
   </si>
   <si>
     <t>“CONCEDE TÍTULO DE CIDADÃO CACHOEIRANO AO ILUSTRÍSSIMO SENHOR MARCELO OLIVEIRA SILVA</t>
   </si>
   <si>
     <t>486</t>
   </si>
   <si>
-    <t>https://sapl.cachoeira.ba.leg.br/media/sapl/public/materialegislativa/2025/486/projeto_de_resolucao_02.2025.pdf</t>
+    <t>http://sapl.cachoeira.ba.leg.br/media/sapl/public/materialegislativa/2025/486/projeto_de_resolucao_02.2025.pdf</t>
   </si>
   <si>
     <t>CONCEDE TÍTULO DE CIDADÃ CACHOEIRANA A ILUSTRÍSSIMA SENHORA GLAUCIA DE OLIVEIRA BARONI</t>
   </si>
   <si>
     <t>499</t>
   </si>
   <si>
-    <t>https://sapl.cachoeira.ba.leg.br/media/sapl/public/materialegislativa/2025/499/projeto_de_resolucao__03_2025.pdf</t>
+    <t>http://sapl.cachoeira.ba.leg.br/media/sapl/public/materialegislativa/2025/499/projeto_de_resolucao__03_2025.pdf</t>
   </si>
   <si>
     <t>Concede reajuste salarial aos servidores da Câmara Municipal de Cachoeira - Bahia</t>
   </si>
   <si>
     <t>518</t>
   </si>
   <si>
-    <t>https://sapl.cachoeira.ba.leg.br/media/sapl/public/materialegislativa/2025/518/projeto_de_resolucao_04_titulo_prof_tatiana_.pdf</t>
+    <t>http://sapl.cachoeira.ba.leg.br/media/sapl/public/materialegislativa/2025/518/projeto_de_resolucao_04_titulo_prof_tatiana_.pdf</t>
   </si>
   <si>
     <t>“CONCEDE TÍTULO DE CIDADÃ CACHOEIRANA À ILUSTRÍSSIMA SENHORA TATIANA RIBEIRO VELLOSO”_x000D_
 A CÂMARA MUNICIPAL DA CACHOEIRA, Estado da Bahia, no uso de suas atribuições legais,_x000D_
 RESOLVE_x000D_
 Art. 1º - Fica concedido o Título de Cidadã Honorária de Cachoeira à ilustríssima Senhora “TATIANA RIBEIRO VELLOSO”._x000D_
 Art. 2º - Esta resolução entrará em vigor na data de sua publicação._x000D_
 Art. 3º - Revogam-se as disposições em contrário._x000D_
 Sala das Sessões da Câmara Municipal da Cachoeira, 08 de abril de 2025_x000D_
 LAELSON LUIS FERREIRA BISPO_x000D_
 VEREADOR AUTOR</t>
   </si>
   <si>
     <t>548</t>
   </si>
   <si>
     <t>ANGELICA SAPUCAIA</t>
   </si>
   <si>
-    <t>https://sapl.cachoeira.ba.leg.br/media/sapl/public/materialegislativa/2025/548/projeto_de_resolucao_no05_2025.pdf</t>
+    <t>http://sapl.cachoeira.ba.leg.br/media/sapl/public/materialegislativa/2025/548/projeto_de_resolucao_no05_2025.pdf</t>
   </si>
   <si>
     <t>Art. 55º – A Câmara, para o exercício de suas funções, reunir-se-á ordinariamente, em dias úteis, excetuando-se o período de recesso, às_x000D_
 segundas-feiras, a partir das 17:00 horas, com tolerância de 10 (dez) minutos para a espera de “Quórum</t>
   </si>
   <si>
     <t>549</t>
   </si>
   <si>
     <t>MESA DIRETORA</t>
   </si>
   <si>
-    <t>https://sapl.cachoeira.ba.leg.br/media/sapl/public/materialegislativa/2025/549/projeto_resolucao_06.2025_contas_do_executivo.pdf</t>
+    <t>http://sapl.cachoeira.ba.leg.br/media/sapl/public/materialegislativa/2025/549/projeto_resolucao_06.2025_contas_do_executivo.pdf</t>
   </si>
   <si>
     <t>A apreciação das Contas da Prefeitura Municipal da Cachoeira, exercício 2022, tendo como gestora ELIANA GONZAGA DE JESUS.</t>
   </si>
   <si>
     <t>565</t>
   </si>
   <si>
-    <t>https://sapl.cachoeira.ba.leg.br/media/sapl/public/materialegislativa/2025/565/projeto_de_resolucao_no_07.2025_titulo_de_cidadao.pdf</t>
+    <t>http://sapl.cachoeira.ba.leg.br/media/sapl/public/materialegislativa/2025/565/projeto_de_resolucao_no_07.2025_titulo_de_cidadao.pdf</t>
   </si>
   <si>
     <t>Fica reconhecida Cidadã  Honorária de Cachoeira, a Ilustríssima Senhora Dra. ELBA DINIZ GOLÇALVES, pelos seus relevantes serviços prestados a comunidade cachoeirana.</t>
   </si>
   <si>
     <t>604</t>
   </si>
   <si>
-    <t>https://sapl.cachoeira.ba.leg.br/media/sapl/public/materialegislativa/2025/604/projeto_de_resolucao_08.2025.pdf</t>
+    <t>http://sapl.cachoeira.ba.leg.br/media/sapl/public/materialegislativa/2025/604/projeto_de_resolucao_08.2025.pdf</t>
   </si>
   <si>
     <t>Altera dispositivos da Resolução nº 17/2024, o Regimento Interno da Câmara Municipal de Cachoeira.</t>
   </si>
   <si>
     <t>614</t>
   </si>
   <si>
     <t>PAULO C. R. LEITE</t>
   </si>
   <si>
-    <t>https://sapl.cachoeira.ba.leg.br/media/sapl/public/materialegislativa/2025/614/projeto_de_resolucao_no._09.2025.pdf</t>
+    <t>http://sapl.cachoeira.ba.leg.br/media/sapl/public/materialegislativa/2025/614/projeto_de_resolucao_no._09.2025.pdf</t>
   </si>
   <si>
     <t>CONCEDE TÍTULO DE CIDADÃO CACHOEIRANO AO ILUSTRÍSSIMO  ANTÔNIO LIBERAC . SIMÕES PIRES.</t>
   </si>
   <si>
     <t>620</t>
   </si>
   <si>
-    <t>https://sapl.cachoeira.ba.leg.br/media/sapl/public/materialegislativa/2025/620/projeto_de_resolucao_no_17.2025.pdf</t>
+    <t>http://sapl.cachoeira.ba.leg.br/media/sapl/public/materialegislativa/2025/620/projeto_de_resolucao_no_17.2025.pdf</t>
   </si>
   <si>
     <t>CONCEDE TÍTULO DE CIDADÃO CACHOEIRANO AO ILUSTRÍSSIMO SR. GUSTAVO TELES VERAS NUNES</t>
   </si>
   <si>
     <t>623</t>
   </si>
   <si>
     <t>CRISTIANO DE LOURO PAI VEI</t>
   </si>
   <si>
-    <t>https://sapl.cachoeira.ba.leg.br/media/sapl/public/materialegislativa/2025/623/projeto_de_resolucao_no._11.2025.pdf</t>
+    <t>http://sapl.cachoeira.ba.leg.br/media/sapl/public/materialegislativa/2025/623/projeto_de_resolucao_no._11.2025.pdf</t>
   </si>
   <si>
     <t>CONCEDE TÍTULO DE CIDADÃ CACHOEIRANA A ILUSTRÍSSIMA SRA. PROF. CALINE XAVIER RIBEIRO</t>
   </si>
   <si>
     <t>627</t>
   </si>
   <si>
-    <t>https://sapl.cachoeira.ba.leg.br/media/sapl/public/materialegislativa/2025/627/titulo_carlos_daniel.pdf</t>
+    <t>http://sapl.cachoeira.ba.leg.br/media/sapl/public/materialegislativa/2025/627/titulo_carlos_daniel.pdf</t>
   </si>
   <si>
     <t>PROJETO DE RESOLUÇÃO Nº12/2025_x000D_
 “CONCEDE TÍTULO DE CIDADÃO CACHOEIRANO AO SR. CARLOS DANIEL SANTANA DOS SANTOS.”</t>
   </si>
   <si>
     <t>640</t>
   </si>
   <si>
-    <t>https://sapl.cachoeira.ba.leg.br/media/sapl/public/materialegislativa/2025/640/projeto_de_resolucao_no_13.2025_titulo_de_cidadao_bruno_monteiro.pdf</t>
+    <t>http://sapl.cachoeira.ba.leg.br/media/sapl/public/materialegislativa/2025/640/projeto_de_resolucao_no_13.2025_titulo_de_cidadao_bruno_monteiro.pdf</t>
   </si>
   <si>
     <t>Concede Título de Cidadão Cachoeirano ao Ilustríssimo Senhor BRUNO MONTEIRO</t>
   </si>
   <si>
     <t>643</t>
   </si>
   <si>
-    <t>https://sapl.cachoeira.ba.leg.br/media/sapl/public/materialegislativa/2025/643/projeto_de_resolucao_no._14.2025_titulo_sandro_xavier.pdf</t>
+    <t>http://sapl.cachoeira.ba.leg.br/media/sapl/public/materialegislativa/2025/643/projeto_de_resolucao_no._14.2025_titulo_sandro_xavier.pdf</t>
   </si>
   <si>
     <t>CONCEDE TÍTULO DE CIDADÃO CACHOEIRANO AO ILUSTRÍSSIMO SENHOR SANDRO XAVIER BRASILEIRO LANZA</t>
   </si>
   <si>
     <t>651</t>
   </si>
   <si>
-    <t>https://sapl.cachoeira.ba.leg.br/media/sapl/public/materialegislativa/2025/651/tiitulo_marcos_.pdf</t>
+    <t>http://sapl.cachoeira.ba.leg.br/media/sapl/public/materialegislativa/2025/651/tiitulo_marcos_.pdf</t>
   </si>
   <si>
     <t>PROJETO DE RESOLUÇÃO Nº15/2025 “CONCEDE TÍTULO DE CIDADÃO CACHOEIRANO AO ILUSTRÍSSIMO SENHOR MARCOS AURÉLIO RODRIGUES DE SOUZA”.</t>
   </si>
   <si>
     <t>666</t>
   </si>
   <si>
-    <t>https://sapl.cachoeira.ba.leg.br/media/sapl/public/materialegislativa/2025/666/titulo_de_cidadao_cachoeirano_a_ilustrissima_senhora_alice_mazzuco_portugal.__.docx_assinado.pdf</t>
+    <t>http://sapl.cachoeira.ba.leg.br/media/sapl/public/materialegislativa/2025/666/titulo_de_cidadao_cachoeirano_a_ilustrissima_senhora_alice_mazzuco_portugal.__.docx_assinado.pdf</t>
   </si>
   <si>
     <t>Concede Título de Cidadão Cachoeirano à Ilustríssima Senhora Alice Mazzuco Portugal.</t>
   </si>
   <si>
     <t>703</t>
   </si>
   <si>
-    <t>https://sapl.cachoeira.ba.leg.br/media/sapl/public/materialegislativa/2025/703/projeto_de_resolucao_17.2025.pdf</t>
+    <t>http://sapl.cachoeira.ba.leg.br/media/sapl/public/materialegislativa/2025/703/projeto_de_resolucao_17.2025.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre o prazo para apresentação de emendas no âmbito do processo legislativo e dá outras providências.”</t>
   </si>
   <si>
     <t>428</t>
   </si>
   <si>
     <t>REQ</t>
   </si>
   <si>
     <t>REQUERIMENTO</t>
   </si>
   <si>
-    <t>https://sapl.cachoeira.ba.leg.br/media/sapl/public/materialegislativa/2025/428/oficio_gab_vereador_cachoeira_001_2025-laelson.pdf</t>
+    <t>http://sapl.cachoeira.ba.leg.br/media/sapl/public/materialegislativa/2025/428/oficio_gab_vereador_cachoeira_001_2025-laelson.pdf</t>
   </si>
   <si>
     <t>Oficio GAB do Vereador N ˚ 01 /202 5_x000D_
 Cachoeira/BA, 10 de Janeiro de 2025._x000D_
 A Sua Excelência senhor Presidente Josmar Barbosa_x000D_
 Presidente da Câmara Municipal de Cachoeira/Ba._x000D_
 Assunto: Nomeação dos assessores do vereador Laelson de Roxo._x000D_
 Senhor Presidente._x000D_
 Conforme previsto no regimento interno da câmara, lei orgânica do município, ata de posse dos vereadores do dia 01/01/2025 e lei de criação dos cargos dos assessores, quando de inicio das atividades legislativas no município de Cachoeira, solicito a nomeação dos dois assessores relacionados abaixo retroativo a 01/01/2025 quando do inicio das atividades dos mesmos._x000D_
 1º Andre Carlos dos Santos Reis – CPF.:_x000D_
 2º Camilla Souza Sampaio – CPF: 043.647.645-23_x000D_
 _x000D_
 Desde já agradeço a atenção e aguardo retorno com a publicação._x000D_
 _x000D_
 Respeitosamente,_x000D_
 Laelson Luís Ferreira Bispo_x000D_
 Vereador de Cachoeira - Ba</t>
   </si>
   <si>
     <t>510</t>
   </si>
   <si>
-    <t>https://sapl.cachoeira.ba.leg.br/media/sapl/public/materialegislativa/2025/510/requerimento_02_paulinho_da_kombi.pdf</t>
+    <t>http://sapl.cachoeira.ba.leg.br/media/sapl/public/materialegislativa/2025/510/requerimento_02_paulinho_da_kombi.pdf</t>
   </si>
   <si>
     <t>1 - REALIZAÇÃO DE LIMPEZA E CAPINAGEM NO CEMITÉRIO DOS ALEMÃES LOCALIZADO NA RUA STELA, CENTRO_x000D_
 2 - LAVAGENS DAS RUAS APÓS FEIRA LIVRE NOS DIAS DE SABADO</t>
   </si>
   <si>
     <t>545</t>
   </si>
   <si>
-    <t>https://sapl.cachoeira.ba.leg.br/media/sapl/public/materialegislativa/2025/545/requerimento_9.docx.pdf</t>
+    <t>http://sapl.cachoeira.ba.leg.br/media/sapl/public/materialegislativa/2025/545/requerimento_9.docx.pdf</t>
   </si>
   <si>
     <t>Requerimento ao Poder Executivo a necessidade de uma ambulância para atender as necessidades das comunidades localizadas na zona rural: Tupim, Saco, Tibiri, Laranjeira, Caraconha e Capianga</t>
   </si>
   <si>
     <t>556</t>
   </si>
   <si>
-    <t>https://sapl.cachoeira.ba.leg.br/media/sapl/public/materialegislativa/2025/556/requeiro_no_04_2025_extrato_da_conta_do_fundo_municipal_de_preservacao_do_patrimonio.pdf</t>
+    <t>http://sapl.cachoeira.ba.leg.br/media/sapl/public/materialegislativa/2025/556/requeiro_no_04_2025_extrato_da_conta_do_fundo_municipal_de_preservacao_do_patrimonio.pdf</t>
   </si>
   <si>
     <t>Requerimento /2025_x000D_
 Gabinete do Vereador Laelson Luís Ferreira Bispo_x000D_
 À Câmara Municipal de Cachoeira – BA_x000D_
 Assunto: Requeiro extrato da conta do Fundo Municipal de Preservação do Patrimônio.</t>
   </si>
   <si>
     <t>563</t>
   </si>
   <si>
-    <t>https://sapl.cachoeira.ba.leg.br/media/sapl/public/materialegislativa/2025/563/requeiro_no_05_2025.pdf</t>
+    <t>http://sapl.cachoeira.ba.leg.br/media/sapl/public/materialegislativa/2025/563/requeiro_no_05_2025.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO Nº /2025_x000D_
 Excelentíssimo(a) Senhor(a) Presidente da Câmara Municipal de Cachoeira – BA,_x000D_
 O Vereador que este subscreve, no uso de suas atribuições legais e regimentais, vem respeitosamente requerer, após a devida apreciação, a realização de uma Audiência Pública para tratar da situação dos profissionais da Santa Casa de Misericórdia de Cachoeira, especialmente quanto aos salários atrasados de enfermeiros, técnicos de enfermagem e demais servidores da instituição.</t>
   </si>
   <si>
     <t>564</t>
   </si>
   <si>
-    <t>https://sapl.cachoeira.ba.leg.br/media/sapl/public/materialegislativa/2025/564/requerimento_06_2025.pdf</t>
+    <t>http://sapl.cachoeira.ba.leg.br/media/sapl/public/materialegislativa/2025/564/requerimento_06_2025.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO Nº 06/2025_x000D_
 Excelentíssimo(a) Senhor(a) Presidente da Câmara Municipal de Cachoeira – BA,_x000D_
 O Vereador que este subscreve, no uso de suas atribuições legais e regimentais, vem respeitosamente requerer, após a devida apreciação, a indicação do vereador Cristiano Alves dos Santos para a cadeira de titular no Conselho Municipal de Política Cultural de Cachoeira.</t>
   </si>
   <si>
     <t>588</t>
   </si>
   <si>
-    <t>https://sapl.cachoeira.ba.leg.br/media/sapl/public/materialegislativa/2025/588/requerimento_no_07_2025.pdf</t>
+    <t>http://sapl.cachoeira.ba.leg.br/media/sapl/public/materialegislativa/2025/588/requerimento_no_07_2025.pdf</t>
   </si>
   <si>
     <t>Requeiro a V. Exa., na forma regimental vigente  que, convoque uma audiência pública nesta Casa Legislativa, com a presença do Engenheiro, o responsável pela empresa CELULOSE, Secretario de Agricultura do Município, e a prefeita Eliana Gonzaga de Jesus.</t>
   </si>
   <si>
     <t>665</t>
   </si>
   <si>
-    <t>https://sapl.cachoeira.ba.leg.br/media/sapl/public/materialegislativa/2025/665/requerimento_de_audiencia_publica_-_ponte.docx_assinado.pdf</t>
+    <t>http://sapl.cachoeira.ba.leg.br/media/sapl/public/materialegislativa/2025/665/requerimento_de_audiencia_publica_-_ponte.docx_assinado.pdf</t>
   </si>
   <si>
     <t>O Vereador que este subscreve, no uso de suas atribuições legais e regimentais, vem_x000D_
 respeitosamente requerer, após a devida apreciação, a realização de uma Audiência Pública antes do dia 18 de agosto de 2025, com o objetivo de tratar da segurança pública na Ponte Dom Pedro II, que liga os municípios de Cachoeira e São Félix.</t>
   </si>
   <si>
     <t>679</t>
   </si>
   <si>
-    <t>https://sapl.cachoeira.ba.leg.br/media/sapl/public/materialegislativa/2025/679/10_oficio_camara_de_vereadores.pdf</t>
+    <t>http://sapl.cachoeira.ba.leg.br/media/sapl/public/materialegislativa/2025/679/10_oficio_camara_de_vereadores.pdf</t>
   </si>
   <si>
     <t>OFÍCIO</t>
   </si>
   <si>
     <t>686</t>
   </si>
   <si>
-    <t>https://sapl.cachoeira.ba.leg.br/media/sapl/public/materialegislativa/2025/686/requerimento_ppa_002.pdf</t>
+    <t>http://sapl.cachoeira.ba.leg.br/media/sapl/public/materialegislativa/2025/686/requerimento_ppa_002.pdf</t>
   </si>
   <si>
     <t>, solicitar a Vossa Excelência que determine a interrupção da tramitação do Projeto de Lei do PPA, até que sejam devidamente realizadas as consultas públicas necessárias, garantindo-se assim a transparência, a publicidade e o direito da população de contribuir com as diretrizes, objetivos e metas da administração pública para o próximo quadriênio.</t>
   </si>
   <si>
     <t>693</t>
   </si>
   <si>
-    <t>https://sapl.cachoeira.ba.leg.br/media/sapl/public/materialegislativa/2025/693/oficio_para_camara_de_vereadore_sobre_situacao_das_desapropriacoes_dos_campos_de_imbiara_tirbiri_e_iguape_assinado.pdf</t>
+    <t>http://sapl.cachoeira.ba.leg.br/media/sapl/public/materialegislativa/2025/693/oficio_para_camara_de_vereadore_sobre_situacao_das_desapropriacoes_dos_campos_de_imbiara_tirbiri_e_iguape_assinado.pdf</t>
   </si>
   <si>
     <t>Atualiza esta Casa Legislativa sobre os andamentos dos três processos de desapropriação na justiça comum desta Comarca.</t>
   </si>
   <si>
     <t>701</t>
   </si>
   <si>
-    <t>https://sapl.cachoeira.ba.leg.br/media/sapl/public/materialegislativa/2025/701/requerimento_votacao_em_dois_turnos_final.pdf</t>
+    <t>http://sapl.cachoeira.ba.leg.br/media/sapl/public/materialegislativa/2025/701/requerimento_votacao_em_dois_turnos_final.pdf</t>
   </si>
   <si>
     <t>No uso de minhas atribuições legais e regimentais, venho, respeitosamente, apresentar o presente requerimento, com fundamento nos dispositivos do Regimento Interno da Câmara Municipal de Cachoeira – BA (Resolução nº 03/2018), venho, respeitosamente, apresentar o presente requerimento, com vistas a assegurar o cumprimento rigoroso do rito legislativo previsto para proposições que exigem votação em dois ou mais turnos.</t>
   </si>
   <si>
     <t>708</t>
   </si>
   <si>
-    <t>https://sapl.cachoeira.ba.leg.br/media/sapl/public/materialegislativa/2025/708/requerimento_mais_amor.pdf</t>
+    <t>http://sapl.cachoeira.ba.leg.br/media/sapl/public/materialegislativa/2025/708/requerimento_mais_amor.pdf</t>
   </si>
   <si>
     <t>Requerimento ao Poder Executivo a necessidade de uma infraestrutura solicitação de apoio estrutural, logístico e material para a realização da Ação Social “Amor em Missões. Missões em Amor”, a ocorrer no dia 26 de outubro de 2025, das 08h às 17h, na Praça do Cristo, na zona rural, Tabuleiro da Vitória.</t>
   </si>
   <si>
     <t>717</t>
   </si>
   <si>
-    <t>https://sapl.cachoeira.ba.leg.br/media/sapl/public/materialegislativa/2025/717/requerimento__posto_do_tabuleiro.pdf</t>
+    <t>http://sapl.cachoeira.ba.leg.br/media/sapl/public/materialegislativa/2025/717/requerimento__posto_do_tabuleiro.pdf</t>
   </si>
   <si>
     <t>Adoção de medidas urgentes para a reforma e manutenção do Posto de Saúde do Tabuleiro da Vitória, considerando as necessidades apresentadas pela comunidade local.</t>
   </si>
   <si>
     <t>735</t>
   </si>
   <si>
-    <t>https://sapl.cachoeira.ba.leg.br/media/sapl/public/materialegislativa/2025/735/requerimento_no_15_2025.pdf</t>
+    <t>http://sapl.cachoeira.ba.leg.br/media/sapl/public/materialegislativa/2025/735/requerimento_no_15_2025.pdf</t>
   </si>
   <si>
     <t>Venho, por meio deste, solicitar a Requerer do Ilustríssimo Secretário de Esportes, o senhor Júlio César, nesta Casa Legislativa, para prestar esclarecimentos e tratar de assuntos relacionados às ações e projetos desenvolvidos pela Secretaria de Esportes em nosso município.</t>
   </si>
   <si>
     <t>744</t>
   </si>
   <si>
-    <t>https://sapl.cachoeira.ba.leg.br/media/sapl/public/materialegislativa/2025/744/ppa_2026.pdf</t>
+    <t>http://sapl.cachoeira.ba.leg.br/media/sapl/public/materialegislativa/2025/744/ppa_2026.pdf</t>
   </si>
   <si>
     <t>PLANO PLURIANUAL - PPA</t>
   </si>
   <si>
     <t>781</t>
   </si>
   <si>
-    <t>https://sapl.cachoeira.ba.leg.br/media/sapl/public/materialegislativa/2025/781/requerimento.pdf</t>
+    <t>http://sapl.cachoeira.ba.leg.br/media/sapl/public/materialegislativa/2025/781/requerimento.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO_x000D_
 Excelentíssimo Senhor Presidente da Câmara de Vereadores de Cachoeira,_x000D_
 O Vereador Laelson Luis Ferreira Bispo, no uso de suas atribuições legais e regimentais, vem, respeitosamente, à presença de Vossa Excelência requerer a retirada de tramitação das seguintes emendas apresentadas ao Projeto de Lei nº 29/2025, que dispõe sobre o Plano Plurianual para o quadriênio 2026-2029, por motivo de ajustes na redação, sendo certo que serão oportunamente protocoladas em nova data, com outra numeração:_x000D_
 _x000D_
 Emenda nº 18/2025 – Salvaguarda do Patrimônio Cultural Imaterial Reconhecido por Lei Municipal_x000D_
 _x000D_
 Emenda nº 17/2025 – Transporte Público Rural_x000D_
 _x000D_
 Emenda nº 16/2025 – Valorização dos Prestadores de Serviço Temporário_x000D_
 _x000D_
 Emenda nº 15/2025 – Planejamento e Realização de Concurso Público_x000D_
 _x000D_
 Emenda nº 14/2025 – Requalificação e Ampliação do CAPS_x000D_
 _x000D_
 Emenda nº 13/2025 – Reforma e Modernização dos CRA_x000D_
 _x000D_
 Emenda nº 12/2025 – Programa de Apoio aos Pescadores, Marisqueiras e Trabalhadores Rurais_x000D_
 _x000D_
 Emenda nº 11/2025 – Criação do Programa “Juventude Ativa”_x000D_
 _x000D_
 Emenda nº 10/2025 – Fortalecimento da Participação Popular e Controle Social_x000D_
 _x000D_
 Emenda nº 09/2025 – Criação do Programa “Juventude Ativa”_x000D_
 _x000D_
 Emenda nº 08/2025 – Criação do Programa “Cachoeira Digital”_x000D_
 _x000D_
 Emenda nº 07/2025 – Ações específicas para a população LGBTQIAPN+_x000D_
 _x000D_
 Emenda nº 06/2025 – Estruturação e Fortalecimento do CREAS_x000D_
 _x000D_
 Emenda nº 05/2025 – Criação do Programa “Moradia Rural Digna”_x000D_
 _x000D_
 Justificativa: A presente solicitação se faz necessária para que sejam realizados ajustes técnicos e de redação nas emendas acima relacionadas, garantindo maior clareza e adequação legislativa. Após as correções, as emendas serão novamente apresentadas em momento oportuno, com nova numeração._x000D_
 Nestes termos, Pede deferimento.</t>
   </si>
   <si>
     <t>789</t>
   </si>
   <si>
-    <t>https://sapl.cachoeira.ba.leg.br/media/sapl/public/materialegislativa/2025/789/requewrimento_solicitando_a_retirada_de_emendas_27112025_assinado.pdf</t>
+    <t>http://sapl.cachoeira.ba.leg.br/media/sapl/public/materialegislativa/2025/789/requewrimento_solicitando_a_retirada_de_emendas_27112025_assinado.pdf</t>
   </si>
   <si>
     <t>Excelentíssimo Senhor Presidente da Câmara de Vereadores de Cachoeira,_x000D_
 O Vereador Laelson Luis Ferreira Bispo, no uso de suas atribuições legais e regimentais, vem, respeitosamente, à presença de Vossa Excelência requerer a retirada de tramitação das emendas relacionadas abaixo, ao Projeto de Lei nº 29/2025, que dispõe sobre o Plano Plurianual para o quadriênio 2026-2029, por motivo de ajustes no tipo de emenmda, sendo certo que serão oportunamente protocoladas em nova data, com outra numeração:_x000D_
 •_x000D_
 Emendas: nº 23/2025; 22/2025; 21/2025; 20/2025; 19/2025; 18/2025; 17/2025; 16/2025; 15/2025; 14/2025; 13/2025; 12/2025 e 11/2025._x000D_
 Justificativa: A presente solicitação se faz necessária para que sejam realizados ajustes técnicos e de redação nas emendas acima relacionadas, garantindo maior clareza e adequação legislativa. Após as correções, as emendas serão novamente apresentadas em momento oportuno, com nova numeração._x000D_
 Nestes termos, Pede deferimento._x000D_
 Sala das Sessões da Câmara, 27 de novembro de 2025.</t>
   </si>
   <si>
     <t>800</t>
   </si>
   <si>
-    <t>https://sapl.cachoeira.ba.leg.br/media/sapl/public/materialegislativa/2025/800/requerimento_solicitando_a_retirada_de_emendas_modificativas_28112025.pdf</t>
+    <t>http://sapl.cachoeira.ba.leg.br/media/sapl/public/materialegislativa/2025/800/requerimento_solicitando_a_retirada_de_emendas_modificativas_28112025.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO_x000D_
 Excelentíssimo Senhor Presidente da Câmara de Vereadores de Cachoeira,_x000D_
 O Vereador Laelson Luis Ferreira Bispo, no uso de suas atribuições legais e regimentais, vem, respeitosamente, à presença de Vossa Excelência requerer a retirada de tramitação das emendas MODIFICATIVAS relacionadas abaixo, ao Projeto de Lei nº 29/2025, que dispõe sobre o Plano Plurianual para o quadriênio 2026-2029, por motivo de ajustes no tipo de emenmda, sendo certo que serão oportunamente protocoladas em nova data, com outra numeração:_x000D_
 Emendas Modificativas:_x000D_
 23/2025_x000D_
 22/2025_x000D_
 21/2025_x000D_
 20/2025_x000D_
 19/2025_x000D_
 18/2025_x000D_
 17/2025_x000D_
 16/2025_x000D_
 15/2025_x000D_
 14/2025_x000D_
 13/2025_x000D_
 12/2025_x000D_
 11/2025</t>
   </si>
   <si>
     <t>808</t>
   </si>
   <si>
-    <t>https://sapl.cachoeira.ba.leg.br/media/sapl/public/materialegislativa/2025/808/requerimento_solicitacao_de_parecer_referente_ao_ppa-assinada.pdf</t>
+    <t>http://sapl.cachoeira.ba.leg.br/media/sapl/public/materialegislativa/2025/808/requerimento_solicitacao_de_parecer_referente_ao_ppa-assinada.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO Nº20/2025_x000D_
 Excelentíssimo Senhor Presidente da Câmara Municipal de Cachoeira,_x000D_
 O Vereador Laelson Luís Ferreira Bispo (Laelson de Roxo), no uso de suas atribuições regimentais e legais, vem respeitosamente requerer a Vossa Excelência:_x000D_
 A disponibilização de cópia dos pareceres emitidos pelas seguintes Comissões Permanentes desta Casa Legislativa, bem como do parecer jurídico da Assessoria da Câmara, referentes às emendas aditivas apresentadas ao Projeto de Lei nº 29/2025 – Plano Plurianual (PPA) para o quadriênio 2026–2029,</t>
   </si>
   <si>
     <t>809</t>
   </si>
   <si>
-    <t>https://sapl.cachoeira.ba.leg.br/media/sapl/public/materialegislativa/2025/809/solicitacao_de_retirada_de_tramitacao_da_emenda_parlamentar_impositiva_no_19_2025.pdf</t>
+    <t>http://sapl.cachoeira.ba.leg.br/media/sapl/public/materialegislativa/2025/809/solicitacao_de_retirada_de_tramitacao_da_emenda_parlamentar_impositiva_no_19_2025.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO Nº 21/2025_x000D_
 Excelentíssimo Senhor Presidente da Câmara Municipal de Cachoeira – BA_x000D_
 Assunto: Solicitação de retirada de tramitação da Emenda Parlamentar Impositiva nº 19/2025_x000D_
 Senhor Presidente,_x000D_
 O Vereador Laelson Luís Ferreira Bispo, no uso de suas atribuições regimentais, vem respeitosamente requerer a retirada de tramitação da Emenda Parlamentar Impositiva nº 19/2025, apresentada ao Projeto de Lei nº 40/2025 – LOA 2026._x000D_
 O referido pedido se justifica pelo fato de que, ao elaborar a emenda, não foi indicada a dotação orçamentária a ser anulada para abertura do crédito necessário, conforme exigem a Lei Federal nº 4.320/64, a Lei de Responsabilidade Fiscal e o Regimento Interno desta Casa. Tal ausência inviabiliza a correta tramitação e execução da emenda, razão pela qual se faz necessária sua retirada.</t>
   </si>
   <si>
     <t>866</t>
   </si>
   <si>
-    <t>https://sapl.cachoeira.ba.leg.br/media/sapl/public/materialegislativa/2025/866/requerimento_marcos_elias-1_assinado.pdf</t>
+    <t>http://sapl.cachoeira.ba.leg.br/media/sapl/public/materialegislativa/2025/866/requerimento_marcos_elias-1_assinado.pdf</t>
   </si>
   <si>
     <t>Solicitação de retirada de tramitação das emendas parlamentares impositivas relacionadas, apresentadas ao Projeto de Lei nº 40/2025 – LOA 2026, por motivo de ajustes no tipo de emenda, sendo certo que serão oportunamente protocoladas em nova data, com outra numeração.</t>
   </si>
   <si>
     <t>438</t>
   </si>
   <si>
     <t>MAC</t>
   </si>
   <si>
     <t>MOÇÃO DE APLAUSOS E CONGRATULAÇÕES</t>
   </si>
   <si>
-    <t>https://sapl.cachoeira.ba.leg.br/media/sapl/public/materialegislativa/2025/438/mocao_de_aplausos_minerva_assinado.pdf</t>
+    <t>http://sapl.cachoeira.ba.leg.br/media/sapl/public/materialegislativa/2025/438/mocao_de_aplausos_minerva_assinado.pdf</t>
   </si>
   <si>
     <t>Moção de Aplausos e Congratulações_x000D_
 O vereador que esta subscreve, vem, na forma regimental, inserir na ata dos trabalhos_x000D_
 desta Casa Moção de Aplausos e Congratulações à Sociedade Lítero Musical_x000D_
 Minerva Cachoeirana pelos 147 anos de Cultura e Cidadania._x000D_
 Dê-se conhecimento à Diretoria da Filarmônica._x000D_
 Sala das Sessões da Câmara, 07 de fevereiro de 2025</t>
   </si>
   <si>
     <t>450</t>
   </si>
   <si>
-    <t>https://sapl.cachoeira.ba.leg.br/media/sapl/public/materialegislativa/2025/450/dr_dias_mocao_02_17.02.2025.pdf</t>
+    <t>http://sapl.cachoeira.ba.leg.br/media/sapl/public/materialegislativa/2025/450/dr_dias_mocao_02_17.02.2025.pdf</t>
   </si>
   <si>
     <t>Moção de Aplauso e Congratulação  pelos 100 anos da Senhora Maria Paula Miranda dos Santos</t>
   </si>
   <si>
     <t>462</t>
   </si>
   <si>
-    <t>https://sapl.cachoeira.ba.leg.br/media/sapl/public/materialegislativa/2025/462/mocao_de_aplausos_03_josmar.pdf</t>
+    <t>http://sapl.cachoeira.ba.leg.br/media/sapl/public/materialegislativa/2025/462/mocao_de_aplausos_03_josmar.pdf</t>
   </si>
   <si>
     <t>Pelos 80 anos das vitorias da força Expedicionária Brasileira.</t>
   </si>
   <si>
     <t>494</t>
   </si>
   <si>
-    <t>https://sapl.cachoeira.ba.leg.br/media/sapl/public/materialegislativa/2025/494/mocao_de_aplausos.docx_28429_assinado.pdf</t>
+    <t>http://sapl.cachoeira.ba.leg.br/media/sapl/public/materialegislativa/2025/494/mocao_de_aplausos.docx_28429_assinado.pdf</t>
   </si>
   <si>
     <t>Aplausos pelos 103 anos do PCdoB</t>
   </si>
   <si>
     <t>502</t>
   </si>
   <si>
-    <t>https://sapl.cachoeira.ba.leg.br/media/sapl/public/materialegislativa/2025/502/mocao_de_aplausos.docx_28429_assinado.pdf</t>
+    <t>http://sapl.cachoeira.ba.leg.br/media/sapl/public/materialegislativa/2025/502/mocao_de_aplausos.docx_28429_assinado.pdf</t>
   </si>
   <si>
     <t>Moção de aplausos pelos 103 anos do PCdoB</t>
   </si>
   <si>
     <t>505</t>
   </si>
   <si>
-    <t>https://sapl.cachoeira.ba.leg.br/media/sapl/public/materialegislativa/2025/505/mocao_06.2025_-_livro_de_igor_almeida.pdf</t>
+    <t>http://sapl.cachoeira.ba.leg.br/media/sapl/public/materialegislativa/2025/505/mocao_06.2025_-_livro_de_igor_almeida.pdf</t>
   </si>
   <si>
     <t>Moção de Aplausos ao Senhor Igor Roberto de Almeida Pelo Lançamento do Livro Dicionário Histórico Biográfico dos moradores da Heróica Cachoeira</t>
   </si>
   <si>
     <t>516</t>
   </si>
   <si>
-    <t>https://sapl.cachoeira.ba.leg.br/media/sapl/public/materialegislativa/2025/516/mocao_de_aplausos_e_no_07congratulacoes_projeto_olha_pititinga.pdf</t>
+    <t>http://sapl.cachoeira.ba.leg.br/media/sapl/public/materialegislativa/2025/516/mocao_de_aplausos_e_no_07congratulacoes_projeto_olha_pititinga.pdf</t>
   </si>
   <si>
     <t>Moção de Aplausos e Congratulações _x000D_
 O vereador que esta subscreve vem, na forma regimental, inserir na ata dos trabalhos desta Casa Moção de Aplausos e Congratulações ao Projeto Olha a Pititinga pelos 11 anos de fundação e atuação na comunicação local._x000D_
 _x000D_
 Dê-se conhecimento à Diretoria da referida emissora._x000D_
 _x000D_
 Sala das Sessões da Câmara, 08 de abril de 2025_x000D_
 _x000D_
 _x000D_
 _x000D_
  _x000D_
 _x000D_
 Laelson Luis Ferreira Bispo_x000D_
 Vereador autor</t>
   </si>
   <si>
     <t>541</t>
   </si>
   <si>
-    <t>https://sapl.cachoeira.ba.leg.br/media/sapl/public/materialegislativa/2025/541/08_2025.pdf</t>
+    <t>http://sapl.cachoeira.ba.leg.br/media/sapl/public/materialegislativa/2025/541/08_2025.pdf</t>
   </si>
   <si>
     <t>“APLAUSOS E CONGRATULAÇÕES ” pelo Heroísmo, e brilhante serviços realizados pelos  FUNCIONARIOS DA SANTA CASA DE MISERICORDIA DE  CACHOEIRA.</t>
   </si>
   <si>
     <t>562</t>
   </si>
   <si>
-    <t>https://sapl.cachoeira.ba.leg.br/media/sapl/public/materialegislativa/2025/562/dr_dias_mocao_09_2025.pdf</t>
+    <t>http://sapl.cachoeira.ba.leg.br/media/sapl/public/materialegislativa/2025/562/dr_dias_mocao_09_2025.pdf</t>
   </si>
   <si>
     <t>Moção de “APLAUSOS E CONGRATULAÇÕES ” pelo aniversário de 155 anos da SOCIEDADE CULTURA ORPHEICA LYRA CECILIANA.</t>
   </si>
   <si>
     <t>567</t>
   </si>
   <si>
-    <t>https://sapl.cachoeira.ba.leg.br/media/sapl/public/materialegislativa/2025/567/mocao_10_2025.pdf</t>
+    <t>http://sapl.cachoeira.ba.leg.br/media/sapl/public/materialegislativa/2025/567/mocao_10_2025.pdf</t>
   </si>
   <si>
     <t>Moção de “APLAUSOS E CONGRATULAÇÕES ” pelo aniversário de 72 anos da BANGU FUTEBOL CLUBE.</t>
   </si>
   <si>
     <t>586</t>
   </si>
   <si>
-    <t>https://sapl.cachoeira.ba.leg.br/media/sapl/public/materialegislativa/2025/586/mocao_11_2025_dona_dalva_do_samba.pdf</t>
+    <t>http://sapl.cachoeira.ba.leg.br/media/sapl/public/materialegislativa/2025/586/mocao_11_2025_dona_dalva_do_samba.pdf</t>
   </si>
   <si>
     <t>Moção de “APLAUSOS CONGRATULAÇÕES” a Senhora Dalva Damiana de Freitas (Dona Dalva do Samba) Doutora Honoris Causa pela Universidade Federal da Bahia, por receber o Grã-Cruz da ordem do Mérito Cultural, a mais alta honraria da Cultura Brasileira.</t>
   </si>
   <si>
     <t>590</t>
   </si>
   <si>
-    <t>https://sapl.cachoeira.ba.leg.br/media/sapl/public/materialegislativa/2025/590/mocao_12_2025_mateus_aleluia.pdf</t>
+    <t>http://sapl.cachoeira.ba.leg.br/media/sapl/public/materialegislativa/2025/590/mocao_12_2025_mateus_aleluia.pdf</t>
   </si>
   <si>
     <t>Moção de “APLAUSOS CONGRATULAÇÕES” ao Sr. Mateus Aleluia Doutor Honoris Causa pela Universidade Federal da Bahia, por receber o Grã-Cruz da ordem do Mérito Cultural, a mais alta honraria da Cultura Brasileira.</t>
   </si>
   <si>
     <t>656</t>
   </si>
   <si>
     <t>PAULO HENRIQUE PH</t>
   </si>
   <si>
-    <t>https://sapl.cachoeira.ba.leg.br/media/sapl/public/materialegislativa/2025/656/mocao_n._13.2025_-_pastor_luiz_otavio.pdf</t>
+    <t>http://sapl.cachoeira.ba.leg.br/media/sapl/public/materialegislativa/2025/656/mocao_n._13.2025_-_pastor_luiz_otavio.pdf</t>
   </si>
   <si>
     <t>Moção de “APLAUSOS CONGRATULAÇÕES” ao Pr. Luiz Otavio Redeiro, pelos 14 Anos de pastoreado na Igreja Assembléia de Deus no Campo de Cachoeira.</t>
   </si>
   <si>
     <t>664</t>
   </si>
   <si>
-    <t>https://sapl.cachoeira.ba.leg.br/media/sapl/public/materialegislativa/2025/664/mocao_de_aplausos_a_ufrb.docx_assinado.pdf</t>
+    <t>http://sapl.cachoeira.ba.leg.br/media/sapl/public/materialegislativa/2025/664/mocao_de_aplausos_a_ufrb.docx_assinado.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE CONGRATULAÇÕES E APLAUSOS,  a Universidade Federal do Recôncavo da Bahia pelo aniversário de 20 anos, ocorrido em 29 de julho de 2025.</t>
   </si>
   <si>
     <t>669</t>
   </si>
   <si>
-    <t>https://sapl.cachoeira.ba.leg.br/media/sapl/public/materialegislativa/2025/669/mocao_15_2025.pdf</t>
+    <t>http://sapl.cachoeira.ba.leg.br/media/sapl/public/materialegislativa/2025/669/mocao_15_2025.pdf</t>
   </si>
   <si>
     <t>Moção de “APLAUSOS E CONGRATULAÇÕES ” pelo aniversário de 150 anos da IGREJA PRESBITERIANO DE CACHOEIRA.</t>
   </si>
   <si>
     <t>680</t>
   </si>
   <si>
-    <t>https://sapl.cachoeira.ba.leg.br/media/sapl/public/materialegislativa/2025/680/mocao_de_aplausos_gloria_assinado.pdf</t>
+    <t>http://sapl.cachoeira.ba.leg.br/media/sapl/public/materialegislativa/2025/680/mocao_de_aplausos_gloria_assinado.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE_x000D_
 CONGRATULAÇÕES E APLAUSOS, a Glória Stephanie Limeira dos Santos_x000D_
 Correia vencedora do EXPOCOM 2025.</t>
   </si>
   <si>
     <t>683</t>
   </si>
   <si>
-    <t>https://sapl.cachoeira.ba.leg.br/media/sapl/public/materialegislativa/2025/683/mocao_n._17.2025_marcos_moura.pdf</t>
+    <t>http://sapl.cachoeira.ba.leg.br/media/sapl/public/materialegislativa/2025/683/mocao_n._17.2025_marcos_moura.pdf</t>
   </si>
   <si>
     <t>Moção de “APLAUSOS CONGRATULAÇÕES” ao Ilustríssimo Senhor Marcos Roberto Moura de Almeida, idealizador da 10ª edição AGOSTO DO BLUES.</t>
   </si>
   <si>
     <t>715</t>
   </si>
   <si>
-    <t>https://sapl.cachoeira.ba.leg.br/media/sapl/public/materialegislativa/2025/715/mocao_18_fisioterapeuta_e_terapeutas_ocupacionais.pdf</t>
+    <t>http://sapl.cachoeira.ba.leg.br/media/sapl/public/materialegislativa/2025/715/mocao_18_fisioterapeuta_e_terapeutas_ocupacionais.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE CONGRATULAÇÕES E APLAUSOS AOS PROFISSIONAIS DE FISIOTERAPEUTAS E TERAPEUTAS OCUPACIONAIS</t>
   </si>
   <si>
     <t>720</t>
   </si>
   <si>
-    <t>https://sapl.cachoeira.ba.leg.br/media/sapl/public/materialegislativa/2025/720/mocao_de_aplausos_abw.docx_assinado.pdf</t>
+    <t>http://sapl.cachoeira.ba.leg.br/media/sapl/public/materialegislativa/2025/720/mocao_de_aplausos_abw.docx_assinado.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE CONGRATULAÇÕES E APLAUSOS, a ABW - Associação de B Boys e BGirls para_x000D_
 o Mundo. pelos 19 anos de fundação, ocorrido em 12/10/2025.</t>
   </si>
   <si>
     <t>729</t>
   </si>
   <si>
-    <t>https://sapl.cachoeira.ba.leg.br/media/sapl/public/materialegislativa/2025/729/mocao_de_aplausos_kaonge.pdf</t>
+    <t>http://sapl.cachoeira.ba.leg.br/media/sapl/public/materialegislativa/2025/729/mocao_de_aplausos_kaonge.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE APLAUSOS E CONGRATULAÇÕES nº 20/2025_x000D_
 _x000D_
 A Câmara Municipal de Cachoeira, Estado da Bahia, no uso de suas atribuições legais e regimentais, vem, por meio desta, apresentar Moção de Aplausos e Congratulações à comunidade do Kaonge pela conquista do Selo Quilombos do Brasil e do Selo Nacional da Agricultura Familiar, outorgados pelo Ministério do Desenvolvimento Agrário e Agricultura Familiar.</t>
   </si>
   <si>
     <t>730</t>
   </si>
   <si>
-    <t>https://sapl.cachoeira.ba.leg.br/media/sapl/public/materialegislativa/2025/730/mocao_de_aplausos_mutecho_acutinga.pdf</t>
+    <t>http://sapl.cachoeira.ba.leg.br/media/sapl/public/materialegislativa/2025/730/mocao_de_aplausos_mutecho_acutinga.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE APLAUSOS E CONGRATULAÇÕES nº 21/2025_x000D_
 _x000D_
 A Câmara Municipal de Cachoeira, Estado da Bahia, no uso de suas atribuições legais e regimentais, vem, por meio desta, apresentar Moção de Aplausos e Congratulações à comunidade do Mutecho Acutinga pela conquista do Selo Quilombos do Brasil e do Selo Nacional da Agricultura Familiar, outorgados pelo Ministério do Desenvolvimento Agrário e Agricultura Familiar.</t>
   </si>
   <si>
     <t>740</t>
   </si>
   <si>
-    <t>https://sapl.cachoeira.ba.leg.br/media/sapl/public/materialegislativa/2025/740/mocao_de_aplausos_e_congratulacoes_edson_falcao_assinado.pdf</t>
+    <t>http://sapl.cachoeira.ba.leg.br/media/sapl/public/materialegislativa/2025/740/mocao_de_aplausos_e_congratulacoes_edson_falcao_assinado.pdf</t>
   </si>
   <si>
     <t>Moção de aplausos e congratulações só senhor Édson Conceição Falcão pelo título de notório saber em difusão do conhecimento.</t>
   </si>
   <si>
     <t>805</t>
   </si>
   <si>
-    <t>https://sapl.cachoeira.ba.leg.br/media/sapl/public/materialegislativa/2025/805/mocao_de_aplausos_a_associacao_de_mulheres_negras_no_quilombo_engenho_da_ponte_armnqep.pdf</t>
+    <t>http://sapl.cachoeira.ba.leg.br/media/sapl/public/materialegislativa/2025/805/mocao_de_aplausos_a_associacao_de_mulheres_negras_no_quilombo_engenho_da_ponte_armnqep.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE APLAUSOS Nº ___/2025_x000D_
 O Vereador que esta subscreve, no uso de suas atribuições legais e regimentais, vem respeitosamente apresentar à apreciação do Plenário a presente MOÇÃO DE APLAUSOS à Associação de Mulheres Negras no Quilombo Engenho da Ponte (ARMNQEP) e à liderança quilombola Maria Abade Confessor, pelos relevantes serviços prestados à valorização da cultura, da memória e dos direitos das comunidades quilombolas do Recôncavo Baiano._x000D_
 A ARMNQEP, sob a articulação firme e inspiradora de Maria Abade Confessor, realizou com excelência o 10º Encontro de Mulheres Negras Quilombolas, ocorrido em agosto de 2025, e o evento “Refazendo Passos: Honrando a Memória no Vale do Iguape”, nos dias 28 e 29 de novembro de 2025. Ambos os encontros reafirmaram o papel fundamental das mulheres negras quilombolas como guardadoras da história, da cultura e da ancestralidade do Recôncavo Baiano._x000D_
 A atuação da ARMNQEP fortalece os territórios tradicionais, promove práticas agroecológicas sustentáveis e fomenta o protagonismo feminino nas lutas sociais e culturais. A liderança de Maria Abade Confessor é símbolo de resistência, sabedoria e compromisso com a continuidade dos saberes ancestrais._x000D_
 Diante do exposto, esta Casa Legislativa manifesta seu reconhecimento público e sua admiração, aprovando esta Moção de Aplausos como forma de incentivo e valorização da luta quilombola e da memória negra._x000D_
 Sala das Sessões da Câmara Municipal de Cachoeira – BA, 29 de novembro de 2025.</t>
   </si>
   <si>
     <t>435</t>
   </si>
   <si>
     <t>IND</t>
   </si>
   <si>
     <t>INDICAÇÃO</t>
   </si>
   <si>
-    <t>https://sapl.cachoeira.ba.leg.br/media/sapl/public/materialegislativa/2025/435/indicacao_01.pdf</t>
+    <t>http://sapl.cachoeira.ba.leg.br/media/sapl/public/materialegislativa/2025/435/indicacao_01.pdf</t>
   </si>
   <si>
     <t>Indico a Douta Mesa, para que seja oficiado a senhora prefeita Eliana Gonzaga de Jesus, a construção de uma Quadra Poliesportiva no bairro da Matinha.</t>
   </si>
   <si>
     <t>436</t>
   </si>
   <si>
-    <t>https://sapl.cachoeira.ba.leg.br/media/sapl/public/materialegislativa/2025/436/indicacao_02.pdf</t>
+    <t>http://sapl.cachoeira.ba.leg.br/media/sapl/public/materialegislativa/2025/436/indicacao_02.pdf</t>
   </si>
   <si>
     <t>Indico a Douta Mesa, para que seja oficiado a Secretaria de Obras e meio Ambiente, a requalificar o calçamento da comunidade da Matinha.</t>
   </si>
   <si>
     <t>437</t>
   </si>
   <si>
-    <t>https://sapl.cachoeira.ba.leg.br/media/sapl/public/materialegislativa/2025/437/indicacao_03.pdf</t>
+    <t>http://sapl.cachoeira.ba.leg.br/media/sapl/public/materialegislativa/2025/437/indicacao_03.pdf</t>
   </si>
   <si>
     <t>Indico a Douta Mesa, para que seja oficiado a senhora prefeita Eliana Gonzaga de Jesus, a construção de uma Creche escola e um parque infantil na comunidade da Matinha.</t>
   </si>
   <si>
     <t>443</t>
   </si>
   <si>
-    <t>https://sapl.cachoeira.ba.leg.br/media/sapl/public/materialegislativa/2025/443/indicacao_no._04._2025.pdf</t>
+    <t>http://sapl.cachoeira.ba.leg.br/media/sapl/public/materialegislativa/2025/443/indicacao_no._04._2025.pdf</t>
   </si>
   <si>
     <t>solicitando da Prefeitura a construção de uma casa de farinha comunitária (elétrica), na_x000D_
 comunidade do ALVES, município de Cachoeira-Bahia.</t>
   </si>
   <si>
     <t>444</t>
   </si>
   <si>
-    <t>https://sapl.cachoeira.ba.leg.br/media/sapl/public/materialegislativa/2025/444/indicacao_no._05._2025.pdf</t>
+    <t>http://sapl.cachoeira.ba.leg.br/media/sapl/public/materialegislativa/2025/444/indicacao_no._05._2025.pdf</t>
   </si>
   <si>
     <t>solicitando da Prefeita a construção de uma casa de farinha comunitária (elétrica), na_x000D_
 comunidade da PINGUELA, município de Cachoeira-Bahia.</t>
   </si>
   <si>
     <t>445</t>
   </si>
   <si>
-    <t>https://sapl.cachoeira.ba.leg.br/media/sapl/public/materialegislativa/2025/445/indicacao_no._06._2025.pdf</t>
+    <t>http://sapl.cachoeira.ba.leg.br/media/sapl/public/materialegislativa/2025/445/indicacao_no._06._2025.pdf</t>
   </si>
   <si>
     <t>solicitando calçamento na comunidade do Tupim Rua de Neca do licor até as últimas residências,(casa de Pingote, e na Rua que dá acesso para casa de Bode até a casa de farinha comunitária.</t>
   </si>
   <si>
     <t>446</t>
   </si>
   <si>
-    <t>https://sapl.cachoeira.ba.leg.br/media/sapl/public/materialegislativa/2025/446/indicacao_no._07._2025.pdf</t>
+    <t>http://sapl.cachoeira.ba.leg.br/media/sapl/public/materialegislativa/2025/446/indicacao_no._07._2025.pdf</t>
   </si>
   <si>
     <t>no sentido da Prefeita autorizar a secretaria competente a comprar material para tratamento de água na comunidade da Ladeira Padre Inácio.</t>
   </si>
   <si>
     <t>447</t>
   </si>
   <si>
-    <t>https://sapl.cachoeira.ba.leg.br/media/sapl/public/materialegislativa/2025/447/indicacao_n_08.2025.pdf</t>
+    <t>http://sapl.cachoeira.ba.leg.br/media/sapl/public/materialegislativa/2025/447/indicacao_n_08.2025.pdf</t>
   </si>
   <si>
     <t>solicitando da Prefeita a troca de tanque da água de dez para vinte mil litros e ampliação da base ( três metros), no povoado do Alto do Camelo município de Cachoeira - Bahia.</t>
   </si>
   <si>
     <t>448</t>
   </si>
   <si>
-    <t>https://sapl.cachoeira.ba.leg.br/media/sapl/public/materialegislativa/2025/448/indicacao_n_09.2025.pdf</t>
+    <t>http://sapl.cachoeira.ba.leg.br/media/sapl/public/materialegislativa/2025/448/indicacao_n_09.2025.pdf</t>
   </si>
   <si>
     <t>no sentido da Prefeita autorizar a secretaria de obras realizar serviço de reforma e revitalização com construção de quiosques, na Praça da Murutuba, município de Cachoeira-Bahia.</t>
   </si>
   <si>
     <t>449</t>
   </si>
   <si>
-    <t>https://sapl.cachoeira.ba.leg.br/media/sapl/public/materialegislativa/2025/449/indicacao_no10.pdf</t>
+    <t>http://sapl.cachoeira.ba.leg.br/media/sapl/public/materialegislativa/2025/449/indicacao_no10.pdf</t>
   </si>
   <si>
     <t>solicitando da Prefeita a construção QUADRA POLIESPORTIVA, na Comunidade da Murutuba</t>
   </si>
   <si>
     <t>451</t>
   </si>
   <si>
     <t>ADJARVA DIAS FILHO, ANGELICA SAPUCAIA, CRISTIANO DE LOURO PAI VEI, FLORISVALDO DA C DE JESUS, JOSMAR BARBOSA, LAELSON DE ROXO, MARCOS VINICIUS E. DE JESUS, MOISEIS REIS DO LAGO, PAULO C. R. LEITE, PAULO HENRIQUE PH, PAULO OLIVEIRA  DOS REIS</t>
   </si>
   <si>
     <t>Indico a Douta Mesa, ouvido o plenário na forma regimental vigente para que seja oficializada a indicação do senhor Dom Roque Cardoso Nonato, como orador do dia 13 de março</t>
   </si>
   <si>
     <t>452</t>
   </si>
   <si>
     <t>Indico a Douta Mesa, ouvido o plenário na forma regimental vigente para que seja oficializada a indicação do senhor Romário Costa Gomes, como orador do dia 25 de Junho.</t>
   </si>
   <si>
     <t>453</t>
   </si>
   <si>
-    <t>https://sapl.cachoeira.ba.leg.br/media/sapl/public/materialegislativa/2025/453/indicacao_iphan_assinado.pdf</t>
+    <t>http://sapl.cachoeira.ba.leg.br/media/sapl/public/materialegislativa/2025/453/indicacao_iphan_assinado.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO N°_____/2025_x000D_
 Senhor Presidente,_x000D_
 No uso de minhas atribuições legais e regimentais, indico à Mesa Diretora, após_x000D_
 cumpridas as formalidades regimentais, que seja oficializado ao Senhor_x000D_
 Hermano Fabrício Oliveira Guanais, Superintendente do Instituto do_x000D_
 Patrimônio Histórico e Artístico Nacional (IPHAN) na Bahia, o pedido de_x000D_
 vistoria técnica das igrejas e do conjunto arquitetônico da cidade de Cachoeira._x000D_
 Considerada uma joia do Patrimônio Cultural Brasileiro, com lindos casarões e_x000D_
 igrejas, Cachoeira (margem esquerda do rio Paraguaçu) forma com a cidade de_x000D_
 São Félix (margem direita) um só organismo urbano. O tombamento do_x000D_
 conjunto arquitetônico e paisagístico, pelo Iphan, ocorreu em 1971, embora_x000D_
 muitos bens tenham sido tombados, individualmente, na década de 1940. Além_x000D_
 do acervo colonial, a Ponte D. Pedro II (estrutura de ferro), o mercado, a ferrovia_x000D_
 e a hidrelétrica são importantes marcos culturais._x000D_
 A área tombada possui, aproximadamente, 670 edificações. O conjunto_x000D_
 arquitetônico - formado na sua maioria por edifícios do século XVIII e XIX -_x000D_
 caracteriza-se pela tendência neoclássica que, no século XIX, influenciou a_x000D_
 construção de novos prédios e reformou os antigos. Este patrimônio também_x000D_
 inclui edificações do século XVII. As formas de apropriação do sítio_x000D_
 transformaram a cidade em um bem de relevantes qualidades paisagísticas._x000D_
 A solicitação visa garantir a preservação e a integridade do patrimônio histórico_x000D_
 e cultural do município, reconhecendo sua importância para a identidade local,_x000D_
 o turismo e a valorização da história de nossa cidade. Diante da relevância do_x000D_
 tema, solicitamos celeridade no atendimento desta demanda._x000D_
 Plenário da Câmara de Cachoeira, 14 de fevereiro de 2025_x000D_
 Laelson Luiz Ferreira Bispo -PSB_x000D_
 Vereador auto</t>
   </si>
   <si>
     <t>454</t>
   </si>
   <si>
-    <t>https://sapl.cachoeira.ba.leg.br/media/sapl/public/materialegislativa/2025/454/indicacao_14.pdf</t>
+    <t>http://sapl.cachoeira.ba.leg.br/media/sapl/public/materialegislativa/2025/454/indicacao_14.pdf</t>
   </si>
   <si>
     <t>Solicitando a construção de uma PONTE entre as comunidades da Laranjeira e Pinguela.</t>
   </si>
   <si>
     <t>455</t>
   </si>
   <si>
-    <t>https://sapl.cachoeira.ba.leg.br/media/sapl/public/materialegislativa/2025/455/indicacao_15.pdf</t>
+    <t>http://sapl.cachoeira.ba.leg.br/media/sapl/public/materialegislativa/2025/455/indicacao_15.pdf</t>
   </si>
   <si>
     <t>Solicitando a construção de uma CASA DE FARINHA, na comunidade da Caraconha.</t>
   </si>
   <si>
     <t>456</t>
   </si>
   <si>
-    <t>https://sapl.cachoeira.ba.leg.br/media/sapl/public/materialegislativa/2025/456/indicacao_16_quadra_de_santiago_do_iguape.pdf</t>
+    <t>http://sapl.cachoeira.ba.leg.br/media/sapl/public/materialegislativa/2025/456/indicacao_16_quadra_de_santiago_do_iguape.pdf</t>
   </si>
   <si>
     <t>O Vereador que abaixo subscreve indica a nobre Mesa, consultando o Augusto e Soberano Plenário na forma regimental que seja encaminhado expediente a Prefeita Srª. Eliana Gonzaga de Jesus, no sentido da mesma efetuar a reforma da Quadra Esportiva de Santiago do Iguape com a devida modernização e a instalação de tela na parte superior.</t>
   </si>
   <si>
     <t>457</t>
   </si>
   <si>
-    <t>https://sapl.cachoeira.ba.leg.br/media/sapl/public/materialegislativa/2025/457/indicacao_17_praca_da_opalma.pdf</t>
+    <t>http://sapl.cachoeira.ba.leg.br/media/sapl/public/materialegislativa/2025/457/indicacao_17_praca_da_opalma.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO ____/2025_x000D_
 _x000D_
 _x000D_
 	_x000D_
 O Vereador que abaixo subscreve indica a nobre Mesa, consultando o Augusto e Soberano Plenário na forma regimental seja encaminhado expediente a Prefeita Srª. Eliana Gonzaga de Jesus, no sentido da mesmo efetuar reforma da praça Humberto de Jesus juntamente com a Quadra na comunidade da Opalma com a devida modernização dos equipamentos contidos e instalação de um parque infantil.</t>
   </si>
   <si>
     <t>458</t>
   </si>
   <si>
-    <t>https://sapl.cachoeira.ba.leg.br/media/sapl/public/materialegislativa/2025/458/indicacao18_campo_calembar.pdf</t>
+    <t>http://sapl.cachoeira.ba.leg.br/media/sapl/public/materialegislativa/2025/458/indicacao18_campo_calembar.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO ____/2025_x000D_
 O Vereador que abaixo subscreve indica a nobre Mesa, consultando o Augusto e Soberano Plenário na forma regimental que seja encaminhado expediente a Prefeita Srª. Eliana Gonzaga, no sentido da mesma efetuar a reforma e modernização do Campo de futebol da comunidade do Kalembar com a instalação de Tela Alambrado.</t>
   </si>
   <si>
     <t>459</t>
   </si>
   <si>
-    <t>https://sapl.cachoeira.ba.leg.br/media/sapl/public/materialegislativa/2025/459/indicacao_19_posto_de_saude_marciana_andrade_do_carmo.pdf</t>
+    <t>http://sapl.cachoeira.ba.leg.br/media/sapl/public/materialegislativa/2025/459/indicacao_19_posto_de_saude_marciana_andrade_do_carmo.pdf</t>
   </si>
   <si>
     <t>O Vereador que abaixo subscreve indica a nobre Mesa, consultando o Augusto e Soberano Plenário na forma regimental seja encaminhado expediente a Prefeita Srª. Eliana Gonzaga, no sentido da mesma efetuar reforma no Posto de Saúde Marciana Andrade do Carmo localizado na comunidade da Opalma</t>
   </si>
   <si>
     <t>460</t>
   </si>
   <si>
-    <t>https://sapl.cachoeira.ba.leg.br/media/sapl/public/materialegislativa/2025/460/indicacao_20_campo_da_opalma_26022025.pdf</t>
+    <t>http://sapl.cachoeira.ba.leg.br/media/sapl/public/materialegislativa/2025/460/indicacao_20_campo_da_opalma_26022025.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO ____/2025_x000D_
 _x000D_
 _x000D_
 	_x000D_
 O Vereador que abaixo subscreve indica a nobre Mesa, consultando o Augusto e Soberano Plenário na forma regimental que seja encaminhado expediente a Prefeita Srª. Eliana Gonzaga, no sentido da mesma efetuar a reforma e modernização do Campo de futebol da Opalma com a instalação de Tela Alambrado e reforma e reativação da Sede de Esportes que fica em frente ao campo.</t>
   </si>
   <si>
     <t>461</t>
   </si>
   <si>
-    <t>https://sapl.cachoeira.ba.leg.br/media/sapl/public/materialegislativa/2025/461/n_20_campo_da_ladeira_da_cadeia.pdf</t>
+    <t>http://sapl.cachoeira.ba.leg.br/media/sapl/public/materialegislativa/2025/461/n_20_campo_da_ladeira_da_cadeia.pdf</t>
   </si>
   <si>
     <t>IMPLANTAÇÃO DE GRAMA SINTÉTICA E REQUALIFICAÇÃO DO CAMPO DA LADEIRA DA CADEIA.</t>
   </si>
   <si>
     <t>465</t>
   </si>
   <si>
     <t>FLORISVALDO DA C DE JESUS</t>
   </si>
   <si>
-    <t>https://sapl.cachoeira.ba.leg.br/media/sapl/public/materialegislativa/2025/465/indicacao_22.pdf</t>
+    <t>http://sapl.cachoeira.ba.leg.br/media/sapl/public/materialegislativa/2025/465/indicacao_22.pdf</t>
   </si>
   <si>
     <t>realizada a iluminação pública da entrada da Faculdade Adventista do Nordeste (I.A.E.N.E), até o bairro Três Riachos</t>
   </si>
   <si>
     <t>466</t>
   </si>
   <si>
-    <t>https://sapl.cachoeira.ba.leg.br/media/sapl/public/materialegislativa/2025/466/indicacao_23.pdf</t>
+    <t>http://sapl.cachoeira.ba.leg.br/media/sapl/public/materialegislativa/2025/466/indicacao_23.pdf</t>
   </si>
   <si>
     <t>para que seja realizada a iluminação pública da Lagoa Encantada ao Colégio Estadual da Cachoeira</t>
   </si>
   <si>
     <t>467</t>
   </si>
   <si>
-    <t>https://sapl.cachoeira.ba.leg.br/media/sapl/public/materialegislativa/2025/467/indicacao_24.pdf</t>
+    <t>http://sapl.cachoeira.ba.leg.br/media/sapl/public/materialegislativa/2025/467/indicacao_24.pdf</t>
   </si>
   <si>
     <t>para que seja realizada a iluminação pública do Instituto Mãe Lalú ao campo de futebol próximo ao distrito do Iguape (BA 880).</t>
   </si>
   <si>
     <t>468</t>
   </si>
   <si>
-    <t>https://sapl.cachoeira.ba.leg.br/media/sapl/public/materialegislativa/2025/468/indicacao_25.pdf</t>
+    <t>http://sapl.cachoeira.ba.leg.br/media/sapl/public/materialegislativa/2025/468/indicacao_25.pdf</t>
   </si>
   <si>
     <t>para que seja construída uma Praça com parque infantil na comunidade do Calembá, município de Cachoeira-Bahia.</t>
   </si>
   <si>
     <t>469</t>
   </si>
   <si>
-    <t>https://sapl.cachoeira.ba.leg.br/media/sapl/public/materialegislativa/2025/469/indicacao_26.pdf</t>
+    <t>http://sapl.cachoeira.ba.leg.br/media/sapl/public/materialegislativa/2025/469/indicacao_26.pdf</t>
   </si>
   <si>
     <t>para que sejam realizados os seguintes serviços na localidade de Belém, município de Cachoeira-Bahia._x000D_
 Requalificação da Praça com iluminação;_x000D_
 Ciclovia;_x000D_
 Reforma da quadra;_x000D_
 Iluminação do Campo de Futebol.</t>
   </si>
   <si>
     <t>470</t>
   </si>
   <si>
-    <t>https://sapl.cachoeira.ba.leg.br/media/sapl/public/materialegislativa/2025/470/indicacao_27.pdf</t>
+    <t>http://sapl.cachoeira.ba.leg.br/media/sapl/public/materialegislativa/2025/470/indicacao_27.pdf</t>
   </si>
   <si>
     <t>para que seja construída uma Praça na localidade da Murutuba, município de Cachoeira-Bahia.</t>
   </si>
   <si>
     <t>471</t>
   </si>
   <si>
-    <t>https://sapl.cachoeira.ba.leg.br/media/sapl/public/materialegislativa/2025/471/indicacao_28.pdf</t>
+    <t>http://sapl.cachoeira.ba.leg.br/media/sapl/public/materialegislativa/2025/471/indicacao_28.pdf</t>
   </si>
   <si>
     <t>para que seja construída uma Praça no bairro do Virador, município de Cachoeira-Bahia</t>
   </si>
   <si>
     <t>472</t>
   </si>
   <si>
-    <t>https://sapl.cachoeira.ba.leg.br/media/sapl/public/materialegislativa/2025/472/indicacao_29.pdf</t>
+    <t>http://sapl.cachoeira.ba.leg.br/media/sapl/public/materialegislativa/2025/472/indicacao_29.pdf</t>
   </si>
   <si>
     <t>para que seja feita a reforma da Praça do Dino com quiosques e bancos, município de Cachoeira-Bahia.</t>
   </si>
   <si>
     <t>473</t>
   </si>
   <si>
-    <t>https://sapl.cachoeira.ba.leg.br/media/sapl/public/materialegislativa/2025/473/indicacao_30.pdf</t>
+    <t>http://sapl.cachoeira.ba.leg.br/media/sapl/public/materialegislativa/2025/473/indicacao_30.pdf</t>
   </si>
   <si>
     <t>para que seja construído um Parque Infantil na Praça Monte Alegre no distrito do Iguape, município de Cachoeira-Bahia.</t>
   </si>
   <si>
     <t>474</t>
   </si>
   <si>
-    <t>https://sapl.cachoeira.ba.leg.br/media/sapl/public/materialegislativa/2025/474/indicacao_052025.pdf</t>
+    <t>http://sapl.cachoeira.ba.leg.br/media/sapl/public/materialegislativa/2025/474/indicacao_052025.pdf</t>
   </si>
   <si>
     <t>Indico a Douta Mesa ouvido no Plenário de forma Regimental vigente, para que seja encaminhado a prefeita srª Eliana Gonzaga de Jesus no sentido de requalificar as calçadas da nossa cidade.</t>
   </si>
   <si>
     <t>475</t>
   </si>
   <si>
-    <t>https://sapl.cachoeira.ba.leg.br/media/sapl/public/materialegislativa/2025/475/indicacao_042025.pdf</t>
+    <t>http://sapl.cachoeira.ba.leg.br/media/sapl/public/materialegislativa/2025/475/indicacao_042025.pdf</t>
   </si>
   <si>
     <t>Indico a Douta Mesa ouvido no Plenário de forma Regimental vigente, para que seja encaminhado a prefeita srª Eliana Gonzaga de Jesus no sentido de restringir a passagem de pedestre próximo aos prédios que possuem risco de desabamento.</t>
   </si>
   <si>
     <t>476</t>
   </si>
   <si>
-    <t>https://sapl.cachoeira.ba.leg.br/media/sapl/public/materialegislativa/2025/476/indicacao_praca_na_caipianga.docx</t>
+    <t>http://sapl.cachoeira.ba.leg.br/media/sapl/public/materialegislativa/2025/476/indicacao_praca_na_caipianga.docx</t>
   </si>
   <si>
     <t>construção da Praça Caipianga, um espaço publico que contemple um parquinho infantil e um local de_x000D_
 socialização,</t>
   </si>
   <si>
     <t>477</t>
   </si>
   <si>
-    <t>https://sapl.cachoeira.ba.leg.br/media/sapl/public/materialegislativa/2025/477/indicacao_quadra_poeisportiva_na_murutuba.docx</t>
+    <t>http://sapl.cachoeira.ba.leg.br/media/sapl/public/materialegislativa/2025/477/indicacao_quadra_poeisportiva_na_murutuba.docx</t>
   </si>
   <si>
     <t>CONTRUÇÃO DE QUADRA POLIESPORTIVA NA MURUTUBA</t>
   </si>
   <si>
     <t>478</t>
   </si>
   <si>
-    <t>https://sapl.cachoeira.ba.leg.br/media/sapl/public/materialegislativa/2025/478/indicacao_35_praca_rua_brasilia.pdf</t>
+    <t>http://sapl.cachoeira.ba.leg.br/media/sapl/public/materialegislativa/2025/478/indicacao_35_praca_rua_brasilia.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO ____/2025_x000D_
 O Vereador que abaixo subscreve indica a nobre Mesa, consultando o Augusto e Soberano Plenário na forma regimental que seja encaminhado expediente a Prefeita Srª. Eliana de Jesus, no sentido da mesma efetuar construção de uma PRAÇA com um Coreto, Quiosque, instalação de equipamentos de academia ao Ar-Livre, e um Parque Infantil na comunidade da Rua Brasília.</t>
   </si>
   <si>
     <t>479</t>
   </si>
   <si>
-    <t>https://sapl.cachoeira.ba.leg.br/media/sapl/public/materialegislativa/2025/479/indicacao36quiosque_e_vestiario_do_cobi.pdf</t>
+    <t>http://sapl.cachoeira.ba.leg.br/media/sapl/public/materialegislativa/2025/479/indicacao36quiosque_e_vestiario_do_cobi.pdf</t>
   </si>
   <si>
     <t>O Vereador que abaixo subscreve indica a nobre Mesa, consultando o Augusto e_x000D_
 Soberano Plenário na forma regimental seja encaminhado expediente a Prefeita Srª. Eliana de Jesus, no sentido da mesma efetuar a construção de um vestiário juntamente com Quiosque ao lado do campo de futebol na comunidade do Cobi / Alto do Camelo.</t>
   </si>
   <si>
     <t>480</t>
   </si>
   <si>
-    <t>https://sapl.cachoeira.ba.leg.br/media/sapl/public/materialegislativa/2025/480/37escadaria_da_rua_stela..pdf</t>
+    <t>http://sapl.cachoeira.ba.leg.br/media/sapl/public/materialegislativa/2025/480/37escadaria_da_rua_stela..pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO ____/2025_x000D_
 O Vereador que abaixo subscreve indica a nobre Mesa, consultando o Augusto e_x000D_
 Soberano Plenário na forma regimental seja encaminhado expediente a Prefeita Srª. Eliana de Jesus, no sentido da mesma efetuar Limpeza e Requalificação da escadaria da Rua Stela.</t>
   </si>
   <si>
     <t>481</t>
   </si>
   <si>
-    <t>https://sapl.cachoeira.ba.leg.br/media/sapl/public/materialegislativa/2025/481/indicacao_38_cemiterio_da_opalma_reforma_2025.pdf</t>
+    <t>http://sapl.cachoeira.ba.leg.br/media/sapl/public/materialegislativa/2025/481/indicacao_38_cemiterio_da_opalma_reforma_2025.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO ____/2025_x000D_
 O Vereador que abaixo subscreve indica a nobre Mesa, consultando o Augusto e Soberano Plenário na forma regimental que seja encaminhado expediente a Prefeita Srª. Eliana Gonzaga, no sentido da mesma efetuar reforma do Cemitério Municipal da Comunidade da Opalma com a construção de 50 gavetas e instalação de Iluminação elétrica e rede de agua. (salientamos que essa indicação se repete nos últimos 8 anos.)</t>
   </si>
   <si>
     <t>482</t>
   </si>
   <si>
-    <t>https://sapl.cachoeira.ba.leg.br/media/sapl/public/materialegislativa/2025/482/indicacao_39_praca_do_alto_do_camelo.pdf</t>
+    <t>http://sapl.cachoeira.ba.leg.br/media/sapl/public/materialegislativa/2025/482/indicacao_39_praca_do_alto_do_camelo.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO ____/2025_x000D_
 O Vereador que abaixo subscreve indica a nobre Mesa, consultando o Augusto e_x000D_
 Soberano Plenário na forma regimental seja encaminhado expediente a Prefeita Srª. Eliana de Jesus, no sentido da mesma efetuar revitalização \ construção da Praça do Alto do Camelo, com Parque Infantil, Quiosque e Internet gratuita visando a interação e o lazer da comunidade.</t>
   </si>
   <si>
     <t>487</t>
   </si>
   <si>
     <t>No sentido da mesma autorizar a secretaria competente realizar serviços de urbanização do Alto da Levada com calçamento e praça.</t>
   </si>
   <si>
     <t>488</t>
   </si>
   <si>
     <t>Solicitando da mesma a Requalificação do jardim da Praça Marechal_x000D_
 Deodoro (em frente ao Salão de Pinto).</t>
   </si>
   <si>
     <t>489</t>
   </si>
   <si>
     <t>Solicitando da mesma a Requalificação do campo Cucuí de Caboclo.</t>
   </si>
   <si>
     <t>490</t>
   </si>
   <si>
     <t>Solicitando uma Academia Ar Livre, e a Requalificação do Jardim que_x000D_
 fica em frente a Associação no Alto do Rosarinho.</t>
   </si>
   <si>
     <t>491</t>
   </si>
   <si>
     <t>solicitando colocação de corrimão na escadaria que liga a Rua dos Artistas ao Rosarinho.</t>
   </si>
   <si>
     <t>493</t>
   </si>
   <si>
-    <t>https://sapl.cachoeira.ba.leg.br/media/sapl/public/materialegislativa/2025/493/indicacao_-_instalacao_dos_correios.pdf</t>
+    <t>http://sapl.cachoeira.ba.leg.br/media/sapl/public/materialegislativa/2025/493/indicacao_-_instalacao_dos_correios.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO 45/2025_x000D_
 O Vereador que abaixo subscreve indica a nobre Mesa, consultando o Augusto e Soberano Plenário na forma regimental que seja encaminhado expediente a Prefeita Srª. Eliana Gonzaga, ao Presidente dos Correios Sr. Fabiano Silva dos Santos e-mail: presidencia@correios.com.br no sentido dos mesmos darem continuidade ao convenio que visa instalar o posto dos Correios no distritos de Santiago do Iguape.</t>
   </si>
   <si>
     <t>495</t>
   </si>
   <si>
-    <t>https://sapl.cachoeira.ba.leg.br/media/sapl/public/materialegislativa/2025/495/indicacao_-_iluminacao_do_ponto_do_dende_ate_a_escola.pdf</t>
+    <t>http://sapl.cachoeira.ba.leg.br/media/sapl/public/materialegislativa/2025/495/indicacao_-_iluminacao_do_ponto_do_dende_ate_a_escola.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO 46/2025_x000D_
 O Vereador que abaixo subscreve indica a nobre Mesa, consultando o Augusto e Soberano Plenário na forma regimental que seja encaminhado expediente a Prefeita Srª. Eliana Gonzaga, no sentido da mesma instalar iluminação pública do ponto do Dendê na Opalma até a Escola General Alfredo Americo.</t>
   </si>
   <si>
     <t>496</t>
   </si>
   <si>
-    <t>https://sapl.cachoeira.ba.leg.br/media/sapl/public/materialegislativa/2025/496/indicacao._esc._ladeira.docx_28229_assinado_2.pdf</t>
+    <t>http://sapl.cachoeira.ba.leg.br/media/sapl/public/materialegislativa/2025/496/indicacao._esc._ladeira.docx_28229_assinado_2.pdf</t>
   </si>
   <si>
     <t>Indicação de reforma na escadaria da Ladeira da Cadeia</t>
   </si>
   <si>
     <t>497</t>
   </si>
   <si>
-    <t>https://sapl.cachoeira.ba.leg.br/media/sapl/public/materialegislativa/2025/497/indicacao_-_campo_rua_sao_felix.pdf</t>
+    <t>http://sapl.cachoeira.ba.leg.br/media/sapl/public/materialegislativa/2025/497/indicacao_-_campo_rua_sao_felix.pdf</t>
   </si>
   <si>
     <t>O Vereador que abaixo subscreve indica a nobre Mesa, consultando o Augusto e Soberano Plenário na forma regimental que seja encaminhado expediente a Prefeita Srª. Eliana Gonzaga, no sentido da mesma efetuar a reforma e modernização do Campo de futebol com instalação de Alambrado. O campo é localizado as margens da BA 880 na entrada da Rua São Felix em Santiago do Iguape.</t>
   </si>
   <si>
     <t>507</t>
   </si>
   <si>
-    <t>https://sapl.cachoeira.ba.leg.br/media/sapl/public/materialegislativa/2025/507/implantar_um_servico_de_transporte_de_passageiros_das_comunidades_da_zona_.pdf</t>
+    <t>http://sapl.cachoeira.ba.leg.br/media/sapl/public/materialegislativa/2025/507/implantar_um_servico_de_transporte_de_passageiros_das_comunidades_da_zona_.pdf</t>
   </si>
   <si>
     <t>Indicação 49/2025_x000D_
 O vereador que abaixo subscreve indica a nobre Mesa, consultando o augusto e soberano Plenário na forma regimental vigente para que seja encaminhado expediente à Srª Prefeita Eliana de Jesus no sentido de realizar estudos para implantar um serviço de transporte de passageiros das comunidades da zona rural para a sede da cidade nos turnos da manhã e tarde com regularização de horários.</t>
   </si>
   <si>
     <t>509</t>
   </si>
   <si>
-    <t>https://sapl.cachoeira.ba.leg.br/media/sapl/public/materialegislativa/2025/509/implantar_um_sistema_de_protocolo_eletronico.pdf</t>
+    <t>http://sapl.cachoeira.ba.leg.br/media/sapl/public/materialegislativa/2025/509/implantar_um_sistema_de_protocolo_eletronico.pdf</t>
   </si>
   <si>
     <t>Indicação 50/2025_x000D_
 O vereador que abaixo subscreve indica a nobre Mesa, consultando o augusto e soberano Plenário na forma regimental vigente para que seja encaminhado expediente à Srª Prefeita Eliana de Jesus no sentido de realizar estudos e implantar um Sistema de Protocolo Eletrônico, possibilitando mais transparência e acessibilidade para a população.</t>
   </si>
   <si>
     <t>511</t>
   </si>
   <si>
     <t>51</t>
   </si>
   <si>
-    <t>https://sapl.cachoeira.ba.leg.br/media/sapl/public/materialegislativa/2025/511/indicacao_-_central_de_ambulancias.pdf</t>
+    <t>http://sapl.cachoeira.ba.leg.br/media/sapl/public/materialegislativa/2025/511/indicacao_-_central_de_ambulancias.pdf</t>
   </si>
   <si>
     <t>O Vereador que abaixo subscreve indica a nobre Mesa, consultando o Augusto e Soberano Plenário na forma regimental que seja encaminhado expediente a Prefeita Srª. Eliana Gonzaga, no sentido da mesma Instalar Central de Ambulâncias onde o cidadão possa acionar um único canal através de telefone 0800 ou Whatzapp principalmente nos finais de semanas e a noite e fazer a divulgação do serviço com fixação de cartazes nos postos de saúde nas áreas internas e externas.</t>
   </si>
   <si>
     <t>512</t>
   </si>
   <si>
     <t>52</t>
   </si>
   <si>
-    <t>https://sapl.cachoeira.ba.leg.br/media/sapl/public/materialegislativa/2025/512/indicacao_no._52.2025.pdf</t>
+    <t>http://sapl.cachoeira.ba.leg.br/media/sapl/public/materialegislativa/2025/512/indicacao_no._52.2025.pdf</t>
   </si>
   <si>
     <t>Solicitando a REQUALIFICAÇÃO com colocação de corrimão na escadaria do Alto da Caixa d’água, próximo á casa do senhor André.</t>
   </si>
   <si>
     <t>513</t>
   </si>
   <si>
     <t>53</t>
   </si>
   <si>
-    <t>https://sapl.cachoeira.ba.leg.br/media/sapl/public/materialegislativa/2025/513/indicacao_no._53.2025.pdf</t>
+    <t>http://sapl.cachoeira.ba.leg.br/media/sapl/public/materialegislativa/2025/513/indicacao_no._53.2025.pdf</t>
   </si>
   <si>
     <t>Solicitando CALÇAMENTO a paralelepípedo no Alto do Tororó aproximadamente cinquenta metros, próximo ao bar de Marcelo.</t>
   </si>
   <si>
     <t>519</t>
   </si>
   <si>
     <t>54</t>
   </si>
   <si>
-    <t>https://sapl.cachoeira.ba.leg.br/media/sapl/public/materialegislativa/2025/519/indicacao_54_requaliicaccao_da_quadra_do_morumbi.pdf</t>
+    <t>http://sapl.cachoeira.ba.leg.br/media/sapl/public/materialegislativa/2025/519/indicacao_54_requaliicaccao_da_quadra_do_morumbi.pdf</t>
   </si>
   <si>
     <t>REQUALIFICAÇÃO DA QUADRA DO MORUMBI, PINTURA E ILUMINAÇÃO.</t>
   </si>
   <si>
     <t>520</t>
   </si>
   <si>
     <t>55</t>
   </si>
   <si>
-    <t>https://sapl.cachoeira.ba.leg.br/media/sapl/public/materialegislativa/2025/520/indicacao_55_limpeza_de_bueiros.pdf</t>
+    <t>http://sapl.cachoeira.ba.leg.br/media/sapl/public/materialegislativa/2025/520/indicacao_55_limpeza_de_bueiros.pdf</t>
   </si>
   <si>
     <t>Limpeza dos Bueiros do Município</t>
   </si>
   <si>
     <t>521</t>
   </si>
   <si>
     <t>56</t>
   </si>
   <si>
-    <t>https://sapl.cachoeira.ba.leg.br/media/sapl/public/materialegislativa/2025/521/indicacao_56.pdf</t>
+    <t>http://sapl.cachoeira.ba.leg.br/media/sapl/public/materialegislativa/2025/521/indicacao_56.pdf</t>
   </si>
   <si>
     <t>Indico ao Poder Executivo a necessidade de telamento, alambrado e vestiário do campo de futebol da comunidade de Tupim, localizada na zona rural deste município.</t>
   </si>
   <si>
     <t>522</t>
   </si>
   <si>
     <t>57</t>
   </si>
   <si>
-    <t>https://sapl.cachoeira.ba.leg.br/media/sapl/public/materialegislativa/2025/522/indicacao_57_reforma_quadra_dos_3_riachos.pdf</t>
+    <t>http://sapl.cachoeira.ba.leg.br/media/sapl/public/materialegislativa/2025/522/indicacao_57_reforma_quadra_dos_3_riachos.pdf</t>
   </si>
   <si>
     <t>Solicitando a reforma da Quadra dos Três Riachos.</t>
   </si>
   <si>
     <t>523</t>
   </si>
   <si>
     <t>58</t>
   </si>
   <si>
-    <t>https://sapl.cachoeira.ba.leg.br/media/sapl/public/materialegislativa/2025/523/indicacao_58_solicitando_espaco_para_sede_associaco_dos_evangelicos.pdf</t>
+    <t>http://sapl.cachoeira.ba.leg.br/media/sapl/public/materialegislativa/2025/523/indicacao_58_solicitando_espaco_para_sede_associaco_dos_evangelicos.pdf</t>
   </si>
   <si>
     <t>Solicitando disponibilizar um ESPAÇO, para servir como Sede da Associação Beneficente de Ministros Evangélicos de Cachoeira.</t>
   </si>
   <si>
     <t>524</t>
   </si>
   <si>
     <t>59</t>
   </si>
   <si>
-    <t>https://sapl.cachoeira.ba.leg.br/media/sapl/public/materialegislativa/2025/524/indicaco_59_aumento_salariaal_dos_funcionarios_da_prefeitura.pdf</t>
+    <t>http://sapl.cachoeira.ba.leg.br/media/sapl/public/materialegislativa/2025/524/indicaco_59_aumento_salariaal_dos_funcionarios_da_prefeitura.pdf</t>
   </si>
   <si>
     <t>Indico a Douta Mesa para que seja ouvido do Plenário de forma Regimental vigente, para que seja encaminhado a prefeita, srª Eliana Gonzaga no sentido de realizar a construção de uma Creche-Escola na Comunidade do Morumbi.</t>
   </si>
   <si>
     <t>525</t>
   </si>
   <si>
     <t>60</t>
   </si>
   <si>
-    <t>https://sapl.cachoeira.ba.leg.br/media/sapl/public/materialegislativa/2025/525/indicacao_60_aumento_de_salarios_dos_funcionarios_da_prefeitura.pdf</t>
+    <t>http://sapl.cachoeira.ba.leg.br/media/sapl/public/materialegislativa/2025/525/indicacao_60_aumento_de_salarios_dos_funcionarios_da_prefeitura.pdf</t>
   </si>
   <si>
     <t>Indico a Douta Mesa para que seja ouvido no Plenário de forma Regimental vigente, para que seja encaminhado a prefeita srª Eliana Gonzaga no sentido de regularizar o aumento salarial dos funcionários da Prefeitura Municipal da Cachoeira.</t>
   </si>
   <si>
     <t>526</t>
   </si>
   <si>
     <t>61</t>
   </si>
   <si>
-    <t>https://sapl.cachoeira.ba.leg.br/media/sapl/public/materialegislativa/2025/526/indicacao_61_construcao_de_creche_escola_na_ladeira_da_cadeia.pdf</t>
+    <t>http://sapl.cachoeira.ba.leg.br/media/sapl/public/materialegislativa/2025/526/indicacao_61_construcao_de_creche_escola_na_ladeira_da_cadeia.pdf</t>
   </si>
   <si>
     <t>Indico a Douta Mesa para que seja ouvido no Plenário de forma Regimental vigente, para que seja encaminhado a prefeita srª Eliana Gonzaga no sentido de realizar a construção de uma Creche-Escola na localidade da Ladeira da Cadeia.</t>
   </si>
   <si>
     <t>527</t>
   </si>
   <si>
     <t>62</t>
   </si>
   <si>
-    <t>https://sapl.cachoeira.ba.leg.br/media/sapl/public/materialegislativa/2025/527/indicacao_no._62._2025_colocar_alambrado_no_campo_do_otizeiro.pdf</t>
+    <t>http://sapl.cachoeira.ba.leg.br/media/sapl/public/materialegislativa/2025/527/indicacao_no._62._2025_colocar_alambrado_no_campo_do_otizeiro.pdf</t>
   </si>
   <si>
     <t>Solicitando colocação de alambrados no campo de futebol da comunidade do Otizeiro.</t>
   </si>
   <si>
     <t>528</t>
   </si>
   <si>
     <t>63</t>
   </si>
   <si>
-    <t>https://sapl.cachoeira.ba.leg.br/media/sapl/public/materialegislativa/2025/528/indicacao_no._63._2025.pdf</t>
+    <t>http://sapl.cachoeira.ba.leg.br/media/sapl/public/materialegislativa/2025/528/indicacao_no._63._2025.pdf</t>
   </si>
   <si>
     <t>solicitando a reforma total com pavimentação em paralelepípedo na frente mais construção de quarenta urnas mortuárias no cemitério da Murutuba.</t>
   </si>
   <si>
     <t>529</t>
   </si>
   <si>
     <t>64</t>
   </si>
   <si>
-    <t>https://sapl.cachoeira.ba.leg.br/media/sapl/public/materialegislativa/2025/529/indicacao_no._64._2025.pdf</t>
+    <t>http://sapl.cachoeira.ba.leg.br/media/sapl/public/materialegislativa/2025/529/indicacao_no._64._2025.pdf</t>
   </si>
   <si>
     <t>solicitando da mesma a construção de uma nova ponte no Rio do Acú, ponte que liga a comunidade da Laranjeira ao Alecrim, município de Cachoeira-Bahia.</t>
   </si>
   <si>
     <t>530</t>
   </si>
   <si>
     <t>65</t>
   </si>
   <si>
-    <t>https://sapl.cachoeira.ba.leg.br/media/sapl/public/materialegislativa/2025/530/indicacao_no._65.2025.pdf</t>
+    <t>http://sapl.cachoeira.ba.leg.br/media/sapl/public/materialegislativa/2025/530/indicacao_no._65.2025.pdf</t>
   </si>
   <si>
     <t>solicitando autorizar a secretaria de obras a construir uma QUADRA POLIESPORTIVA, na comunidade do Saco.</t>
   </si>
   <si>
     <t>531</t>
   </si>
   <si>
     <t>66</t>
   </si>
   <si>
-    <t>https://sapl.cachoeira.ba.leg.br/media/sapl/public/materialegislativa/2025/531/indicacao_no._66._2025.pdf</t>
+    <t>http://sapl.cachoeira.ba.leg.br/media/sapl/public/materialegislativa/2025/531/indicacao_no._66._2025.pdf</t>
   </si>
   <si>
     <t>solicitando para que autorize a Secretaria de Obras e Meio Ambiente fazer extensão do calçamento até o campo de futebol na localidade Ladeira Padre Inácio.</t>
   </si>
   <si>
     <t>532</t>
   </si>
   <si>
     <t>67</t>
   </si>
   <si>
-    <t>https://sapl.cachoeira.ba.leg.br/media/sapl/public/materialegislativa/2025/532/indicacao_no._67.2025.pdf</t>
+    <t>http://sapl.cachoeira.ba.leg.br/media/sapl/public/materialegislativa/2025/532/indicacao_no._67.2025.pdf</t>
   </si>
   <si>
     <t>solicitando a criação de uma cooperativa de mandioca e derivados com a junção das associações, através da agricultura familiar, para incentivar a geração de emprego e renda no município de Cachoeira - Bahia</t>
   </si>
   <si>
     <t>533</t>
   </si>
   <si>
     <t>68</t>
   </si>
   <si>
-    <t>https://sapl.cachoeira.ba.leg.br/media/sapl/public/materialegislativa/2025/533/indicacao_68_2025_13o_e_ferias.pdf</t>
+    <t>http://sapl.cachoeira.ba.leg.br/media/sapl/public/materialegislativa/2025/533/indicacao_68_2025_13o_e_ferias.pdf</t>
   </si>
   <si>
     <t>O Vereador que abaixo subscreve indica a nobre Mesa, consultando o Augusto e Soberano Plenário na forma regimental seja encaminhado expediente a Prefeita Srª. Eliana Gonzaga, solicitando o pagamento de 13º e férias aos servidores contratados e comissionados que prestam serviço ao município.</t>
   </si>
   <si>
     <t>534</t>
   </si>
   <si>
     <t>69</t>
   </si>
   <si>
-    <t>https://sapl.cachoeira.ba.leg.br/media/sapl/public/materialegislativa/2025/534/indicacao_69_2025_secretaria_de_politicas_para_mulheres_.pdf</t>
+    <t>http://sapl.cachoeira.ba.leg.br/media/sapl/public/materialegislativa/2025/534/indicacao_69_2025_secretaria_de_politicas_para_mulheres_.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO ____/2025_x000D_
 O Vereador que abaixo subscreve indica a nobre Mesa, consultando o Augusto e Soberano Plenário na forma regimental seja encaminhado expediente a Prefeita Srª. Eliana de Jesus, solicitando a criação da Secretaria Municipal de Políticas para as Mulheres.</t>
   </si>
   <si>
     <t>535</t>
   </si>
   <si>
     <t>70</t>
   </si>
   <si>
-    <t>https://sapl.cachoeira.ba.leg.br/media/sapl/public/materialegislativa/2025/535/indicacao70_2025_profissionais_para_acompanhamento_de_estudantes_neurodiversos.pdf</t>
+    <t>http://sapl.cachoeira.ba.leg.br/media/sapl/public/materialegislativa/2025/535/indicacao70_2025_profissionais_para_acompanhamento_de_estudantes_neurodiversos.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO ____/2025_x000D_
 _x000D_
 Excelentíssimo Senhor Presidente,_x000D_
 O vereador que esta subscreve, no uso de suas atribuições legais e regimentais, vem, respeitosamente, apresentar a seguinte:_x000D_
 INDICAÇÃO_x000D_
 Indico a Excelentíssima Senhora Prefeita Municipal de Cachoeira, por meio da Secretaria Municipal de Educação, que seja providenciada a contratação de profissionais especializados, como psicólogos, psicopedagogos, terapeutas ocupacionais e acompanhantes terapêuticos, para atuarem no acompanhamento de estudantes neuro divergentes nas escolas da rede pública municipal de ensino.</t>
   </si>
   <si>
     <t>536</t>
   </si>
   <si>
     <t>71</t>
   </si>
   <si>
-    <t>https://sapl.cachoeira.ba.leg.br/media/sapl/public/materialegislativa/2025/536/indicacao_71_2025_centro_de_acolhimento_e_bem-estar_animal.pdf</t>
+    <t>http://sapl.cachoeira.ba.leg.br/media/sapl/public/materialegislativa/2025/536/indicacao_71_2025_centro_de_acolhimento_e_bem-estar_animal.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO ____/2025_x000D_
 _x000D_
 _x000D_
 Assunto: Criação de um Centro Municipal de Acolhimento e Bem-Estar Animal no município de Cachoeira_x000D_
 _x000D_
 Excelentíssimo Senhor Presidente,_x000D_
 _x000D_
 O vereador que esta subscreve, no uso de suas atribuições legais e regimentais, vem, respeitosamente, apresentar a seguinte:_x000D_
 _x000D_
 INDICAÇÃO_x000D_
 _x000D_
 Indico a Excelentíssima Senhora Prefeita Municipal de Cachoeira, que, por meio das Secretarias competentes, especialmente Meio Ambiente e Saúde, seja criado um Centro Municipal de Acolhimento e Bem-Estar Animal, com estrutura adequada para abrigar, tratar e promover a adoção responsável de animais em situação de abandono, maus-tratos ou vulnerabilidade.</t>
   </si>
   <si>
     <t>538</t>
   </si>
   <si>
     <t>72</t>
   </si>
   <si>
-    <t>https://sapl.cachoeira.ba.leg.br/media/sapl/public/materialegislativa/2025/538/indicacao_no._72.2025.pdf</t>
+    <t>http://sapl.cachoeira.ba.leg.br/media/sapl/public/materialegislativa/2025/538/indicacao_no._72.2025.pdf</t>
   </si>
   <si>
     <t>solicitando uma reconstrução do alambrado do Campo da comunidade do Tibiri, requalificação total.</t>
   </si>
   <si>
     <t>539</t>
   </si>
   <si>
     <t>73</t>
   </si>
   <si>
-    <t>https://sapl.cachoeira.ba.leg.br/media/sapl/public/materialegislativa/2025/539/indicacao_no_73_2025.pdf</t>
+    <t>http://sapl.cachoeira.ba.leg.br/media/sapl/public/materialegislativa/2025/539/indicacao_no_73_2025.pdf</t>
   </si>
   <si>
     <t>Que determine a instalação de cestos de lixo a cada 100 metros ao longo da área turística e comercial do município, visando a promoção da limpeza urbana e preservação ambiental.</t>
   </si>
   <si>
     <t>540</t>
   </si>
   <si>
     <t>74</t>
   </si>
   <si>
-    <t>https://sapl.cachoeira.ba.leg.br/media/sapl/public/materialegislativa/2025/540/indicacao_no_74_2025.pdf</t>
+    <t>http://sapl.cachoeira.ba.leg.br/media/sapl/public/materialegislativa/2025/540/indicacao_no_74_2025.pdf</t>
   </si>
   <si>
     <t>Que determine ao setor competente a realização da  abertura e manutenção de bueiros na região do Bazar, visando melhorar o escoamento de águas pluviais e evitar alagamentos.</t>
   </si>
   <si>
     <t>550</t>
   </si>
   <si>
     <t>75</t>
   </si>
   <si>
-    <t>https://sapl.cachoeira.ba.leg.br/media/sapl/public/materialegislativa/2025/550/indicacao_no._52.2025.pdf</t>
+    <t>http://sapl.cachoeira.ba.leg.br/media/sapl/public/materialegislativa/2025/550/indicacao_no._52.2025.pdf</t>
   </si>
   <si>
     <t>REQUALIFICAÇÃO E CONSTRUÇÃO DE UMA QUADRA ESPORTIVA DA ESCOLA PAROQUIAL DOM ANTÔNIO MONTEIRO(CRESHE DE PADRE HÉLIO)</t>
   </si>
   <si>
     <t>551</t>
   </si>
   <si>
     <t>76</t>
   </si>
   <si>
-    <t>https://sapl.cachoeira.ba.leg.br/media/sapl/public/materialegislativa/2025/551/indicacao_no_76.pdf</t>
+    <t>http://sapl.cachoeira.ba.leg.br/media/sapl/public/materialegislativa/2025/551/indicacao_no_76.pdf</t>
   </si>
   <si>
     <t>solicitando a Secretaria competente desta prefeitura á instalação de reservatório de água, no canteiro entre a Rua de Cima e a Rua do Cemitério, na localidade da Opalma.</t>
   </si>
   <si>
     <t>552</t>
   </si>
   <si>
     <t>77</t>
   </si>
   <si>
-    <t>https://sapl.cachoeira.ba.leg.br/media/sapl/public/materialegislativa/2025/552/indicacao_no_77.pdf</t>
+    <t>http://sapl.cachoeira.ba.leg.br/media/sapl/public/materialegislativa/2025/552/indicacao_no_77.pdf</t>
   </si>
   <si>
     <t>solicitando a Secretaria competente a instalação de um braço de luz no poste ao lado da Policlínica</t>
   </si>
   <si>
     <t>553</t>
   </si>
   <si>
     <t>78</t>
   </si>
   <si>
-    <t>https://sapl.cachoeira.ba.leg.br/media/sapl/public/materialegislativa/2025/553/indicacao_no_78.pdf</t>
+    <t>http://sapl.cachoeira.ba.leg.br/media/sapl/public/materialegislativa/2025/553/indicacao_no_78.pdf</t>
   </si>
   <si>
     <t>solicitando a Secretaria competente á limpeza das bocas de lobo na Rua Dr. Inocêncio Boaventura.</t>
   </si>
   <si>
     <t>555</t>
   </si>
   <si>
     <t>79</t>
   </si>
   <si>
-    <t>https://sapl.cachoeira.ba.leg.br/media/sapl/public/materialegislativa/2025/555/indicacao_79_reforma_da_represa.pdf</t>
+    <t>http://sapl.cachoeira.ba.leg.br/media/sapl/public/materialegislativa/2025/555/indicacao_79_reforma_da_represa.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO Nº 79/2025_x000D_
 O Vereador que abaixo subscreve indica a nobre Mesa, consultando o Augusto e Soberano Plenário na forma regimental que seja encaminhado expediente a Prefeita Srª. Eliana de Jesus, no sentido da mesma efetuar reforma da Represa da Comunidade da Opalma com a construção de dois Quiosques e calçamento da rua da represa.</t>
   </si>
   <si>
     <t>557</t>
   </si>
   <si>
     <t>80</t>
   </si>
   <si>
-    <t>https://sapl.cachoeira.ba.leg.br/media/sapl/public/materialegislativa/2025/557/indicacao_no_80.pdf</t>
+    <t>http://sapl.cachoeira.ba.leg.br/media/sapl/public/materialegislativa/2025/557/indicacao_no_80.pdf</t>
   </si>
   <si>
     <t>solicitando a construção de um Posto Médico na localidade do Cucui de São Cosme e São Damião.</t>
   </si>
   <si>
     <t>566</t>
   </si>
   <si>
     <t>81</t>
   </si>
   <si>
-    <t>https://sapl.cachoeira.ba.leg.br/media/sapl/public/materialegislativa/2025/566/inndicacao_no_81_2025.pdf</t>
+    <t>http://sapl.cachoeira.ba.leg.br/media/sapl/public/materialegislativa/2025/566/inndicacao_no_81_2025.pdf</t>
   </si>
   <si>
     <t>solicitando a reforma da Associação de Moradores da Opalma.</t>
   </si>
   <si>
     <t>570</t>
   </si>
   <si>
     <t>82</t>
   </si>
   <si>
-    <t>https://sapl.cachoeira.ba.leg.br/media/sapl/public/materialegislativa/2025/570/indicacao_82_ponto_de_onibus_alato_do_camelo.pdf</t>
+    <t>http://sapl.cachoeira.ba.leg.br/media/sapl/public/materialegislativa/2025/570/indicacao_82_ponto_de_onibus_alato_do_camelo.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO Nº 82/2025_x000D_
 O Vereador que abaixo subscreve indica a nobre Mesa, consultando o Augusto e Soberano Plenário na forma regimental que seja encaminhado expediente a Prefeita Srª. Eliana de Jesus, no sentido da mesma construir um ponto de Ônibus no Alto do Camelo, sentido sede do município._x000D_
 _x000D_
 .</t>
   </si>
   <si>
     <t>571</t>
   </si>
   <si>
     <t>83</t>
   </si>
   <si>
-    <t>https://sapl.cachoeira.ba.leg.br/media/sapl/public/materialegislativa/2025/571/indicacao_83_jardim_grande_.pdf</t>
+    <t>http://sapl.cachoeira.ba.leg.br/media/sapl/public/materialegislativa/2025/571/indicacao_83_jardim_grande_.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO Nº83/2025_x000D_
 _x000D_
 Excelentíssimo Senhor Presidente da Câmara Municipal de Cachoeira,_x000D_
 _x000D_
 O Vereador que esta subscreve, no uso de suas atribuições legais e regimentais, vem, respeitosamente, indicar à Excelentíssima Senhora Prefeita, Eliana Gonzaga de Jesus, que seja realizada a requalificação da Praça Ubaldino de Assis (Jardim Grande), incluindo melhorias na infraestrutura, paisagismo, iluminação e a readequação do parque infantil ali instalado.</t>
   </si>
   <si>
     <t>572</t>
   </si>
   <si>
     <t>84</t>
   </si>
   <si>
-    <t>https://sapl.cachoeira.ba.leg.br/media/sapl/public/materialegislativa/2025/572/indicacao_84_praca_capoeirucu_.pdf</t>
+    <t>http://sapl.cachoeira.ba.leg.br/media/sapl/public/materialegislativa/2025/572/indicacao_84_praca_capoeirucu_.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO Nº 84/2025_x000D_
 _x000D_
 Excelentíssimo(a) Senhor(a) Presidente,_x000D_
 _x000D_
 O Vereador que esta subscreve, no uso de suas atribuições legais e regimentais, vem respeitosamente indicar à Excelentíssima Senhora Prefeita, Eliana Gonzaga de Jesus, que sejam adotadas as providências necessárias para a reforma da praça localizada em frente à Creche Joselita Rodrigues do Ouro, no distrito de Capoeiruçu, município de Cachoeira.</t>
   </si>
   <si>
     <t>573</t>
   </si>
   <si>
     <t>85</t>
   </si>
   <si>
-    <t>https://sapl.cachoeira.ba.leg.br/media/sapl/public/materialegislativa/2025/573/indicacao_85_quadra_escola_joao_goncalves_.pdf</t>
+    <t>http://sapl.cachoeira.ba.leg.br/media/sapl/public/materialegislativa/2025/573/indicacao_85_quadra_escola_joao_goncalves_.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO Nº 85/2025_x000D_
 _x000D_
 Excelentíssimo Senhor Presidente da Câmara Municipal de Cachoeira,_x000D_
 _x000D_
 O Vereador que esta subscreve, no uso de suas atribuições legais e regimentais, vem, respeitosamente, indicar à Excelentíssima Senhora Prefeita, Eliana Gonzaga de Jesus, que seja realizada a requalificação da quadra esportiva da Escola Municipal João Gonçalves, localizada em Capoeiruçu.</t>
   </si>
   <si>
     <t>574</t>
   </si>
   <si>
     <t>86</t>
   </si>
   <si>
-    <t>https://sapl.cachoeira.ba.leg.br/media/sapl/public/materialegislativa/2025/574/indicacao_no_86.pdf</t>
+    <t>http://sapl.cachoeira.ba.leg.br/media/sapl/public/materialegislativa/2025/574/indicacao_no_86.pdf</t>
   </si>
   <si>
     <t>Indicação para calçamento da rua de Beto e Negão, localizada no povoado do Saco.</t>
   </si>
   <si>
     <t>580</t>
   </si>
   <si>
     <t>87</t>
   </si>
   <si>
-    <t>https://sapl.cachoeira.ba.leg.br/media/sapl/public/materialegislativa/2025/580/indicacao_no_87.pdf</t>
+    <t>http://sapl.cachoeira.ba.leg.br/media/sapl/public/materialegislativa/2025/580/indicacao_no_87.pdf</t>
   </si>
   <si>
     <t>solicitando da mesma autorizar a secretaria de obras a construir um PRAÇA, nas imediações do Bar do Tio Reizinho, na comunidade do Saco.</t>
   </si>
   <si>
     <t>581</t>
   </si>
   <si>
     <t>88</t>
   </si>
   <si>
-    <t>https://sapl.cachoeira.ba.leg.br/media/sapl/public/materialegislativa/2025/581/indicacao_no_88.pdf</t>
+    <t>http://sapl.cachoeira.ba.leg.br/media/sapl/public/materialegislativa/2025/581/indicacao_no_88.pdf</t>
   </si>
   <si>
     <t>oficiado a prefeita ELIANA GONZAGA DE JESUS, no sentido da mesma autorizar a secretaria competente a comprar  material para tratamento de água na comunidade da Ladeira Padre Inácio.</t>
   </si>
   <si>
     <t>582</t>
   </si>
   <si>
     <t>89</t>
   </si>
   <si>
-    <t>https://sapl.cachoeira.ba.leg.br/media/sapl/public/materialegislativa/2025/582/indicacao_no_89.pdf</t>
+    <t>http://sapl.cachoeira.ba.leg.br/media/sapl/public/materialegislativa/2025/582/indicacao_no_89.pdf</t>
   </si>
   <si>
     <t>solicitando termino do calçamento na comunidade do Ponto Certo, da BA 420 até o campo de futebol e após o campo até a Praça.</t>
   </si>
   <si>
     <t>583</t>
   </si>
   <si>
     <t>90</t>
   </si>
   <si>
-    <t>https://sapl.cachoeira.ba.leg.br/media/sapl/public/materialegislativa/2025/583/indicacao_no_90.pdf</t>
+    <t>http://sapl.cachoeira.ba.leg.br/media/sapl/public/materialegislativa/2025/583/indicacao_no_90.pdf</t>
   </si>
   <si>
     <t>solicitando da PREFEITA ELIANA GONZAGA DE JESUS, roçagem das estradas vicinais de todo nosso município.</t>
   </si>
   <si>
     <t>584</t>
   </si>
   <si>
     <t>91</t>
   </si>
   <si>
-    <t>https://sapl.cachoeira.ba.leg.br/media/sapl/public/materialegislativa/2025/584/indicacao_no_91.pdf</t>
+    <t>http://sapl.cachoeira.ba.leg.br/media/sapl/public/materialegislativa/2025/584/indicacao_no_91.pdf</t>
   </si>
   <si>
     <t>solicitando da PREFEITA ELIANA GONZAGA DE JESUS, a pavimentação de calçamento na Rua em frente a Igreja Assembleia de Deus, (Casa de Fernando), até o final da Rua, na comunidade da Murutuba.</t>
   </si>
   <si>
     <t>585</t>
   </si>
   <si>
     <t>92</t>
   </si>
   <si>
-    <t>https://sapl.cachoeira.ba.leg.br/media/sapl/public/materialegislativa/2025/585/indicacao_no_92.pdf</t>
+    <t>http://sapl.cachoeira.ba.leg.br/media/sapl/public/materialegislativa/2025/585/indicacao_no_92.pdf</t>
   </si>
   <si>
     <t>solicitando da PREFEITA ELIANA GONZAGA DE JESUS, a pavimentação de calçamento na Rua de Grilo de Jacy e na Rua da Igreja de Getúlio, na comunidade da Murutuba.</t>
   </si>
   <si>
     <t>587</t>
   </si>
   <si>
     <t>93</t>
   </si>
   <si>
-    <t>https://sapl.cachoeira.ba.leg.br/media/sapl/public/materialegislativa/2025/587/indicacao_implementacao_de_equipamentos_de_academia_em_santiago_do_iguape_-3_assinado_1.pdf</t>
+    <t>http://sapl.cachoeira.ba.leg.br/media/sapl/public/materialegislativa/2025/587/indicacao_implementacao_de_equipamentos_de_academia_em_santiago_do_iguape_-3_assinado_1.pdf</t>
   </si>
   <si>
     <t>Instalação de equipamentos de academia ao ar livre no distrito de Santiago do Iguape</t>
   </si>
   <si>
     <t>589</t>
   </si>
   <si>
     <t>94</t>
   </si>
   <si>
-    <t>https://sapl.cachoeira.ba.leg.br/media/sapl/public/materialegislativa/2025/589/indicacao_94_para_calcamento_da_rua_cemiterio_da_opalma_reforma_2025.pdf</t>
+    <t>http://sapl.cachoeira.ba.leg.br/media/sapl/public/materialegislativa/2025/589/indicacao_94_para_calcamento_da_rua_cemiterio_da_opalma_reforma_2025.pdf</t>
   </si>
   <si>
     <t>O Vereador que abaixo subscreve indica a nobre Mesa, consultando o Augusto e Soberano Plenário na forma regimental que seja encaminhado expediente a Prefeita Srª. Eliana Gonzaga, no sentido da mesma efetuar CALÇAMENTO NA RUA DE ACESSO ao Cemitério Municipal da Comunidade da Opalma.</t>
   </si>
   <si>
     <t>591</t>
   </si>
   <si>
     <t>95</t>
   </si>
   <si>
-    <t>https://sapl.cachoeira.ba.leg.br/media/sapl/public/materialegislativa/2025/591/indicacao_95_campo_de_capoeirucu_.pdf</t>
+    <t>http://sapl.cachoeira.ba.leg.br/media/sapl/public/materialegislativa/2025/591/indicacao_95_campo_de_capoeirucu_.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO Nº 95/2025_x000D_
 Assunto: Solicita a requalificação do Campo de Capoeiruçu, localizado na comunidade de Capoeiruçu, município de Cachoeira – BA._x000D_
 Excelentíssimo Senhor Presidente,_x000D_
 Indico, na forma regimental, que seja encaminhado expediente à Excelentíssima Senhora Prefeita do Município de Cachoeira, Eliana de Jesus, solicitando a requalificação do Campo de Capoeiruçu, localizado na referida comunidade, com as seguintes melhorias:_x000D_
 -_x000D_
 Nivelamento do terreno, para garantir segurança e melhor desempenho nas atividades esportivas;_x000D_
 -_x000D_
 Troca dos alambrados, que se encontram deteriorados e oferecem risco aos usuários;_x000D_
 -_x000D_
 Instalação de iluminação adequada, possibilitando a utilização do campo no período noturno e ampliando o acesso da comunidade às práticas esportivas.</t>
   </si>
   <si>
     <t>592</t>
   </si>
   <si>
     <t>96</t>
   </si>
   <si>
-    <t>https://sapl.cachoeira.ba.leg.br/media/sapl/public/materialegislativa/2025/592/indicacao_96_2025.pdf</t>
+    <t>http://sapl.cachoeira.ba.leg.br/media/sapl/public/materialegislativa/2025/592/indicacao_96_2025.pdf</t>
   </si>
   <si>
     <t>Execução de calçamento da Rua dos Aposentados localizado no Tabuleiro da Vitória</t>
   </si>
   <si>
     <t>594</t>
   </si>
   <si>
     <t>97</t>
   </si>
   <si>
-    <t>https://sapl.cachoeira.ba.leg.br/media/sapl/public/materialegislativa/2025/594/indicacao_no._97.2025.pdf</t>
+    <t>http://sapl.cachoeira.ba.leg.br/media/sapl/public/materialegislativa/2025/594/indicacao_no._97.2025.pdf</t>
   </si>
   <si>
     <t>Indico a Excelentíssima Senhora Prefeita, que determine ao setor competente a realização de uma Reforma da associação de moradores da comunidade do Alecrim.</t>
   </si>
   <si>
     <t>595</t>
   </si>
   <si>
     <t>98</t>
   </si>
   <si>
-    <t>https://sapl.cachoeira.ba.leg.br/media/sapl/public/materialegislativa/2025/595/indicacao_98_casa_de_farinha_calole.pdf</t>
+    <t>http://sapl.cachoeira.ba.leg.br/media/sapl/public/materialegislativa/2025/595/indicacao_98_casa_de_farinha_calole.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO 98/2025_x000D_
 _x000D_
 O Vereador que abaixo subscreve indica a nobre Mesa, consultando o Augusto e Soberano Plenário na forma regimental que seja encaminhado expediente a Prefeita Srª. Eliana Gonzaga, no sentido da mesma efetuar reforma da CASA DE FARINHA DO CALOLE – Emeterio Alves Gusmão.</t>
   </si>
   <si>
     <t>596</t>
   </si>
   <si>
     <t>99</t>
   </si>
   <si>
-    <t>https://sapl.cachoeira.ba.leg.br/media/sapl/public/materialegislativa/2025/596/indicacao_no._99.2025.pdf</t>
+    <t>http://sapl.cachoeira.ba.leg.br/media/sapl/public/materialegislativa/2025/596/indicacao_no._99.2025.pdf</t>
   </si>
   <si>
     <t>Indico a Douta Mesa, ouvido o Plenário na forma Regimental vigente, para que seja oficiada a Prefeita Eliana Gonzaga de Jesus, a cobrança da secretaria de infraestrutura o aceleramento do asfalto.</t>
   </si>
   <si>
     <t>597</t>
   </si>
   <si>
     <t>100</t>
   </si>
   <si>
-    <t>https://sapl.cachoeira.ba.leg.br/media/sapl/public/materialegislativa/2025/597/indicacao_100_calcamento_cobi_-_rua_de_nequinha.pdf</t>
+    <t>http://sapl.cachoeira.ba.leg.br/media/sapl/public/materialegislativa/2025/597/indicacao_100_calcamento_cobi_-_rua_de_nequinha.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO 100/2025_x000D_
 _x000D_
 O Vereador que abaixo subscreve indica a nobre Mesa, consultando o Augusto e Soberano Plenário na forma regimental que seja encaminhado expediente a Prefeita Srª. Eliana de Jesus, no sentido da mesma efetuar calçamento na comunidade do COBI, rua de acesso a casa do Senhor Nequinha e Terezinha.</t>
   </si>
   <si>
     <t>598</t>
   </si>
   <si>
     <t>101</t>
   </si>
   <si>
-    <t>https://sapl.cachoeira.ba.leg.br/media/sapl/public/materialegislativa/2025/598/indicacao_101_calcamento_da_rua_da_pedra_dagua.pdf</t>
+    <t>http://sapl.cachoeira.ba.leg.br/media/sapl/public/materialegislativa/2025/598/indicacao_101_calcamento_da_rua_da_pedra_dagua.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO 101/2025_x000D_
 O Vereador que abaixo subscreve indica a nobre Mesa, consultando o Augusto e Soberano Plenário na forma regimental que seja encaminhado expediente a Prefeita Srª. Eliana de Jesus, no sentido da mesma efetuar calçamento na Rua da Pedra D’agua na comunidade do Engenho Novo, comunidade Quilombola.</t>
   </si>
   <si>
     <t>605</t>
   </si>
   <si>
     <t>102</t>
   </si>
   <si>
-    <t>https://sapl.cachoeira.ba.leg.br/media/sapl/public/materialegislativa/2025/605/indicacao_no102.2025_moises.pdf</t>
+    <t>http://sapl.cachoeira.ba.leg.br/media/sapl/public/materialegislativa/2025/605/indicacao_no102.2025_moises.pdf</t>
   </si>
   <si>
     <t>Indico a Douta Mesa, ouvido o Plenário na forma Regimental vigente, para que seja oficiada a Prefeita Eliana Gonzaga de Jesus e a Secretária de Obras deste Município, a cobrança de rampas no passeio para facilitar o acesso dos PDC nas vias públicas, que trafega com cadeira de rodas.</t>
   </si>
   <si>
     <t>606</t>
   </si>
   <si>
     <t>103</t>
   </si>
   <si>
-    <t>https://sapl.cachoeira.ba.leg.br/media/sapl/public/materialegislativa/2025/606/indicacao_103_reforma_da_escola_creche_antonio_de_cristo_do_engenho_novo.pdf</t>
+    <t>http://sapl.cachoeira.ba.leg.br/media/sapl/public/materialegislativa/2025/606/indicacao_103_reforma_da_escola_creche_antonio_de_cristo_do_engenho_novo.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO 103/2025_x000D_
 O Vereador que abaixo subscreve indica a nobre Mesa, consultando o Augusto e Soberano Plenário na forma regimental que seja encaminhado expediente a Prefeita Srª. Eliana de Jesus, no sentido da mesma efetuar reforma e ampliação da Escola Creche Antonio de Cristo com a instalação de Parque Infantil.</t>
   </si>
   <si>
     <t>607</t>
   </si>
   <si>
     <t>104</t>
   </si>
   <si>
-    <t>https://sapl.cachoeira.ba.leg.br/media/sapl/public/materialegislativa/2025/607/indicacao_104_casa_de_farinha_alto_do_camelo_-_calole.pdf</t>
+    <t>http://sapl.cachoeira.ba.leg.br/media/sapl/public/materialegislativa/2025/607/indicacao_104_casa_de_farinha_alto_do_camelo_-_calole.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO 104/2025_x000D_
 O Vereador que abaixo subscreve indica a nobre Mesa, consultando o Augusto e Soberano Plenário na forma regimental que seja encaminhado expediente a Prefeita Srª. Eliana de Jesus, no sentido da mesma efetuar reforma da CASA DE FARINHA DA COMUNIDADE do ALTO DO CAMELO – COBI.</t>
   </si>
   <si>
     <t>608</t>
   </si>
   <si>
     <t>105</t>
   </si>
   <si>
-    <t>https://sapl.cachoeira.ba.leg.br/media/sapl/public/materialegislativa/2025/608/indicacao_105_casa_de_farinha_do_engenho_novo.pdf</t>
+    <t>http://sapl.cachoeira.ba.leg.br/media/sapl/public/materialegislativa/2025/608/indicacao_105_casa_de_farinha_do_engenho_novo.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO 105/2025 _x000D_
  _x000D_
 O Vereador que abaixo subscreve indica a nobre Mesa, consultando o Augusto e Soberano Plenário na forma regimental que seja encaminhado expediente a Prefeita Srª. Eliana de Jesus, no sentido da mesma efetuar reforma da CASA DE FARINHA DA COMUNIDADE DO ENGENHO NOVO.</t>
   </si>
   <si>
     <t>609</t>
   </si>
   <si>
     <t>106</t>
   </si>
   <si>
-    <t>https://sapl.cachoeira.ba.leg.br/media/sapl/public/materialegislativa/2025/609/indicacao_106_reforma_da_associacao_quilombola_engenho_da_cruz.pdf</t>
+    <t>http://sapl.cachoeira.ba.leg.br/media/sapl/public/materialegislativa/2025/609/indicacao_106_reforma_da_associacao_quilombola_engenho_da_cruz.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO 106/2025_x000D_
 O Vereador que abaixo subscreve indica a nobre Mesa, consultando o Augusto e Soberano Plenário na forma regimental que seja encaminhado expediente a Prefeita Srª. Eliana de Jesus, no sentido da mesma efetuar reforma da Associação Quilombola Engenho da Cruz.</t>
   </si>
   <si>
     <t>610</t>
   </si>
   <si>
     <t>107</t>
   </si>
   <si>
-    <t>https://sapl.cachoeira.ba.leg.br/media/sapl/public/materialegislativa/2025/610/indicacao_no._107.2025.pdf</t>
+    <t>http://sapl.cachoeira.ba.leg.br/media/sapl/public/materialegislativa/2025/610/indicacao_no._107.2025.pdf</t>
   </si>
   <si>
     <t>solicitando construção de Praça no Tabuleiro da Vitória próximo a associação do Senhor Nem, município de Cachoeira-Bahia.</t>
   </si>
   <si>
     <t>611</t>
   </si>
   <si>
     <t>108</t>
   </si>
   <si>
-    <t>https://sapl.cachoeira.ba.leg.br/media/sapl/public/materialegislativa/2025/611/indicacao_no._108.2025.pdf</t>
+    <t>http://sapl.cachoeira.ba.leg.br/media/sapl/public/materialegislativa/2025/611/indicacao_no._108.2025.pdf</t>
   </si>
   <si>
     <t>realizar o calçamento a paralelepípedo no bairro Alto do Tororó, próximo ao bar do Sr. Marcelo.</t>
   </si>
   <si>
     <t>612</t>
   </si>
   <si>
     <t>109</t>
   </si>
   <si>
-    <t>https://sapl.cachoeira.ba.leg.br/media/sapl/public/materialegislativa/2025/612/indicacao__n._109.2025.pdf</t>
+    <t>http://sapl.cachoeira.ba.leg.br/media/sapl/public/materialegislativa/2025/612/indicacao__n._109.2025.pdf</t>
   </si>
   <si>
     <t>solicitando melhoramento nas estradas vicinais com colocação de cascalho na estrada do Quebra Bunda até a Terra Vermelha no município de Cachoeira- Bahia.</t>
   </si>
   <si>
     <t>613</t>
   </si>
   <si>
     <t>110</t>
   </si>
   <si>
-    <t>https://sapl.cachoeira.ba.leg.br/media/sapl/public/materialegislativa/2025/613/indicacao_n._110.2025.pdf</t>
+    <t>http://sapl.cachoeira.ba.leg.br/media/sapl/public/materialegislativa/2025/613/indicacao_n._110.2025.pdf</t>
   </si>
   <si>
     <t>solicitando a requalificação com calçamento a paralelepípedo da Rua do Beco no Tabuleiro da Vitória.</t>
   </si>
   <si>
     <t>615</t>
   </si>
   <si>
     <t>111</t>
   </si>
   <si>
-    <t>https://sapl.cachoeira.ba.leg.br/media/sapl/public/materialegislativa/2025/615/indicacao_no_111._2025_manobra_da_agua_da_baixa_grande.pdf</t>
+    <t>http://sapl.cachoeira.ba.leg.br/media/sapl/public/materialegislativa/2025/615/indicacao_no_111._2025_manobra_da_agua_da_baixa_grande.pdf</t>
   </si>
   <si>
     <t>solicitando a Prefeitura que assuma a manobra de água da Baixa Grande.</t>
   </si>
   <si>
     <t>616</t>
   </si>
   <si>
     <t>112</t>
   </si>
   <si>
-    <t>https://sapl.cachoeira.ba.leg.br/media/sapl/public/materialegislativa/2025/616/indicacao_no._112_.2025_habilitacao_gratis_para_mototaxistas.pdf</t>
+    <t>http://sapl.cachoeira.ba.leg.br/media/sapl/public/materialegislativa/2025/616/indicacao_no._112_.2025_habilitacao_gratis_para_mototaxistas.pdf</t>
   </si>
   <si>
     <t>solicitando a mesma fazer doação de Habilitação para os Mototaxista e Motofrentistas do município da Cachoeira.</t>
   </si>
   <si>
     <t>617</t>
   </si>
   <si>
     <t>113</t>
   </si>
   <si>
-    <t>https://sapl.cachoeira.ba.leg.br/media/sapl/public/materialegislativa/2025/617/indicacao_no_113._2025_limpeza_do_rio_paraguassu.pdf</t>
+    <t>http://sapl.cachoeira.ba.leg.br/media/sapl/public/materialegislativa/2025/617/indicacao_no_113._2025_limpeza_do_rio_paraguassu.pdf</t>
   </si>
   <si>
     <t>Indico a Douta Mesa, ouvido o Plenário na forma Regimental vigente, para que seja oficiada a Prefeita Eliana Gonzaga de Jesus e o Secretário de serviços de ordem pública deste Município, a Cobrança da Limpeza do Rio Paraguaçu.</t>
   </si>
   <si>
     <t>618</t>
   </si>
   <si>
     <t>114</t>
   </si>
   <si>
-    <t>https://sapl.cachoeira.ba.leg.br/media/sapl/public/materialegislativa/2025/618/indicacao__114_2025.pdf</t>
+    <t>http://sapl.cachoeira.ba.leg.br/media/sapl/public/materialegislativa/2025/618/indicacao__114_2025.pdf</t>
   </si>
   <si>
     <t>Indico a Douta Mesa ouvido no Plenário na forma Regimental vigente, para que seja encaminhado a prefeita sra. Eliana Gonzaga no sentido realizar a reposição das lâmpadas das luminárias e limpeza do jardim na frente do Cemitério da Saudade, no centro da cidade.</t>
   </si>
   <si>
     <t>619</t>
   </si>
   <si>
     <t>115</t>
   </si>
   <si>
-    <t>https://sapl.cachoeira.ba.leg.br/media/sapl/public/materialegislativa/2025/619/indicacao__115_2025.pdf</t>
+    <t>http://sapl.cachoeira.ba.leg.br/media/sapl/public/materialegislativa/2025/619/indicacao__115_2025.pdf</t>
   </si>
   <si>
     <t>Indico a Douta Mesa ouvido no Plenário na forma Regimental vigente, para que seja encaminhado a prefeita sra. Eliana Gonzaga no sentido realizar a reposição dos coletores de pequeno porte que são utilizados pelos garis.</t>
   </si>
   <si>
     <t>622</t>
   </si>
   <si>
     <t>116</t>
   </si>
   <si>
-    <t>https://sapl.cachoeira.ba.leg.br/media/sapl/public/materialegislativa/2025/622/indicacao_116_2025.pdf</t>
+    <t>http://sapl.cachoeira.ba.leg.br/media/sapl/public/materialegislativa/2025/622/indicacao_116_2025.pdf</t>
   </si>
   <si>
     <t>indica ao Excelentíssima Senhora Prefeita Eliana Gonzaga de Jesus que sejam tomadas as devidas providências para a execução de obras de calçamento na rua Manoel da Silva, localizada no Tibiri.</t>
   </si>
   <si>
     <t>624</t>
   </si>
   <si>
     <t>117</t>
   </si>
   <si>
-    <t>https://sapl.cachoeira.ba.leg.br/media/sapl/public/materialegislativa/2025/624/inddicacao_117_2025.pdf</t>
+    <t>http://sapl.cachoeira.ba.leg.br/media/sapl/public/materialegislativa/2025/624/inddicacao_117_2025.pdf</t>
   </si>
   <si>
     <t>solicitando da PREFEITA ELIANA GONZAGA DE JESUS, e a  Secretaria  de Obras, para extensão de calçamento da rua de Natinho ligando a Pista na curva o Senhor Lino na Comunidade de Laranjeiras.</t>
   </si>
   <si>
     <t>625</t>
   </si>
   <si>
     <t>118</t>
   </si>
   <si>
-    <t>https://sapl.cachoeira.ba.leg.br/media/sapl/public/materialegislativa/2025/625/inddicacao_118_2025.pdf</t>
+    <t>http://sapl.cachoeira.ba.leg.br/media/sapl/public/materialegislativa/2025/625/inddicacao_118_2025.pdf</t>
   </si>
   <si>
     <t>solicitando da PREFEITA ELIANA GONZAGA DE JESUS, e a Secretaria  de Obras, para colocação de cobertura e reforma na quadra esportiva da Escola Edvaldo Brandão Correia.</t>
   </si>
   <si>
     <t>626</t>
   </si>
   <si>
     <t>119</t>
   </si>
   <si>
-    <t>https://sapl.cachoeira.ba.leg.br/media/sapl/public/materialegislativa/2025/626/inddicacao_119_2025.pdf</t>
+    <t>http://sapl.cachoeira.ba.leg.br/media/sapl/public/materialegislativa/2025/626/inddicacao_119_2025.pdf</t>
   </si>
   <si>
     <t>solicitando da PREFEITA ELIANA GONZAGA DE JESUS, e a Secretaria  de Obras, para termino da Praça Dr. Milton Localizada a frente do Banco Bradesco.</t>
   </si>
   <si>
     <t>628</t>
   </si>
   <si>
     <t>120</t>
   </si>
   <si>
-    <t>https://sapl.cachoeira.ba.leg.br/media/sapl/public/materialegislativa/2025/628/indicacao_no_120_.2025_moises.pdf</t>
+    <t>http://sapl.cachoeira.ba.leg.br/media/sapl/public/materialegislativa/2025/628/indicacao_no_120_.2025_moises.pdf</t>
   </si>
   <si>
     <t>Indico a Douta Mesa, ouvido o Plenário na forma Regimental vigente, para que seja oficiada a Prefeita Eliana Gonzaga de Jesus e o Secretário de Obras deste Município, a Pavimentação da comunidade do Tororó.</t>
   </si>
   <si>
     <t>629</t>
   </si>
   <si>
     <t>121</t>
   </si>
   <si>
-    <t>https://sapl.cachoeira.ba.leg.br/media/sapl/public/materialegislativa/2025/629/indicacao_121__posto_de_saude_marciana_andrade_do_carmo_-_saude_bucal.pdf</t>
+    <t>http://sapl.cachoeira.ba.leg.br/media/sapl/public/materialegislativa/2025/629/indicacao_121__posto_de_saude_marciana_andrade_do_carmo_-_saude_bucal.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO ____/2025_x000D_
 O Vereador que abaixo subscreve indica a nobre Mesa, consultando o Augusto e Soberano Plenário na forma regimental seja encaminhado expediente a Prefeita Srª. Eliana Gonzaga, no sentido da mesma colocar o profissional Auxiliar em Saúde Bucal (ASB) no posto de Saúde Marciana Andrade do Carmo localizado na comunidade da Opalma._x000D_
 Justificativa_x000D_
 Nobres Vereadores, tratar - se de serviço essencial para auxiliar a Dentista nos procedimentos durante o atendimento aos pacientes._x000D_
 Plenário da Câmara de Vereadores de Cachoeira, 12 de junho de 2025._x000D_
 Laelson de Roxo_x000D_
 Vereador autor</t>
   </si>
   <si>
     <t>630</t>
   </si>
   <si>
     <t>122</t>
   </si>
   <si>
-    <t>https://sapl.cachoeira.ba.leg.br/media/sapl/public/materialegislativa/2025/630/indicacao_122posto_de_saude_marciana_andrade_do_carmo_profissional_de_servico_geral.pdf</t>
+    <t>http://sapl.cachoeira.ba.leg.br/media/sapl/public/materialegislativa/2025/630/indicacao_122posto_de_saude_marciana_andrade_do_carmo_profissional_de_servico_geral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO ____/2025_x000D_
 O Vereador que abaixo subscreve indica a nobre Mesa, consultando o Augusto e Soberano Plenário na forma regimental seja encaminhado expediente a Prefeita Srª. Eliana Gonzaga, no sentido da mesma colocar profissional de Serviço Geral para cuidar da limpeza do posto de Saúde Marciana Andrade do Carmo._x000D_
 Justificativa_x000D_
 Nobres Vereadores, tratar - se de serviço essencial para o pleno funcionamento do posto de Saúde._x000D_
 Plenário da Câmara de Vereadores de Cachoeira, 12 de junho de 2025._x000D_
 Laelson de Roxo_x000D_
 Vereador autor</t>
   </si>
   <si>
     <t>632</t>
   </si>
   <si>
     <t>123</t>
   </si>
   <si>
-    <t>https://sapl.cachoeira.ba.leg.br/media/sapl/public/materialegislativa/2025/632/indicacao_no_123_.2025.pdf</t>
+    <t>http://sapl.cachoeira.ba.leg.br/media/sapl/public/materialegislativa/2025/632/indicacao_no_123_.2025.pdf</t>
   </si>
   <si>
     <t>Indico a Douta Mesa, ouvido o Plenário na forma Regimental vigente, para que seja oficiada a Prefeita Eliana Gonzaga de Jesus e o Secretário de Obras deste Município, a Pavimentação da comunidade do Morumbi</t>
   </si>
   <si>
     <t>633</t>
   </si>
   <si>
     <t>124</t>
   </si>
   <si>
-    <t>https://sapl.cachoeira.ba.leg.br/media/sapl/public/materialegislativa/2025/633/indicacao_no_124_.2025.pdf</t>
+    <t>http://sapl.cachoeira.ba.leg.br/media/sapl/public/materialegislativa/2025/633/indicacao_no_124_.2025.pdf</t>
   </si>
   <si>
     <t>Indico a Douta Mesa, ouvido o Plenário na forma Regimental vigente, para que seja oficiada a Prefeita Eliana Gonzaga de Jesus e o Secretário de Obras deste Município. Indico a Pavimentação no alto do Cucui, depois do Campinho.</t>
   </si>
   <si>
     <t>637</t>
   </si>
   <si>
     <t>125</t>
   </si>
   <si>
-    <t>https://sapl.cachoeira.ba.leg.br/media/sapl/public/materialegislativa/2025/637/indicacao_no_125_pavimentacao_rua_neco_tabuleiro.pdf</t>
+    <t>http://sapl.cachoeira.ba.leg.br/media/sapl/public/materialegislativa/2025/637/indicacao_no_125_pavimentacao_rua_neco_tabuleiro.pdf</t>
   </si>
   <si>
     <t>Indica à Exma. Sra. Prefeita Eliana Gonzaga a pavimentação da Rua do Seu Neco, na comunidade do Tabuleiro da Vitória.</t>
   </si>
   <si>
     <t>638</t>
   </si>
   <si>
     <t>126</t>
   </si>
   <si>
-    <t>https://sapl.cachoeira.ba.leg.br/media/sapl/public/materialegislativa/2025/638/indicacao_campo_do_tororo-1_assinado.pdf</t>
+    <t>http://sapl.cachoeira.ba.leg.br/media/sapl/public/materialegislativa/2025/638/indicacao_campo_do_tororo-1_assinado.pdf</t>
   </si>
   <si>
     <t>Indico a Douta Mesa, ouvido o Plenário na forma Regimental vigente,_x000D_
 para que seja oficiado a Prefeita do Município, Sra. Eliana Gonzaga de Jesus, no sentido da mesma realizar reforma no campo da comunidade do Tororó.</t>
   </si>
   <si>
     <t>641</t>
   </si>
   <si>
     <t>127</t>
   </si>
   <si>
-    <t>https://sapl.cachoeira.ba.leg.br/media/sapl/public/materialegislativa/2025/641/indicacao_no_127_do_tanque_do_tabuleiro_da_vitoria.pdf</t>
+    <t>http://sapl.cachoeira.ba.leg.br/media/sapl/public/materialegislativa/2025/641/indicacao_no_127_do_tanque_do_tabuleiro_da_vitoria.pdf</t>
   </si>
   <si>
     <t>Indica à Exma. Sra. Prefeita Eliana Gonzaga a construção da base de um tanque de água na comunidade do Tabuleiro da Vitória.</t>
   </si>
   <si>
     <t>644</t>
   </si>
   <si>
     <t>128</t>
   </si>
   <si>
-    <t>https://sapl.cachoeira.ba.leg.br/media/sapl/public/materialegislativa/2025/644/indicacao_no_128_decoracao_de_natal.pdf</t>
+    <t>http://sapl.cachoeira.ba.leg.br/media/sapl/public/materialegislativa/2025/644/indicacao_no_128_decoracao_de_natal.pdf</t>
   </si>
   <si>
     <t>Indico a Douta Mesa ouvido no Plenário na forma Regimental vigente, para que seja encaminhado a prefeita sra. Eliana Gonzaga no sentido realizar a decoração natalina nas principais praças da cidade e queima de fogos de artifícios  para o Ano Novo.</t>
   </si>
   <si>
     <t>645</t>
   </si>
   <si>
     <t>129</t>
   </si>
   <si>
-    <t>https://sapl.cachoeira.ba.leg.br/media/sapl/public/materialegislativa/2025/645/indicacao_129_iluminacao_rua_de_quilina.pdf</t>
+    <t>http://sapl.cachoeira.ba.leg.br/media/sapl/public/materialegislativa/2025/645/indicacao_129_iluminacao_rua_de_quilina.pdf</t>
   </si>
   <si>
     <t>Assunto: instalação de 7 (sete) pontos de iluminação pública na Rua de Quilina, localizada na Comunidade do Saco.</t>
   </si>
   <si>
     <t>646</t>
   </si>
   <si>
     <t>130</t>
   </si>
   <si>
-    <t>https://sapl.cachoeira.ba.leg.br/media/sapl/public/materialegislativa/2025/646/indicacao_130_iluminacao_rua_de_dede.pdf</t>
+    <t>http://sapl.cachoeira.ba.leg.br/media/sapl/public/materialegislativa/2025/646/indicacao_130_iluminacao_rua_de_dede.pdf</t>
   </si>
   <si>
     <t>Assunto: instalação de 11 (onze) pontos de iluminação pública na Rua de Dedé, localizada na Comunidade do Saco.</t>
   </si>
   <si>
     <t>647</t>
   </si>
   <si>
     <t>131</t>
   </si>
   <si>
-    <t>https://sapl.cachoeira.ba.leg.br/media/sapl/public/materialegislativa/2025/647/indicacoes_131_currais_velhos.pdf</t>
+    <t>http://sapl.cachoeira.ba.leg.br/media/sapl/public/materialegislativa/2025/647/indicacoes_131_currais_velhos.pdf</t>
   </si>
   <si>
     <t>Indico a Douta Mesa, ouvido o Plenário na forma Regimental vigente, para que seja encaminhado a Prefeita Sra. Eliana Gonzaga no sentido realizar a reforma do jardim da rua Manoel Bastos, conhecido como Currais Velhos.</t>
   </si>
   <si>
     <t>650</t>
   </si>
   <si>
     <t>132</t>
   </si>
   <si>
-    <t>https://sapl.cachoeira.ba.leg.br/media/sapl/public/materialegislativa/2025/650/indicacao_praca_dr._milton.pdf</t>
+    <t>http://sapl.cachoeira.ba.leg.br/media/sapl/public/materialegislativa/2025/650/indicacao_praca_dr._milton.pdf</t>
   </si>
   <si>
     <t>O vereador que abaixo subscreve indica à nobre Mesa, consultando o Augusto e Soberano Plenário na forma regimental, que seja encaminhado expediente à Excelentíssima Senhora Prefeita de Cachoeira, Eliana Gonzaga de Jesus, solicitando a requalificação da Praça Dr. Aristides Milton._x000D_
 Justificativa_x000D_
 A Praça Dr. Milton é um ponto tradicional da cidade de Cachoeira, sendo frequentada por moradores de diversas faixas etárias, especialmente pela população idosa e famílias. Contudo, o espaço apresenta atualmente sinais de desgaste, com bancos danificados, piso irregular e ausência de paisagismo adequado._x000D_
 A requalificação da praça promoverá mais segurança, conforto e qualidade de vida à população, além de valorizar o patrimônio urbano e incentivar a convivência social e o lazer._x000D_
 Por ser um espaço de grande significado histórico e afetivo para a comunidade cachoeirana, é urgente a realização de melhorias que preservem e revitalizem esse importante equipamento público._x000D_
 Diante do exposto, conto com o apoio dos nobres pares para aprovação desta Indicação e com a sensibilidade do Poder Executivo para atender esta justa demanda da população._x000D_
 Sala das Sessões, Câmara Municipal de Cachoeira, 25 de julho de 2025</t>
   </si>
   <si>
     <t>653</t>
   </si>
   <si>
     <t>133</t>
   </si>
   <si>
-    <t>https://sapl.cachoeira.ba.leg.br/media/sapl/public/materialegislativa/2025/653/indicacao_velorio_opalma.pdf</t>
+    <t>http://sapl.cachoeira.ba.leg.br/media/sapl/public/materialegislativa/2025/653/indicacao_velorio_opalma.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO Nº 133/2025_x000D_
 O vereador que abaixo subscreve indica à nobre Mesa, consultando o Augusto e Soberano Plenário na forma regimental, que seja encaminhado expediente à Excelentíssima Senhora Prefeita de Cachoeira, Eliana Gonzaga de Jesus, solicitando a construção de um Velório Municipal na comunidade da Opalma.</t>
   </si>
   <si>
     <t>654</t>
   </si>
   <si>
     <t>134</t>
   </si>
   <si>
-    <t>https://sapl.cachoeira.ba.leg.br/media/sapl/public/materialegislativa/2025/654/indicacao__n._134.2025_requalificacao_do_cemiterio_de_sao_francisco.pdf</t>
+    <t>http://sapl.cachoeira.ba.leg.br/media/sapl/public/materialegislativa/2025/654/indicacao__n._134.2025_requalificacao_do_cemiterio_de_sao_francisco.pdf</t>
   </si>
   <si>
     <t>A requalificação do cemitério de são Francisco do Paraguaçu no município de Cachoeira- Bahia.</t>
   </si>
   <si>
     <t>655</t>
   </si>
   <si>
     <t>135</t>
   </si>
   <si>
-    <t>https://sapl.cachoeira.ba.leg.br/media/sapl/public/materialegislativa/2025/655/indicacao__n._135.2025_requalificacao_da_rua_da_creche.pdf</t>
+    <t>http://sapl.cachoeira.ba.leg.br/media/sapl/public/materialegislativa/2025/655/indicacao__n._135.2025_requalificacao_da_rua_da_creche.pdf</t>
   </si>
   <si>
     <t>solicitando a construção de pavimentação em paralelepípedo na rua da creche municipal  de são Francisco do Paraguaçu no município de Cachoeira- Bahia.</t>
   </si>
   <si>
     <t>658</t>
   </si>
   <si>
     <t>136</t>
   </si>
   <si>
-    <t>https://sapl.cachoeira.ba.leg.br/media/sapl/public/materialegislativa/2025/658/indicacao_plano_municipal_de_cultura.pdf</t>
+    <t>http://sapl.cachoeira.ba.leg.br/media/sapl/public/materialegislativa/2025/658/indicacao_plano_municipal_de_cultura.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO Nº ___/2025_x000D_
 _x000D_
 O vereador que abaixo subscreve indica à nobre Mesa, consultando o Augusto e Soberano Plenário na forma regimental, que seja encaminhado expediente à Excelentíssima Senhora Prefeita de Cachoeira, Eliana Gonzaga de Jesus, a imediata instituição do processo participativo para elaboração do novo Plano Municipal de Cultura de Cachoeira (2025–2035), em substituição ao plano vigente que expirou em 2024._x000D_
 _x000D_
 Justificativa_x000D_
 Considerando que o Plano Municipal de Cultura anterior (2014–2024) teve vigência encerrada, que o município integra o Sistema Nacional de Cultura e deve manter estrutura de gestão cultural ativa; que a não renovação do plano compromete o acesso a recursos federais e estaduais destinados à cultura, e além disso, o Conselho Municipal de Política Cultural encontra-se inoperante por ausência de quórum e enfraquecimento da participação social, apresento esta indicação de um novo Plano Municipal de Cultura, com escuta pública, consulta aos setores culturais, planejamento de metas e ações estruturantes._x000D_
 _x000D_
 Sala das Sessões, Câmara Municipal de Cachoeira, 01 de agosto de 2025._x000D_
 _x000D_
 _x000D_
 _x000D_
 _x000D_
 		 _x000D_
 Laelson Luís Ferreira Bispo_x000D_
 Vereador autor</t>
   </si>
   <si>
     <t>659</t>
   </si>
   <si>
     <t>137</t>
   </si>
   <si>
-    <t>https://sapl.cachoeira.ba.leg.br/media/sapl/public/materialegislativa/2025/659/indicacao__n._137.2025_pavimentacao_da_rua_do_catonho.pdf</t>
+    <t>http://sapl.cachoeira.ba.leg.br/media/sapl/public/materialegislativa/2025/659/indicacao__n._137.2025_pavimentacao_da_rua_do_catonho.pdf</t>
   </si>
   <si>
     <t>Solicitando  a construção de pavimentação em paralelepípedo na Rua do Cantonho em são Francisco do Paraguaçu no município de Cachoeira- Bahia.</t>
   </si>
   <si>
     <t>660</t>
   </si>
   <si>
     <t>138</t>
   </si>
   <si>
-    <t>https://sapl.cachoeira.ba.leg.br/media/sapl/public/materialegislativa/2025/660/indicacao__n._138.2025_requalificacao_da_quadra_de_sao_francisco.pdf</t>
+    <t>http://sapl.cachoeira.ba.leg.br/media/sapl/public/materialegislativa/2025/660/indicacao__n._138.2025_requalificacao_da_quadra_de_sao_francisco.pdf</t>
   </si>
   <si>
     <t>Solicitando a requalificação total da quadra de esportes e o vestuário na localidade de são Francisco do Paraguaçu no município de Cachoeira- Bahia.</t>
   </si>
   <si>
     <t>661</t>
   </si>
   <si>
     <t>139</t>
   </si>
   <si>
-    <t>https://sapl.cachoeira.ba.leg.br/media/sapl/public/materialegislativa/2025/661/indicacao_no._139.2025.pdf</t>
+    <t>http://sapl.cachoeira.ba.leg.br/media/sapl/public/materialegislativa/2025/661/indicacao_no._139.2025.pdf</t>
   </si>
   <si>
     <t>REQUALIFICAÇÃO com cascalho nas estradas vicinais dos Quilombolas Caonge, Calembá, Engenho da Praia, Ponte e Dendê.</t>
   </si>
   <si>
     <t>662</t>
   </si>
   <si>
     <t>140</t>
   </si>
   <si>
-    <t>https://sapl.cachoeira.ba.leg.br/media/sapl/public/materialegislativa/2025/662/indicacao_no._140.2025.pdf</t>
+    <t>http://sapl.cachoeira.ba.leg.br/media/sapl/public/materialegislativa/2025/662/indicacao_no._140.2025.pdf</t>
   </si>
   <si>
     <t>solicitando a liberação para os Servidores Municipais e munícipes de remédios que não estão na lista da farmácia básica do município, através de critérios de solicitação médica específica: Diabetes, hipertensão, doença mental, Renal e outras.</t>
   </si>
   <si>
     <t>663</t>
   </si>
   <si>
     <t>141</t>
   </si>
   <si>
-    <t>https://sapl.cachoeira.ba.leg.br/media/sapl/public/materialegislativa/2025/663/indicacao_.pdf.pdf</t>
+    <t>http://sapl.cachoeira.ba.leg.br/media/sapl/public/materialegislativa/2025/663/indicacao_.pdf.pdf</t>
   </si>
   <si>
     <t>Construção de Praça Infantil com Parquinho na Comunidade Rural do Tupim</t>
   </si>
   <si>
     <t>667</t>
   </si>
   <si>
     <t>142</t>
   </si>
   <si>
-    <t>https://sapl.cachoeira.ba.leg.br/media/sapl/public/materialegislativa/2025/667/indicacao_sessao_especial_em_celebracao_aos_20_anos_da_ufrb.docx_assinado.pdf</t>
+    <t>http://sapl.cachoeira.ba.leg.br/media/sapl/public/materialegislativa/2025/667/indicacao_sessao_especial_em_celebracao_aos_20_anos_da_ufrb.docx_assinado.pdf</t>
   </si>
   <si>
     <t>Indico a Douta Mesa, ouvido o Plenário na forma Regimental vigente, _x000D_
 para que seja realizada no plenário desta casa sessão especial em celebração aos _x000D_
 20 anos da Universidade Federal do Recôncavo da Bahia.</t>
   </si>
   <si>
     <t>671</t>
   </si>
   <si>
     <t>143</t>
   </si>
   <si>
-    <t>https://sapl.cachoeira.ba.leg.br/media/sapl/public/materialegislativa/2025/671/ponto_de_onibus.docx</t>
+    <t>http://sapl.cachoeira.ba.leg.br/media/sapl/public/materialegislativa/2025/671/ponto_de_onibus.docx</t>
   </si>
   <si>
     <t>Indica ao Poder Executivo Municipal a construção de dois abrigos de pontos de ônibus na zona rural de Cachoeira.</t>
   </si>
   <si>
     <t>672</t>
   </si>
   <si>
     <t>144</t>
   </si>
   <si>
-    <t>https://sapl.cachoeira.ba.leg.br/media/sapl/public/materialegislativa/2025/672/indicacao_calcamento_do_alto_da_rodagem.docx_assinado.pdf</t>
+    <t>http://sapl.cachoeira.ba.leg.br/media/sapl/public/materialegislativa/2025/672/indicacao_calcamento_do_alto_da_rodagem.docx_assinado.pdf</t>
   </si>
   <si>
     <t>Indico a Douta Mesa, ouvido o Plenário na forma Regimental vigente, para que seja oficiado o Prefeito do Município, Sra. Eliana Gonzaga de Jesus, no sentido do mesmo realizar a construção do calçamento no Alto da Rodagem.</t>
   </si>
   <si>
     <t>674</t>
   </si>
   <si>
     <t>145</t>
   </si>
   <si>
-    <t>https://sapl.cachoeira.ba.leg.br/media/sapl/public/materialegislativa/2025/674/indicacao_melhoramento_rede_de_agua_rua_brasilia.pdf</t>
+    <t>http://sapl.cachoeira.ba.leg.br/media/sapl/public/materialegislativa/2025/674/indicacao_melhoramento_rede_de_agua_rua_brasilia.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO Nº 145/2025_x000D_
 O vereador que abaixo subscreve indica à nobre Mesa, consultando o Augusto e Soberano Plenário na forma regimental, que seja encaminhado expediente à Excelentíssima Senhora Prefeita de Cachoeira, Eliana Gonzaga de Jesus, solicitando o melhoramento do sistema de abastecimento de água na Rua Brasília, comunidade Mutecho/Acutinga, em Cachoeira, bem como a construção de banheiros e lavanderia coletiva proximo ao poço Artesiano.</t>
   </si>
   <si>
     <t>675</t>
   </si>
   <si>
     <t>146</t>
   </si>
   <si>
-    <t>https://sapl.cachoeira.ba.leg.br/media/sapl/public/materialegislativa/2025/675/indicacao_ponto_de_onibus_eng_novo.pdf</t>
+    <t>http://sapl.cachoeira.ba.leg.br/media/sapl/public/materialegislativa/2025/675/indicacao_ponto_de_onibus_eng_novo.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO Nº 146/2025_x000D_
 O vereador que abaixo subscreve indica à nobre Mesa, consultando o Augusto e Soberano Plenário na forma regimental, que seja encaminhado expediente à Excelentíssima Senhora Prefeita de Cachoeira, Eliana Gonzaga de Jesus, solicitando a construção de um ponto de ônibus, proximo a casa de Zizi, na comunidade do Engenho Novo.</t>
   </si>
   <si>
     <t>676</t>
   </si>
   <si>
     <t>147</t>
   </si>
   <si>
-    <t>https://sapl.cachoeira.ba.leg.br/media/sapl/public/materialegislativa/2025/676/indicacao_acessibilidade.pdf</t>
+    <t>http://sapl.cachoeira.ba.leg.br/media/sapl/public/materialegislativa/2025/676/indicacao_acessibilidade.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO Nº /2025_x000D_
 _x000D_
  solicitando a a criação de um Plano Municipal de Acessibilidade no município de Cachoeira, visando à requalificação de calçadas, adaptação de prédios públicos e adequação dos espaços urbanos para garantir a inclusão e mobilidade das pessoas com deficiência ou mobilidade reduzida.</t>
   </si>
   <si>
     <t>689</t>
   </si>
   <si>
     <t>148</t>
   </si>
   <si>
-    <t>https://sapl.cachoeira.ba.leg.br/media/sapl/public/materialegislativa/2025/689/indicacao_no._148.2025_coleta_de_lixo_quebra_bunda_e_terra_vermelha.pdf</t>
+    <t>http://sapl.cachoeira.ba.leg.br/media/sapl/public/materialegislativa/2025/689/indicacao_no._148.2025_coleta_de_lixo_quebra_bunda_e_terra_vermelha.pdf</t>
   </si>
   <si>
     <t>Coleta de Lixo das comunidades do  Quebra Bunda e Terra Vermelha.</t>
   </si>
   <si>
     <t>695</t>
   </si>
   <si>
     <t>149</t>
   </si>
   <si>
-    <t>https://sapl.cachoeira.ba.leg.br/media/sapl/public/materialegislativa/2025/695/indicacao_no_149_de_placa_de_identificacao_de_comunidade_quilombola.pdf</t>
+    <t>http://sapl.cachoeira.ba.leg.br/media/sapl/public/materialegislativa/2025/695/indicacao_no_149_de_placa_de_identificacao_de_comunidade_quilombola.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO Nº 149/2025_x000D_
 _x000D_
 Objeto: Confecção e instalação de placas de identificação com o nome das respectivas comunidades nas estradas de acesso às comunidades quilombolas do município de Cachoeira.</t>
   </si>
   <si>
     <t>696</t>
   </si>
   <si>
     <t>150</t>
   </si>
   <si>
-    <t>https://sapl.cachoeira.ba.leg.br/media/sapl/public/materialegislativa/2025/696/indicacao_posto_do_tabuleiro.docx_assinado.pdf</t>
+    <t>http://sapl.cachoeira.ba.leg.br/media/sapl/public/materialegislativa/2025/696/indicacao_posto_do_tabuleiro.docx_assinado.pdf</t>
   </si>
   <si>
     <t>Indico a Douta Mesa, ouvido o Plenário na forma Regimental vigente, para que seja oficiado a Prefeita do Município, Sra. Eliana Gonzaga de Jesus, no sentido da mesma realizar reforma no Posto de Saúde localizado na comunidade do Tabuleiro da Vitória.</t>
   </si>
   <si>
     <t>704</t>
   </si>
   <si>
     <t>151</t>
   </si>
   <si>
-    <t>https://sapl.cachoeira.ba.leg.br/media/sapl/public/materialegislativa/2025/704/indicacao_151.2025.pdf</t>
+    <t>http://sapl.cachoeira.ba.leg.br/media/sapl/public/materialegislativa/2025/704/indicacao_151.2025.pdf</t>
   </si>
   <si>
     <t>Para que seja oficiada a Prefeita do município de Cachoeira, Sra. Eliana Gonzaga de Jesus, solicitando  a construção de uma Creche no Alto da Rodagem ou no Jenipapeiro para atender as duas comunidades</t>
   </si>
   <si>
     <t>705</t>
   </si>
   <si>
     <t>152</t>
   </si>
   <si>
-    <t>https://sapl.cachoeira.ba.leg.br/media/sapl/public/materialegislativa/2025/705/indicacao_funcionario_da_assistencia_social.docx</t>
+    <t>http://sapl.cachoeira.ba.leg.br/media/sapl/public/materialegislativa/2025/705/indicacao_funcionario_da_assistencia_social.docx</t>
   </si>
   <si>
     <t>Indico a Douta Mesa ouvido no Plenário na forma Regimental vigente, para que seja encaminhado ao Poder Executivo, por meio da Secretaria de Assistência Social no sentido de que seja providenciado o retorno de um funcionário da Assistência Social para atuar no CRAS da comunidade quilombola de Santigo do Iguape.</t>
   </si>
   <si>
     <t>706</t>
   </si>
   <si>
     <t>153</t>
   </si>
   <si>
-    <t>https://sapl.cachoeira.ba.leg.br/media/sapl/public/materialegislativa/2025/706/indicacao_realizar_a_reposicao_da_lampada.docx</t>
+    <t>http://sapl.cachoeira.ba.leg.br/media/sapl/public/materialegislativa/2025/706/indicacao_realizar_a_reposicao_da_lampada.docx</t>
   </si>
   <si>
     <t>Indico a Douta Mesa ouvido no Plenário na forma Regimental vigente, para que seja encaminhado a prefeita sra. Eliana Gonzaga no sentido de realizar a reposição da lâmpada que encontra-se danificada na Rua Stela no centro da cidade.</t>
   </si>
   <si>
     <t>707</t>
   </si>
   <si>
     <t>154</t>
   </si>
   <si>
-    <t>https://sapl.cachoeira.ba.leg.br/media/sapl/public/materialegislativa/2025/707/indicacao_quadra_do_morumbi.docx_assinado.pdf</t>
+    <t>http://sapl.cachoeira.ba.leg.br/media/sapl/public/materialegislativa/2025/707/indicacao_quadra_do_morumbi.docx_assinado.pdf</t>
   </si>
   <si>
     <t>Indico a Douta Mesa, ouvido o Plenário na forma Regimental vigente, para que seja oficiado a Prefeita do Município, Sra. Eliana Gonzaga de Jesus, no sentido da mesma realizar reforma da quadra poliesportiva do bairro Morumbi.</t>
   </si>
   <si>
     <t>709</t>
   </si>
   <si>
     <t>155</t>
   </si>
   <si>
-    <t>https://sapl.cachoeira.ba.leg.br/media/sapl/public/materialegislativa/2025/709/indicacao__2.pdf</t>
+    <t>http://sapl.cachoeira.ba.leg.br/media/sapl/public/materialegislativa/2025/709/indicacao__2.pdf</t>
   </si>
   <si>
     <t>Indico a necessidade de pavimentação na localidade do Brejo, especificamente na Rua de Leninha.</t>
   </si>
   <si>
     <t>718</t>
   </si>
   <si>
     <t>156</t>
   </si>
   <si>
-    <t>https://sapl.cachoeira.ba.leg.br/media/sapl/public/materialegislativa/2025/718/indicacao_no101.2025_moises.docx</t>
+    <t>http://sapl.cachoeira.ba.leg.br/media/sapl/public/materialegislativa/2025/718/indicacao_no101.2025_moises.docx</t>
   </si>
   <si>
     <t>O Vereador que esta subscreve, no uso de suas atribuições legais e regimentais, vem respeitosamente indicar á Excelentíssima Senhora Prefeita Eliana Gonzaga que sejam adotadas providências junto ao setor competente da administração pública. Que seja realizada a Requalificação da sede da Associação de Moradores da Comunidade de Belém.</t>
   </si>
   <si>
     <t>722</t>
   </si>
   <si>
     <t>157</t>
   </si>
   <si>
-    <t>https://sapl.cachoeira.ba.leg.br/media/sapl/public/materialegislativa/2025/722/indicacao_cursos_de_qualificacao.pdf</t>
+    <t>http://sapl.cachoeira.ba.leg.br/media/sapl/public/materialegislativa/2025/722/indicacao_cursos_de_qualificacao.pdf</t>
   </si>
   <si>
     <t>O vereador que abaixo subscreve indica à nobre Mesa, consultando o Augusto e Soberano Plenário na forma regimental, que seja encaminhado expediente à Excelentíssima Senhora Prefeita de Cachoeira, Eliana Gonzaga de Jesus, solicitando a criação e oferta de cursos de qualificação e capacitação profissional voltados à população em geral.</t>
   </si>
   <si>
     <t>725</t>
   </si>
   <si>
     <t>158</t>
   </si>
   <si>
-    <t>https://sapl.cachoeira.ba.leg.br/media/sapl/public/materialegislativa/2025/725/indicacao_no._158_solicitar_da_prefeitura_requalificacao_com_cascalho_nas_estradas_vicinais__boa_vista_de_belem_belem_ao_tupim.pdf</t>
+    <t>http://sapl.cachoeira.ba.leg.br/media/sapl/public/materialegislativa/2025/725/indicacao_no._158_solicitar_da_prefeitura_requalificacao_com_cascalho_nas_estradas_vicinais__boa_vista_de_belem_belem_ao_tupim.pdf</t>
   </si>
   <si>
     <t>Seja oficiada a Prefeita do município de Cachoeira Eliana Gonzaga de Jesus, requalificação com cascalho nas estradas vicinais ! Boa Vista de Belém, Belém ao Tupim.</t>
   </si>
   <si>
     <t>726</t>
   </si>
   <si>
     <t>159</t>
   </si>
   <si>
-    <t>https://sapl.cachoeira.ba.leg.br/media/sapl/public/materialegislativa/2025/726/indicacao_no._159__requalificacao_ddas_estras_engenho_da_vitoria_ate_o_taboleiro.pdf</t>
+    <t>http://sapl.cachoeira.ba.leg.br/media/sapl/public/materialegislativa/2025/726/indicacao_no._159__requalificacao_ddas_estras_engenho_da_vitoria_ate_o_taboleiro.pdf</t>
   </si>
   <si>
     <t>Solicita requalificação das estradas engenho dá vitória subindo para o tabuleiro no moinho</t>
   </si>
   <si>
     <t>728</t>
   </si>
   <si>
     <t>160</t>
   </si>
   <si>
-    <t>https://sapl.cachoeira.ba.leg.br/media/sapl/public/materialegislativa/2025/728/indicacao__4.pdf</t>
+    <t>http://sapl.cachoeira.ba.leg.br/media/sapl/public/materialegislativa/2025/728/indicacao__4.pdf</t>
   </si>
   <si>
     <t>Gentilmente solicito a reforma e requalificação da Praça da localidade do Brejo, zona rural do município de Cachoeira.</t>
   </si>
   <si>
     <t>732</t>
   </si>
   <si>
     <t>161</t>
   </si>
   <si>
-    <t>https://sapl.cachoeira.ba.leg.br/media/sapl/public/materialegislativa/2025/732/indicacao_-_praca_nova_esperanca.docx_assinado.pdf</t>
+    <t>http://sapl.cachoeira.ba.leg.br/media/sapl/public/materialegislativa/2025/732/indicacao_-_praca_nova_esperanca.docx_assinado.pdf</t>
   </si>
   <si>
     <t>Indico a Douta Mesa, ouvido o Plenário na forma Regimental vigente, _x000D_
 para que seja oficiado a Prefeita do Município, Sra. Eliana Gonzaga de Jesus, no _x000D_
 sentido da mesma realizar construção de uma praça pública na comunidade _x000D_
 Nova Esperança, no município de Cachoeira.</t>
   </si>
   <si>
     <t>733</t>
   </si>
   <si>
     <t>162</t>
   </si>
   <si>
-    <t>https://sapl.cachoeira.ba.leg.br/media/sapl/public/materialegislativa/2025/733/indicacao_caixas_de_lixo_do_quebra_bunda.docx_assinado.pdf</t>
+    <t>http://sapl.cachoeira.ba.leg.br/media/sapl/public/materialegislativa/2025/733/indicacao_caixas_de_lixo_do_quebra_bunda.docx_assinado.pdf</t>
   </si>
   <si>
     <t>Indico a Douta Mesa, ouvido o Plenário na forma Regimental vigente, _x000D_
 para que seja oficiado a Prefeita Eliana Gonzaga de Jesus e a Secretaria _x000D_
 Municipal de Obras no sentido da mesma realizar construção de caixas de lixo _x000D_
 em pontos estratégicos na comunidade do Quebra Bunda.</t>
   </si>
   <si>
     <t>734</t>
   </si>
   <si>
     <t>163</t>
   </si>
   <si>
-    <t>https://sapl.cachoeira.ba.leg.br/media/sapl/public/materialegislativa/2025/734/solicitacao_secretario_de_esporte_julio_cesar.docx</t>
+    <t>http://sapl.cachoeira.ba.leg.br/media/sapl/public/materialegislativa/2025/734/solicitacao_secretario_de_esporte_julio_cesar.docx</t>
   </si>
   <si>
     <t>Solicitação de Comparecimento_x000D_
 Senhor Presidente,_x000D_
 Venho, por meio deste, solicitar a presença do Ilustríssimo Secretário de Esportes, o senhor Júlio César, nesta Casa Legislativa, para prestar esclarecimentos e tratar de assuntos relacionados às ações e projetos desenvolvidos pela Secretaria de Esportes em nosso município.</t>
   </si>
   <si>
     <t>737</t>
   </si>
   <si>
     <t>164</t>
   </si>
   <si>
-    <t>https://sapl.cachoeira.ba.leg.br/media/sapl/public/materialegislativa/2025/737/indicacao_pintura_dos_redutores_de_velocidades.docx</t>
+    <t>http://sapl.cachoeira.ba.leg.br/media/sapl/public/materialegislativa/2025/737/indicacao_pintura_dos_redutores_de_velocidades.docx</t>
   </si>
   <si>
     <t>Indico a Douta Mesa, ouvido o Plenário na forma Regimental vigente, para que _x000D_
 seja encaminhado ao setor competente da Prefeitura municipal que seja realizada a identificação e sinalização adequada dos redutores de velocidades( quebra molas) situados em diversos pontos da cidade afim garantir maior segurança aos motoristas e pedestres.</t>
   </si>
   <si>
     <t>738</t>
   </si>
   <si>
     <t>165</t>
   </si>
   <si>
-    <t>https://sapl.cachoeira.ba.leg.br/media/sapl/public/materialegislativa/2025/738/indicacao_vistoria_nas_escolas.docx</t>
+    <t>http://sapl.cachoeira.ba.leg.br/media/sapl/public/materialegislativa/2025/738/indicacao_vistoria_nas_escolas.docx</t>
   </si>
   <si>
     <t>Indico a Douta Mesa, ouvido o Plenário na forma Regimental vigente, para que _x000D_
 seja encaminhado ao setor competente da Prefeitura Municipal que sejam realizadas, com urgência manutenções preventivas e corretivas na rede  e nos equipamentos da rede elétrica das unidades escolares da rede municipal de ensino.</t>
   </si>
   <si>
     <t>739</t>
   </si>
   <si>
     <t>166</t>
   </si>
   <si>
-    <t>https://sapl.cachoeira.ba.leg.br/media/sapl/public/materialegislativa/2025/739/indicacao_corrimao_na_ladeira_do_cucuii..docx</t>
+    <t>http://sapl.cachoeira.ba.leg.br/media/sapl/public/materialegislativa/2025/739/indicacao_corrimao_na_ladeira_do_cucuii..docx</t>
   </si>
   <si>
     <t>Indico a Douta Mesa, ouvido o Plenário na forma Regimental vigente, para que _x000D_
 seja encaminhado ao setor competente da Prefeitura Municipal que seja instalada estruturas de corrimão na ladeira do Cucuí de Brito, afim de garantir segurança e instabilidade aos moradores da ladeira .</t>
   </si>
   <si>
     <t>741</t>
   </si>
   <si>
     <t>167</t>
   </si>
   <si>
     <t>Implantação das Torres de Celular 4G nas localidades de Tabuleiro da Vitória e Belém na cidade de Cacheoira.</t>
   </si>
   <si>
     <t>742</t>
   </si>
   <si>
     <t>168</t>
   </si>
   <si>
     <t>Solicitando go Governo do Estado Liberação das Torres de Internet 4G nas comunidade de Tabuleiro e Belém no Município da Cachoeira.</t>
   </si>
   <si>
     <t>743</t>
   </si>
   <si>
     <t>169</t>
   </si>
   <si>
     <t>solicitando da Prefeitura da Cachoeira desapropriação ou compras de um terreno para implantação da novo UPA do distrito do Iguape.</t>
   </si>
   <si>
     <t>746</t>
   </si>
   <si>
     <t>170</t>
   </si>
   <si>
-    <t>https://sapl.cachoeira.ba.leg.br/media/sapl/public/materialegislativa/2025/746/telamento_terra_vermelha.pdf</t>
+    <t>http://sapl.cachoeira.ba.leg.br/media/sapl/public/materialegislativa/2025/746/telamento_terra_vermelha.pdf</t>
   </si>
   <si>
     <t>Indicação na forma regimental, ao Excelentíssimo Senhor Prefeito do Município de Cachoeira, que seja realizada a colocação de tela de proteção no campo de futebol localizado na comunidade de Terra Vermelha.</t>
   </si>
   <si>
     <t>749</t>
   </si>
   <si>
     <t>171</t>
   </si>
   <si>
-    <t>https://sapl.cachoeira.ba.leg.br/media/sapl/public/materialegislativa/2025/749/indicacao_171_orador_do_13_de_marco.pdf</t>
+    <t>http://sapl.cachoeira.ba.leg.br/media/sapl/public/materialegislativa/2025/749/indicacao_171_orador_do_13_de_marco.pdf</t>
   </si>
   <si>
     <t>Indico a Douta Mesa, ouvido o Plenário na forma Regimental vigente, o nome do Senhor MANOEL MARTINS GOMES FILHO, para orador do 13 de março de 2026 data de elevação a categoria de cidade</t>
   </si>
   <si>
     <t>766</t>
   </si>
   <si>
     <t>172</t>
   </si>
   <si>
-    <t>https://sapl.cachoeira.ba.leg.br/media/sapl/public/materialegislativa/2025/766/indicacao_no._172.2025.pdf</t>
+    <t>http://sapl.cachoeira.ba.leg.br/media/sapl/public/materialegislativa/2025/766/indicacao_no._172.2025.pdf</t>
   </si>
   <si>
     <t>Reforma do espaço onde estava lotada a secretaria de transporte, espaço que pertence a Escola Edwaldo Brandão Correia, onde o mesmo se encontra em estado sem condições nenhuma de uso.</t>
   </si>
   <si>
     <t>767</t>
   </si>
   <si>
     <t>173</t>
   </si>
   <si>
-    <t>https://sapl.cachoeira.ba.leg.br/media/sapl/public/materialegislativa/2025/767/indicacao_no._173.2025.pdf</t>
+    <t>http://sapl.cachoeira.ba.leg.br/media/sapl/public/materialegislativa/2025/767/indicacao_no._173.2025.pdf</t>
   </si>
   <si>
     <t>A revitalização da praça no povoado do Ponto Certo, onde a mesma sem encontra em péssimas condições.</t>
   </si>
   <si>
     <t>768</t>
   </si>
   <si>
     <t>174</t>
   </si>
   <si>
-    <t>https://sapl.cachoeira.ba.leg.br/media/sapl/public/materialegislativa/2025/768/indicacao_no._174.2025.pdf</t>
+    <t>http://sapl.cachoeira.ba.leg.br/media/sapl/public/materialegislativa/2025/768/indicacao_no._174.2025.pdf</t>
   </si>
   <si>
     <t>Referente a locação de um novo poço artesiano para aprender as necessidades das  comunidades do Alto do Camelo / Cobí.</t>
   </si>
   <si>
     <t>769</t>
   </si>
   <si>
     <t>175</t>
   </si>
   <si>
-    <t>https://sapl.cachoeira.ba.leg.br/media/sapl/public/materialegislativa/2025/769/indicacao_no._175.2025.pdf</t>
+    <t>http://sapl.cachoeira.ba.leg.br/media/sapl/public/materialegislativa/2025/769/indicacao_no._175.2025.pdf</t>
   </si>
   <si>
     <t>referente esclarecimento obra de contenção da encosta no  Alto do Jenipapeiro onde a mesma o terreno veio ceder.</t>
   </si>
   <si>
     <t>802</t>
   </si>
   <si>
     <t>176</t>
   </si>
   <si>
-    <t>https://sapl.cachoeira.ba.leg.br/media/sapl/public/materialegislativa/2025/802/indicacao_quadra_da_terra_vermelha.docx_assinado.pdf</t>
+    <t>http://sapl.cachoeira.ba.leg.br/media/sapl/public/materialegislativa/2025/802/indicacao_quadra_da_terra_vermelha.docx_assinado.pdf</t>
   </si>
   <si>
     <t>Requalificação completa da quadra esportiva da comunidade Terra Vermelha</t>
   </si>
   <si>
     <t>803</t>
   </si>
   <si>
     <t>177</t>
   </si>
   <si>
-    <t>https://sapl.cachoeira.ba.leg.br/media/sapl/public/materialegislativa/2025/803/indicacao_caixa_d27agua_da_terra_vermelha.docx_assinado.pdf</t>
+    <t>http://sapl.cachoeira.ba.leg.br/media/sapl/public/materialegislativa/2025/803/indicacao_caixa_d27agua_da_terra_vermelha.docx_assinado.pdf</t>
   </si>
   <si>
     <t>reforma estrutural da base da caixa d’água da Terra _x000D_
 Vermelha e a instalação de uma nova caixa de 20.000 litros.</t>
   </si>
   <si>
     <t>463</t>
   </si>
   <si>
     <t>EMD</t>
   </si>
   <si>
     <t>EMENDA PARLAMENTAR IMPOSITIVA</t>
   </si>
   <si>
-    <t>https://sapl.cachoeira.ba.leg.br/media/sapl/public/materialegislativa/2025/463/emenda_modificativa__assinado.pdf</t>
+    <t>http://sapl.cachoeira.ba.leg.br/media/sapl/public/materialegislativa/2025/463/emenda_modificativa__assinado.pdf</t>
   </si>
   <si>
     <t>Gabinete do Vereador Laelson Luís Ferreira Bispo._x000D_
 Emenda Modificativa ao Projeto de Lei N.º 02/2025._x000D_
 _x000D_
 Art. 1º - Modifique-se o inciso I do Art. 1º do referido projeto de lei, que passa a vigorar com a seguinte redação:_x000D_
 "I - Decorrentes de anulação parcial ou total de dotação até o limite de 15% (Quinze por cento) do Orçamento Municipal, que Estima a Receita e Fixa as Despesas para o exercício financeiro de 2025, nos termos do art. 43, § 1º, inciso III da Lei 4.320/64."_x000D_
 _x000D_
 _x000D_
 LAELSON LUIS FERREIRA BISPO_x000D_
 VEREADOR</t>
   </si>
   <si>
     <t>657</t>
   </si>
   <si>
-    <t>https://sapl.cachoeira.ba.leg.br/media/sapl/public/materialegislativa/2025/657/emenda_e_justificativa_voluntariado_epjai.pdf</t>
+    <t>http://sapl.cachoeira.ba.leg.br/media/sapl/public/materialegislativa/2025/657/emenda_e_justificativa_voluntariado_epjai.pdf</t>
   </si>
   <si>
     <t>Emenda Modificativa ao Projeto de Lei – Voluntariado EPJAI_x000D_
 EMENDA MODIFICATIVA AO PROJETO DE LEI Nº ___/2025_x000D_
 Acrescenta dispositivos ao Projeto de Lei que institui o Programa de Incentivo à Educação de Jovens, Adultos e Idosos – EPJAI, no âmbito do Município de Cachoeira/BA, para dispor sobre critérios de seleção e capacitação dos voluntários._x000D_
 Art. 1º O Projeto de Lei nº ___/2025 passa a vigorar acrescido do seguinte artigo:_x000D_
 “Art. 14-A. A atuação dos voluntários (tutores, monitores e oficineiros) no âmbito do Programa EPJAI será precedida de processo seletivo simplificado, conduzido pela Secretaria Municipal de Educação, com critérios objetivos de seleção, incluindo, no mínimo:_x000D_
 I – comprovação de escolaridade compatível com a função; II – experiência prévia em atividades educacionais ou comunitárias; III – disponibilidade de horário e compromisso com a formação continuada._x000D_
 §1º A Secretaria Municipal de Educação promoverá capacitação inicial e continuada dos voluntários, com conteúdos voltados à alfabetização de jovens, adultos e idosos, metodologias participativas e inclusão educacional._x000D_
 §2º A regulamentação do processo seletivo e da capacitação será definida por Portaria da Secretaria Municipal de Educação.”_x000D_
 Art. 2º Esta Emenda entra em vigor na data de sua publicação._x000D_
 Cachoeira, 29 de Julho de 2025._x000D_
 Laelson Luis Ferreira Bispo_x000D_
 Vereador Autor_x000D_
 Justificativa – Emenda ao Projeto de Lei PL-EPJAI ____2025_x000D_
 A presente emenda ao Projeto de Lei que institui o Programa EPJAI (Educação de Jovens, Adultos e Idosos) tem como objetivo assegurar a qualidade e a efetividade das ações pedagógicas desenvolvidas por voluntários, tais como tutores, monitores e oficineiros. Embora o texto original do projeto preveja a atuação voluntária com ressarcimento de despesas, não estabelece critérios mínimos de qualificação ou mecanismos de seleção e capacitação. A ausência de tais critérios pode comprometer a qualidade do atendimento educacional, além de gerar riscos jurídicos relacionados à responsabilização do poder público por eventuais falhas na condução das atividades educativas. A inclusão de dispositivos que exijam formação mínima, processo seletivo transparente e capacitação inicial e continuada contribui para a profissionalização da atuação voluntária, garantindo maior segurança jurídica e pedagógica ao programa. Além disso, a medida está em consonância com os princípios da eficiência e da moralidade administrativa, previstos no art. 37 da Constituição Federal, e com as diretrizes da Lei de Diretrizes e Bases da Educação Nacional (Lei nº 9.394/96), que preconiza a valorização dos profissionais da educação e a qualidade do ensino. Dessa forma, a presente emenda visa fortalecer o Programa EPJAI, assegurando que os voluntários envolvidos estejam devidamente preparados para contribuir com a erradicação do analfabetismo e a promoção da cidadania no município de Cachoeira._x000D_
 Cachoeira, 29 de Julho de 2025._x000D_
 Laelson Luis Ferreira Bispo_x000D_
 Vereador Autor</t>
   </si>
   <si>
     <t>692</t>
   </si>
   <si>
-    <t>https://sapl.cachoeira.ba.leg.br/media/sapl/public/materialegislativa/2025/692/emenda_ok.pdf</t>
+    <t>http://sapl.cachoeira.ba.leg.br/media/sapl/public/materialegislativa/2025/692/emenda_ok.pdf</t>
   </si>
   <si>
     <t>EMENDA MODIFICATIVA AO ART. 7º DO PROJETO DE LEI Nº_____ 26/2025._x000D_
 Art. 7º. O Conselho Municipal dos Direitos da Mulher – CMDM será constituído por 16 (dezesseis) membros titulares e 16 (dezesseis) suplentes, sendo:_x000D_
 I – 08 (oito) membros titulares e 08 (oito) suplentes do Poder Público Municipal, indicados da seguinte forma:_x000D_
 a._x000D_
 07 (sete) membros titulares e 07 (sete) suplentes indicados pelo Chefe do Poder Executivo Municipal, por meio de decreto, oriundos dos seguintes órgãos:_x000D_
 •_x000D_
 02 (dois) da Secretaria Municipal de Assistência Social_x000D_
 •_x000D_
 01 (um) da Secretaria Municipal de Educação_x000D_
 •_x000D_
 01 (um) da Secretaria Municipal de Saúde_x000D_
 •_x000D_
 01 (um) da Secretaria Municipal de Igualdade Racial_x000D_
 •_x000D_
 01 (um) da Secretaria Municipal de Cultura e Turismo ou da Secretaria Municipal de Esporte e Lazer_x000D_
 •_x000D_
 01 (um) da Secretaria Municipal de Administração_x000D_
 b._x000D_
 01 (um) membro titular e 01 (um) suplente, cuja função será exercida por legislador municipal, indicado pelo Chefe do Poder Legislativo Municipal, por ato próprio, preferencialmente com atuação em políticas de gênero ou direitos humanos._x000D_
 II – 08 (oito) membros titulares e 08 (oito) suplentes da sociedade civil, não governamentais, eleitos em assembleia geral extraordinária convocada pelo CMDM, conforme critérios estabelecidos nesta Lei e em seu regimento interno, sendo vedada a indicação de ocupantes de cargo público comissionado municipal como representantes da sociedade civil._x000D_
 § 1º. As entidades da sociedade civil aptas a compor o CMDM deverão ser organizações não governamentais, juridicamente constituídas, com atuação comprovada na promoção, defesa ou garantia dos direitos das mulheres, e poderão incluir:_x000D_
 I – Associações comunitárias e de mulheres; II – Organizações não governamentais (ONGs) com atuação em direitos humanos, igualdade de gênero ou enfrentamento à violência contra a mulher; III – Coletivos feministas e movimentos sociais de mulheres; IV – Sindicatos e associações profissionais com atuação voltada às trabalhadoras; V – Entidades religiosas com atuação social voltada à mulher; VI – Instituições de ensino ou pesquisa com projetos voltados à equidade de gênero; VII – Organizações representativas de comunidades quilombolas, com atuação comprovada na promoção dos direitos das mulheres quilombolas.</t>
   </si>
   <si>
     <t>745</t>
   </si>
   <si>
-    <t>https://sapl.cachoeira.ba.leg.br/media/sapl/public/materialegislativa/2025/745/emenda_modificativa_01_2025_ao_projeto_40_2025.pdf</t>
+    <t>http://sapl.cachoeira.ba.leg.br/media/sapl/public/materialegislativa/2025/745/emenda_modificativa_01_2025_ao_projeto_40_2025.pdf</t>
   </si>
   <si>
     <t>Emenda Modificativa nº 01/2025_x000D_
 Ao Projeto de Lei nº 40/2025_x000D_
 (Que “Estima a Receita e Fixa a Despesa do Município de Cachoeira para o exercício financeiro de 2026”)_x000D_
 Ementa:_x000D_
 Modifica o artigo 6º do Projeto de Lei Orçamentária Anual de 2026, limitando a autorização para abertura de créditos suplementares pelo Poder Executivo ao percentual máximo de 20% (vinte por cento) do total das despesas fixadas._x000D_
 A Câmara Municipal de Cachoeira, no uso de suas atribuições legais e regimentais, propõe a seguinte Emenda Modificativa ao Projeto de Lei nº 40/2025:</t>
   </si>
   <si>
     <t>750</t>
   </si>
   <si>
-    <t>https://sapl.cachoeira.ba.leg.br/media/sapl/public/materialegislativa/2025/750/criacao_do_programa_moradia_rural_digna.pdf</t>
+    <t>http://sapl.cachoeira.ba.leg.br/media/sapl/public/materialegislativa/2025/750/criacao_do_programa_moradia_rural_digna.pdf</t>
   </si>
   <si>
     <t>Emenda 05/2025_x000D_
 Ao Projeto de Lei nº 29/2025 - Dispõe sobre o Plano Plurianual para o quadriênio 2026-2029 e dá· outras providências._x000D_
 Ementa:_x000D_
 Criação do Programa “Moradia Rural Digna”</t>
   </si>
   <si>
     <t>751</t>
   </si>
   <si>
-    <t>https://sapl.cachoeira.ba.leg.br/media/sapl/public/materialegislativa/2025/751/estruturacao_e_fortalecimento_do_creas.pdf</t>
+    <t>http://sapl.cachoeira.ba.leg.br/media/sapl/public/materialegislativa/2025/751/estruturacao_e_fortalecimento_do_creas.pdf</t>
   </si>
   <si>
     <t>Emenda 06/2025_x000D_
 Ao Projeto de Lei nº 29/2025 - Dispõe sobre o Plano Plurianual para o quadriênio 2026-2029 e dá· outras providências._x000D_
 Ementa: Estruturação e Fortalecimento do CREAS_x000D_
 A Câmara Municipal de Cachoeira, no uso de suas atribuições legais e regimentais, propõe a seguinte Emenda Modificativa ao Projeto de Lei nº 29/2025:</t>
   </si>
   <si>
     <t>752</t>
   </si>
   <si>
-    <t>https://sapl.cachoeira.ba.leg.br/media/sapl/public/materialegislativa/2025/752/criacao_de_acoes_especificas_para_a_populacao_lgbtqiapn.pdf</t>
+    <t>http://sapl.cachoeira.ba.leg.br/media/sapl/public/materialegislativa/2025/752/criacao_de_acoes_especificas_para_a_populacao_lgbtqiapn.pdf</t>
   </si>
   <si>
     <t>Emenda  07/2025_x000D_
 Ao Projeto de Lei nº 29/2025 - Dispõe sobre o Plano Plurianual para o quadriênio 2026-2029 e dá· outras providências._x000D_
 Ementa:_x000D_
 Criação de ações específicas para a população LGBTQIAPN+_x000D_
 A Câmara Municipal de Cachoeira, no uso de suas atribuições legais e regimentais, propõe a seguinte Emenda Modificativa ao Projeto de Lei nº 29/2025:</t>
   </si>
   <si>
     <t>753</t>
   </si>
   <si>
-    <t>https://sapl.cachoeira.ba.leg.br/media/sapl/public/materialegislativa/2025/753/criacao_do_programa_cachoeira_digital.pdf</t>
+    <t>http://sapl.cachoeira.ba.leg.br/media/sapl/public/materialegislativa/2025/753/criacao_do_programa_cachoeira_digital.pdf</t>
   </si>
   <si>
     <t>Emenda 08 /2025_x000D_
 Ao Projeto de Lei nº 29/2025 - Dispõe sobre o Plano Plurianual para o quadriênio 2026-2029 e dá· outras providências._x000D_
 Ementa:_x000D_
 Criação do Programa “Cachoeira Digital”_x000D_
 _x000D_
 .</t>
   </si>
   <si>
     <t>754</t>
   </si>
   <si>
-    <t>https://sapl.cachoeira.ba.leg.br/media/sapl/public/materialegislativa/2025/754/inclusao_de_metas_para_geracao_de_emprego_e_renda.pdf</t>
+    <t>http://sapl.cachoeira.ba.leg.br/media/sapl/public/materialegislativa/2025/754/inclusao_de_metas_para_geracao_de_emprego_e_renda.pdf</t>
   </si>
   <si>
     <t>Emenda 09 /2025_x000D_
 Ao Projeto de Lei nº 29/2025 - Dispõe sobre o Plano Plurianual para o quadriênio 2026-2029 e dá· outras providências._x000D_
 Ementa:_x000D_
 Criação do Programa “Juventude Ativa_x000D_
 A Câmara Municipal de Cachoeira, no uso de suas atribuições legais e regimentais, propõe a seguinte Emenda Modificativa ao Projeto de Lei nº 29/2025:</t>
   </si>
   <si>
     <t>755</t>
   </si>
   <si>
-    <t>https://sapl.cachoeira.ba.leg.br/media/sapl/public/materialegislativa/2025/755/fortalecimento_da_participacao_popular_e_controle_social.pdf</t>
+    <t>http://sapl.cachoeira.ba.leg.br/media/sapl/public/materialegislativa/2025/755/fortalecimento_da_participacao_popular_e_controle_social.pdf</t>
   </si>
   <si>
     <t>Emenda 10 /2025_x000D_
 Ao Projeto de Lei nº 29/2025 - Dispõe sobre o Plano Plurianual para o quadriênio 2026-2029 e dá· outras providências._x000D_
 Ementa:_x000D_
 Fortalecimento da participação popular e controle social_x000D_
 A Câmara Municipal de Cachoeira, no uso de suas atribuições legais e regimentais, propõe a seguinte Emenda Modificativa ao Projeto de Lei nº 29/2025:</t>
   </si>
   <si>
     <t>756</t>
   </si>
   <si>
-    <t>https://sapl.cachoeira.ba.leg.br/media/sapl/public/materialegislativa/2025/756/criacao_do_programa_juventude_ativa.pdf</t>
+    <t>http://sapl.cachoeira.ba.leg.br/media/sapl/public/materialegislativa/2025/756/criacao_do_programa_juventude_ativa.pdf</t>
   </si>
   <si>
     <t>Emenda 10 /2025_x000D_
 Ao Projeto de Lei nº 29/2025 - Dispõe sobre o Plano Plurianual para o quadriênio 2026-2029 e dá· outras providências._x000D_
 Ementa:_x000D_
 Criação do Programa “Juventude Ativa”_x000D_
 A Câmara Municipal de Cachoeira, no uso de suas atribuições legais e regimentais, propõe a seguinte Emenda Aditiva ao Projeto de Lei nº 29/2025:</t>
   </si>
   <si>
     <t>757</t>
   </si>
   <si>
-    <t>https://sapl.cachoeira.ba.leg.br/media/sapl/public/materialegislativa/2025/757/programa_de_apoio_aos_pescadores_marisqueiras_e_trabalhadores_rurais-assinado.pdf</t>
+    <t>http://sapl.cachoeira.ba.leg.br/media/sapl/public/materialegislativa/2025/757/programa_de_apoio_aos_pescadores_marisqueiras_e_trabalhadores_rurais-assinado.pdf</t>
   </si>
   <si>
     <t>Emenda 12 /2025_x000D_
 Ao Projeto de Lei nº 29/2025 - Dispõe sobre o Plano Plurianual para o quadriênio 2026-2029 e dá· outras providências._x000D_
 Ementa: Programa de Apoio aos Pescadores, Marisqueiras e Trabalhadores Rurais_x000D_
 A Câmara Municipal de Cachoeira, no uso de suas atribuições legais e regimentais, propõe a seguinte Emenda Aditiva ao Projeto de Lei nº 29/2025:</t>
   </si>
   <si>
     <t>758</t>
   </si>
   <si>
-    <t>https://sapl.cachoeira.ba.leg.br/media/sapl/public/materialegislativa/2025/758/inclusao_de_acoes_especificas_para_reforma_e_modernizacao_dos_cra.pdf</t>
+    <t>http://sapl.cachoeira.ba.leg.br/media/sapl/public/materialegislativa/2025/758/inclusao_de_acoes_especificas_para_reforma_e_modernizacao_dos_cra.pdf</t>
   </si>
   <si>
     <t>Emenda 13 /2025_x000D_
 Ao Projeto de Lei nº 29/2025 - Dispõe sobre o Plano Plurianual para o quadriênio 2026-2029 e dá· outras providências._x000D_
 Ementa: Inclusão de ações específicas para reforma e modernização dos CRA_x000D_
 A Câmara Municipal de Cachoeira, no uso de suas atribuições legais e regimentais, propõe a seguinte Emenda modificativa ao Projeto de Lei nº 29/2025:</t>
   </si>
   <si>
     <t>759</t>
   </si>
   <si>
-    <t>https://sapl.cachoeira.ba.leg.br/media/sapl/public/materialegislativa/2025/759/requalificacao_e_ampliacao_do_caps.pdf</t>
+    <t>http://sapl.cachoeira.ba.leg.br/media/sapl/public/materialegislativa/2025/759/requalificacao_e_ampliacao_do_caps.pdf</t>
   </si>
   <si>
     <t>Emenda  /2025_x000D_
 Ao Projeto de Lei nº 29/2025 - Dispõe sobre o Plano Plurianual para o quadriênio 2026-2029 e dá· outras providências._x000D_
 Ementa: Requalificação e Ampliação do CAPS_x000D_
 A Câmara Municipal de Cachoeira, no uso de suas atribuições legais e regimentais, propõe a seguinte Emenda Modificativa ao Projeto de Lei nº 29/2025:</t>
   </si>
   <si>
     <t>760</t>
   </si>
   <si>
-    <t>https://sapl.cachoeira.ba.leg.br/media/sapl/public/materialegislativa/2025/760/planejamento_e_realizacao_de_concurso_publico-assinado.pdf</t>
+    <t>http://sapl.cachoeira.ba.leg.br/media/sapl/public/materialegislativa/2025/760/planejamento_e_realizacao_de_concurso_publico-assinado.pdf</t>
   </si>
   <si>
     <t>Emenda 15 /2025_x000D_
 Ao Projeto de Lei nº 29/2025 - Dispõe sobre o Plano Plurianual para o quadriênio 2026-2029 e dá· outras providências._x000D_
 Ementa: Planejamento e Realização de Concurso Público_x000D_
 A Câmara Municipal de Cachoeira, no uso de suas atribuições legais e regimentais, propõe a seguinte Emenda Aditiva ao Projeto de Lei nº 29/2025:</t>
   </si>
   <si>
     <t>761</t>
   </si>
   <si>
-    <t>https://sapl.cachoeira.ba.leg.br/media/sapl/public/materialegislativa/2025/761/valorizacao_dos_prestadores_de_servico_temporario.pdf</t>
+    <t>http://sapl.cachoeira.ba.leg.br/media/sapl/public/materialegislativa/2025/761/valorizacao_dos_prestadores_de_servico_temporario.pdf</t>
   </si>
   <si>
     <t>Emenda 16 /2025_x000D_
 Ao Projeto de Lei nº 29/2025 - Dispõe sobre o Plano Plurianual para o quadriênio 2026-2029 e dá· outras providências._x000D_
 Ementa: Valorização dos Prestadores de Serviço Temporário_x000D_
 A Câmara Municipal de Cachoeira, no uso de suas atribuições legais e regimentais, propõe a seguinte Emenda Aditiva ao Projeto de Lei nº 29/2025:</t>
   </si>
   <si>
     <t>762</t>
   </si>
   <si>
-    <t>https://sapl.cachoeira.ba.leg.br/media/sapl/public/materialegislativa/2025/762/transporte_publico_rural-assinado.pdf</t>
+    <t>http://sapl.cachoeira.ba.leg.br/media/sapl/public/materialegislativa/2025/762/transporte_publico_rural-assinado.pdf</t>
   </si>
   <si>
     <t>Emenda  17/2025_x000D_
 Ao Projeto de Lei nº 29/2025 - Dispõe sobre o Plano Plurianual para o quadriênio 2026-2029 e dá· outras providências._x000D_
 Ementa: Transporte Público Rural_x000D_
 A Câmara Municipal de Cachoeira, no uso de suas atribuições legais e regimentais, propõe a seguinte Emenda Aditiva ao Projeto de Lei nº 29/2025:</t>
   </si>
   <si>
     <t>763</t>
   </si>
   <si>
-    <t>https://sapl.cachoeira.ba.leg.br/media/sapl/public/materialegislativa/2025/763/salvaguarda_do_patrimonio_cultural_imaterial_reconhecido_por_lei_municipal-assinado.pdf</t>
+    <t>http://sapl.cachoeira.ba.leg.br/media/sapl/public/materialegislativa/2025/763/salvaguarda_do_patrimonio_cultural_imaterial_reconhecido_por_lei_municipal-assinado.pdf</t>
   </si>
   <si>
     <t>Emenda 18 /2025_x000D_
 Ao Projeto de Lei nº 29/2025 - Dispõe sobre o Plano Plurianual para o quadriênio 2026-2029 e dá· outras providências._x000D_
 Ementa: Salvaguarda do Patrimônio Cultural Imaterial Reconhecido por Lei Municipal_x000D_
 A Câmara Municipal de Cachoeira, no uso de suas atribuições legais e regimentais, propõe a seguinte Emenda Modificativa ao Projeto de Lei nº 29/2025:</t>
   </si>
   <si>
     <t>765</t>
   </si>
   <si>
-    <t>https://sapl.cachoeira.ba.leg.br/media/sapl/public/materialegislativa/2025/765/emenda_impositiva_2026_-aquisicao_de_ambulancia_zero_quilometro_para_a_comunidade_da_opalma.pdf</t>
+    <t>http://sapl.cachoeira.ba.leg.br/media/sapl/public/materialegislativa/2025/765/emenda_impositiva_2026_-aquisicao_de_ambulancia_zero_quilometro_para_a_comunidade_da_opalma.pdf</t>
   </si>
   <si>
     <t>EMENDA IMPOSITIVA INDIVIDUAL Nº 19/2025_x000D_
 Ao Projeto de Lei nº 40/2025 – LOA 2026_x000D_
 Autor: Vereador Laelson Luís Ferreira Bispo_x000D_
 _x000D_
 _x000D_
 Art. 1º Fica acrescida à programação orçamentária da Lei Orçamentária Anual para o exercício de 2026, constante do Projeto de Lei nº 40/2025, a seguinte ação, no âmbito da Secretaria Municipal de Saúde:_x000D_
 _x000D_
 Órgão: Secretaria Municipal de Saúde_x000D_
 Unidade Orçamentária: Fundo Municipal de Saúde_x000D_
 Função: Saúde_x000D_
 Subfunção: Atenção Básica_x000D_
 Programa: Atenção Primária à Saúde_x000D_
 Ação: Aquisição de ambulância zero quilômetro para a comunidade da Opalma_x000D_
 Valor: R$ 186.408,18 (cento e oitenta e seis mil, quatrocentos e oito reais e dezoito centavos)</t>
   </si>
   <si>
     <t>801</t>
   </si>
   <si>
-    <t>https://sapl.cachoeira.ba.leg.br/media/sapl/public/materialegislativa/2025/801/emenda_impositiva_.pdf</t>
+    <t>http://sapl.cachoeira.ba.leg.br/media/sapl/public/materialegislativa/2025/801/emenda_impositiva_.pdf</t>
   </si>
   <si>
     <t>Emenda Impositiva Individual ao Projeto de Lei nº 40/2025 – LOA 2026; Aquisição de ambulância zero quilômetro para atender as comunidades do Tibiri, Saco, Pinguela e Tupim</t>
   </si>
   <si>
     <t>817</t>
   </si>
   <si>
-    <t>https://sapl.cachoeira.ba.leg.br/media/sapl/public/materialegislativa/2025/817/emenda_impositiva_buscape_assinado_1.pdf</t>
+    <t>http://sapl.cachoeira.ba.leg.br/media/sapl/public/materialegislativa/2025/817/emenda_impositiva_buscape_assinado_1.pdf</t>
   </si>
   <si>
     <t>Incorpora à Lei Orçamentária Anual de 2026 ação destinada ao apoio ao espetáculo artístico e cultural realizado pela Quadrilha Junina Buscapé durante as festividades de São João, no âmbito da Secretaria Municipal de Cultura e Turismo, com recursos provenientes das emendas impositivas individuais dos vereadores.</t>
   </si>
   <si>
     <t>818</t>
   </si>
   <si>
-    <t>https://sapl.cachoeira.ba.leg.br/media/sapl/public/materialegislativa/2025/818/emenda_impositiva_praca_assinado.pdf</t>
+    <t>http://sapl.cachoeira.ba.leg.br/media/sapl/public/materialegislativa/2025/818/emenda_impositiva_praca_assinado.pdf</t>
   </si>
   <si>
     <t>Incorpora à programação orçamentária da Lei Orçamentária Anual para o exercício de 2026 a ação destinada à construção de uma praça pública na localidade da Nova Esperança, na Ladeira da Cadeia, no âmbito da Secretaria Municipal de Obras e Meio Ambiente, com recursos provenientes das emendas impositivas individuais dos vereadores.</t>
   </si>
   <si>
     <t>819</t>
   </si>
   <si>
-    <t>https://sapl.cachoeira.ba.leg.br/media/sapl/public/materialegislativa/2025/819/emenda_impositiva_escadaria__assinado.pdf</t>
+    <t>http://sapl.cachoeira.ba.leg.br/media/sapl/public/materialegislativa/2025/819/emenda_impositiva_escadaria__assinado.pdf</t>
   </si>
   <si>
     <t>Incorpora à Lei Orçamentária Anual de 2026 ação destinada à Reforma da Escadaria do Novo Rumo, no âmbito da Secretaria Municipal de Obras e Meio Ambiente, com recursos provenientes das emendas impositivas individuais dos vereadores.</t>
   </si>
   <si>
     <t>820</t>
   </si>
   <si>
-    <t>https://sapl.cachoeira.ba.leg.br/media/sapl/public/materialegislativa/2025/820/emenda_impositiva_individual_ladeirao-1_assinado.pdf</t>
+    <t>http://sapl.cachoeira.ba.leg.br/media/sapl/public/materialegislativa/2025/820/emenda_impositiva_individual_ladeirao-1_assinado.pdf</t>
   </si>
   <si>
     <t>Incorpora à programação orçamentária da Lei Orçamentária Anual para o exercício de 2026 ação destinada ao apoio logístico, estrutural e operacional do Campeonato “O Ladeirão”, no âmbito da Secretaria Municipal de Esporte, com recursos provenientes das emendas impositivas individuais dos vereadores.</t>
   </si>
   <si>
     <t>821</t>
   </si>
   <si>
-    <t>https://sapl.cachoeira.ba.leg.br/media/sapl/public/materialegislativa/2025/821/emenda_impositiva_cadeira_odonto_assinado.pdf</t>
+    <t>http://sapl.cachoeira.ba.leg.br/media/sapl/public/materialegislativa/2025/821/emenda_impositiva_cadeira_odonto_assinado.pdf</t>
   </si>
   <si>
     <t>Acrescenta à Lei Orçamentária Anual de 2026 ação destinada à aquisição de cadeira odontológica para o posto de saúde da Comunidade do Tabuleiro da Vitória, no âmbito da Secretaria Municipal de Saúde, com recursos provenientes das emendas impositivas individuais dos vereadores.</t>
   </si>
   <si>
     <t>822</t>
   </si>
   <si>
-    <t>https://sapl.cachoeira.ba.leg.br/media/sapl/public/materialegislativa/2025/822/emenda_impositiva_feira_de_saude_assinado.pdf</t>
+    <t>http://sapl.cachoeira.ba.leg.br/media/sapl/public/materialegislativa/2025/822/emenda_impositiva_feira_de_saude_assinado.pdf</t>
   </si>
   <si>
     <t>Acrescenta à Lei Orçamentária Anual de 2026 ação destinada à realização de duas Feiras Comunitárias de Saúde na zona urbana e rural do município de Cachoeira, no âmbito da Secretaria Municipal de Saúde, com recursos provenientes das emendas impositivas individuais dos vereadores.</t>
   </si>
   <si>
     <t>823</t>
   </si>
   <si>
-    <t>https://sapl.cachoeira.ba.leg.br/media/sapl/public/materialegislativa/2025/823/emenda_impositiva_fesata_da_ostra.pdf</t>
+    <t>http://sapl.cachoeira.ba.leg.br/media/sapl/public/materialegislativa/2025/823/emenda_impositiva_fesata_da_ostra.pdf</t>
   </si>
   <si>
     <t>EMENDA IMPOSITIVA INDIVIDUAL Nº27 /2025_x000D_
 Ao Projeto de Lei nº 40/2025 – LOA 2026_x000D_
 Autora: Vereador Laelson Luís Ferreira Bispo_x000D_
 Art. 1º_x000D_
 Fica acrescida à programação orçamentária da Lei Orçamentária Anual para o exercício de 2026, constante do Projeto de Lei nº 40/2025, a seguinte ação, no âmbito da Secretaria Municipal de Cultura:_x000D_
 •_x000D_
 Órgão: Secretaria Municipal de Cultura_x000D_
 •_x000D_
 Unidade Orçamentária: Secretaria Municipal de Cultura_x000D_
 •_x000D_
 Função: Cultura_x000D_
 •_x000D_
 Subfunção: Difusão Cultural_x000D_
 •_x000D_
 Programa: Promoção de Eventos Culturais_x000D_
 •_x000D_
 Ação: Realização da Festa da Ostra na comunidade do Kaonge – CECVI_x000D_
 •_x000D_
 Valor: R$ 30.000,00 (trinta mil reais)_x000D_
 Parágrafo único._x000D_
 Os recursos serão destinados à realização da Festa da Ostra, promovida pelo Centro de Educação e Cultura Vale do Iguape – CECVI, na comunidade do Kaonge, evento que fortalece a cultura quilombola, valoriza tradições locais e beneficia diretamente as comunidades da Bacia e Vale do Iguape._x000D_
 _x000D_
 Laelson Luis Ferreira Bispo_x000D_
 Vereador</t>
   </si>
   <si>
     <t>824</t>
   </si>
   <si>
-    <t>https://sapl.cachoeira.ba.leg.br/media/sapl/public/materialegislativa/2025/824/emenda_impositiva_campo_do_cobi.pdf</t>
+    <t>http://sapl.cachoeira.ba.leg.br/media/sapl/public/materialegislativa/2025/824/emenda_impositiva_campo_do_cobi.pdf</t>
   </si>
   <si>
     <t>EMENDA IMPOSITIVA INDIVIDUAL Nº ___/2025_x000D_
 Ao Projeto de Lei nº 40/2025 – LOA 2026_x000D_
 Autora: Vereador Laelson Luís Ferreira Bispo_x000D_
 Art. 1º_x000D_
 Fica acrescida à programação orçamentária da Lei Orçamentária Anual para o exercício de 2026, constante do Projeto de Lei nº 40/2025, a seguinte ação, no âmbito da Secretaria Municipal de Obras e Meio Ambiente:_x000D_
 •_x000D_
 Órgão: Secretaria Municipal de Obras e Meio Ambiente_x000D_
 •_x000D_
 Unidade Orçamentária: Secretaria Municipal de Obras e Meio Ambiente_x000D_
 •_x000D_
 Função: Urbanismo_x000D_
 •_x000D_
 Subfunção: Infraestrutura Urbana_x000D_
 •_x000D_
 Programa: Melhoria da Infraestrutura Comunitária_x000D_
 •_x000D_
 Ação: Requalificação do Campo de Futebol da Comunidade do Cobi – Alto do Camelo_x000D_
 •_x000D_
 Valor: R$ 10.000,00 (dez mil reais)_x000D_
 Parágrafo único._x000D_
 Os recursos serão destinados à requalificação do campo de futebol da comunidade do Cobi, no Alto do Camelo, garantindo melhores condições de uso, segurança e lazer para os moradores, especialmente jovens e crianças que utilizam o espaço para práticas esportivas._x000D_
 Art. 2º_x000D_
 Os recursos necessários à execução desta emenda correrão à conta da anulação parcial da dotação orçamentária da Secretaria Municipal de Obras e Meio Ambiente, no valor de R$ 10.000,00, conforme previsto no art. 43 da Lei Federal nº 4.320/64 e no §9º do art. 166 da Constituição Federal, observando ainda o disposto no §4º do art. 118 do Regimento Interno da Câmara Municipal de Cachoeira._x000D_
 Art. 3º_x000D_
 Esta emenda entra em vigor na data de sua aprovação._x000D_
 ._x000D_
 Sala das Sessões da Câmara Municipal de Cachoeira, 12 de dezembro de 2025._x000D_
 Laelson Luis Ferreira Bispo_x000D_
 Vereador_x000D_
 Justificativa:_x000D_
 A presente emenda tem por finalidade garantir recursos para a requalificação do campo de futebol da comunidade do Cobi (Alto do Camelo), espaço fundamental para a prática esportiva, atividades recreativas e convivência comunitária._x000D_
 O campo é amplamente utilizado por jovens, crianças e adultos, mas necessita de melhorias estruturais para garantir segurança, funcionalidade e conforto aos usuários. A requalificação permitirá revitalizar o espaço, fortalecendo o esporte comunitário e promovendo inclusão social._x000D_
 A destinação dos recursos por meio desta emenda reforça o compromisso do mandato com a melhoria da infraestrutura urbana e com o incentivo ao esporte e ao lazer como instrumentos de cidadania e qualidade de vida.</t>
   </si>
   <si>
     <t>826</t>
   </si>
   <si>
-    <t>https://sapl.cachoeira.ba.leg.br/media/sapl/public/materialegislativa/2025/826/emenda_impositiva_sao_joao.pdf</t>
+    <t>http://sapl.cachoeira.ba.leg.br/media/sapl/public/materialegislativa/2025/826/emenda_impositiva_sao_joao.pdf</t>
   </si>
   <si>
     <t>EMENDA IMPOSITIVA INDIVIDUAL Nº 29/2025_x000D_
 Ao Projeto de Lei nº 40/2025 – LOA 2026_x000D_
 Autora: Vereador Laelson Luís Ferreira Bispo_x000D_
 Art. 1º_x000D_
 Fica acrescida à programação orçamentária da Lei Orçamentária Anual para o exercício de 2026, constante do Projeto de Lei nº 40/2025, a seguinte ação, no âmbito da Secretaria Municipal de Cultura:</t>
   </si>
   <si>
     <t>827</t>
   </si>
   <si>
-    <t>https://sapl.cachoeira.ba.leg.br/media/sapl/public/materialegislativa/2025/827/emenda_impositiva_nossa_senhora_da_boa_morte.pdf</t>
+    <t>http://sapl.cachoeira.ba.leg.br/media/sapl/public/materialegislativa/2025/827/emenda_impositiva_nossa_senhora_da_boa_morte.pdf</t>
   </si>
   <si>
     <t>EMENDA IMPOSITIVA INDIVIDUAL Nº ___/2025_x000D_
 Ao Projeto de Lei nº 40/2025 – LOA 2026_x000D_
 Autora: Vereador Laelson Luís Ferreira Bispo_x000D_
 Art. 1º_x000D_
 Fica acrescida à programação orçamentária da Lei Orçamentária Anual para o exercício de 2026, constante do Projeto de Lei nº 40/2025, a seguinte ação, no âmbito da Secretaria Municipal de Cultura:</t>
   </si>
   <si>
     <t>829</t>
   </si>
   <si>
-    <t>https://sapl.cachoeira.ba.leg.br/media/sapl/public/materialegislativa/2025/829/emenda_impositiva_2026_-aquisicao_de_ambulancia_zero_quilometro_para_a_comunidade_da_opalma_laelson.pdf</t>
+    <t>http://sapl.cachoeira.ba.leg.br/media/sapl/public/materialegislativa/2025/829/emenda_impositiva_2026_-aquisicao_de_ambulancia_zero_quilometro_para_a_comunidade_da_opalma_laelson.pdf</t>
   </si>
   <si>
     <t>EMENDA IMPOSITIVA INDIVIDUAL Nº 31/2025_x000D_
 Ao Projeto de Lei nº 40/2025 – LOA 2026_x000D_
 Autor: Vereador Laelson Luís Ferreira Bispo_x000D_
 Art. 1º – Fica acrescida à programação orçamentária da Lei Orçamentária Anual para o exercício de 2026, constante do Projeto de Lei nº 40/2025, a seguinte ação, no âmbito da Secretaria Municipal de Saúde:</t>
   </si>
   <si>
     <t>830</t>
   </si>
   <si>
-    <t>https://sapl.cachoeira.ba.leg.br/media/sapl/public/materialegislativa/2025/830/emenda_impositiva__veiculo..pdf</t>
+    <t>http://sapl.cachoeira.ba.leg.br/media/sapl/public/materialegislativa/2025/830/emenda_impositiva__veiculo..pdf</t>
   </si>
   <si>
     <t>EMENDA PARLAMENTAR IMPOSITIVA PARA AQUISIÇÃO DE VEÍCULO DE 7 LUGARES PARA TRANSPORTE DE PACIENTES DO DISTRITO DE SANTIAGO DO IGUAPE E COMUNIDADES ADJACENTES VINCULADAS AO PSF ANICETO MACHADO.</t>
   </si>
   <si>
     <t>832</t>
   </si>
   <si>
-    <t>https://sapl.cachoeira.ba.leg.br/media/sapl/public/materialegislativa/2025/832/emenda_impositiva_angelica_-_parque_infantil_matinha_100.00.pdf</t>
+    <t>http://sapl.cachoeira.ba.leg.br/media/sapl/public/materialegislativa/2025/832/emenda_impositiva_angelica_-_parque_infantil_matinha_100.00.pdf</t>
   </si>
   <si>
     <t>Instalação de parque infantil no Bairro da Matinha – Avenida São Diogo</t>
   </si>
   <si>
     <t>833</t>
   </si>
   <si>
-    <t>https://sapl.cachoeira.ba.leg.br/media/sapl/public/materialegislativa/2025/833/emenda_impositiva_angelica_-_quadra_poliesportiva_do_bairro_dos_tres_riachos_localizada_na_rua_da_feira_45.000_1.pdf</t>
+    <t>http://sapl.cachoeira.ba.leg.br/media/sapl/public/materialegislativa/2025/833/emenda_impositiva_angelica_-_quadra_poliesportiva_do_bairro_dos_tres_riachos_localizada_na_rua_da_feira_45.000_1.pdf</t>
   </si>
   <si>
     <t>Reforma da Quadra Poliesportiva do Bairro dos Três Riachos – Rua da Feira</t>
   </si>
   <si>
     <t>834</t>
   </si>
   <si>
-    <t>https://sapl.cachoeira.ba.leg.br/media/sapl/public/materialegislativa/2025/834/emenda_impositiva_yermanja.pdf</t>
+    <t>http://sapl.cachoeira.ba.leg.br/media/sapl/public/materialegislativa/2025/834/emenda_impositiva_yermanja.pdf</t>
   </si>
   <si>
     <t>EMENDA IMPOSITIVA INDIVIDUAL Nº 35/2025_x000D_
 Ao Projeto de Lei nº 40/2025 – LOA 2026_x000D_
 Autora: Vereador Laelson Luís Ferreira Bispo_x000D_
 Art. 1º_x000D_
 Fica acrescida à programação orçamentária da Lei Orçamentária Anual para o exercício de 2026, constante do Projeto de Lei nº 40/2025, a seguinte ação, no âmbito da Secretaria Municipal de Cultura:</t>
   </si>
   <si>
     <t>835</t>
   </si>
   <si>
-    <t>https://sapl.cachoeira.ba.leg.br/media/sapl/public/materialegislativa/2025/835/emenda_impositiva_angelica_-_festa_dos_evangelicos_8.00000.pdf</t>
+    <t>http://sapl.cachoeira.ba.leg.br/media/sapl/public/materialegislativa/2025/835/emenda_impositiva_angelica_-_festa_dos_evangelicos_8.00000.pdf</t>
   </si>
   <si>
     <t>Realização da Festa dos Evangélicos no município de Cachoeira</t>
   </si>
   <si>
     <t>836</t>
   </si>
   <si>
-    <t>https://sapl.cachoeira.ba.leg.br/media/sapl/public/materialegislativa/2025/836/emenda_impositiva_dona_dalva.pdf</t>
+    <t>http://sapl.cachoeira.ba.leg.br/media/sapl/public/materialegislativa/2025/836/emenda_impositiva_dona_dalva.pdf</t>
   </si>
   <si>
     <t>EMENDA IMPOSITIVA INDIVIDUAL Nº 37/2025_x000D_
 Ao Projeto de Lei nº 40/2025 – LOA 2026_x000D_
 Autora: Vereador Laelson Luís Ferreira Bispo_x000D_
 Art. 1º_x000D_
 Fica acrescida à programação orçamentária da Lei Orçamentária Anual para o exercício de 2026, constante do Projeto de Lei nº 40/2025, a seguinte ação, no âmbito da Secretaria Municipal de Cultura:</t>
   </si>
   <si>
     <t>837</t>
   </si>
   <si>
-    <t>https://sapl.cachoeira.ba.leg.br/media/sapl/public/materialegislativa/2025/837/emenda_impositiva_angelica_-_aquisicao_de_bebedouro_industrial_apae_2.50000.pdf</t>
+    <t>http://sapl.cachoeira.ba.leg.br/media/sapl/public/materialegislativa/2025/837/emenda_impositiva_angelica_-_aquisicao_de_bebedouro_industrial_apae_2.50000.pdf</t>
   </si>
   <si>
     <t>Aquisição de bebedouro industrial para a APAE do município de Cachoeira</t>
   </si>
   <si>
     <t>839</t>
   </si>
   <si>
-    <t>https://sapl.cachoeira.ba.leg.br/media/sapl/public/materialegislativa/2025/839/emenda_impositiva_sao_roque_engenho_da_ponte.pdf</t>
+    <t>http://sapl.cachoeira.ba.leg.br/media/sapl/public/materialegislativa/2025/839/emenda_impositiva_sao_roque_engenho_da_ponte.pdf</t>
   </si>
   <si>
     <t>EMENDA IMPOSITIVA INDIVIDUAL Nº 39/2025_x000D_
 Ao Projeto de Lei nº 40/2025 – LOA 2026_x000D_
 Autora: Vereador Laelson Luís Ferreira Bispo_x000D_
 Art. 1º_x000D_
 Fica acrescida à programação orçamentária da Lei Orçamentária Anual para o exercício de 2026, constante do Projeto de Lei nº 40/2025, a seguinte ação, no âmbito da Secretaria Municipal de Cultura:</t>
   </si>
   <si>
     <t>840</t>
   </si>
   <si>
-    <t>https://sapl.cachoeira.ba.leg.br/media/sapl/public/materialegislativa/2025/840/emenda_impositiva_laelson_campeonato_quilombola_30.000.pdf</t>
+    <t>http://sapl.cachoeira.ba.leg.br/media/sapl/public/materialegislativa/2025/840/emenda_impositiva_laelson_campeonato_quilombola_30.000.pdf</t>
   </si>
   <si>
     <t>EMENDA IMPOSITIVA INDIVIDUAL Nº 40/2025_x000D_
 Ao Projeto de Lei nº 40/2025 – LOA 2026_x000D_
 Autora: Vereador Laelson Luís Ferreira Bispo_x000D_
 Art. 1º_x000D_
 Fica acrescida à programação orçamentária da Lei Orçamentária Anual para o exercício de 2026, constante do Projeto de Lei nº 40/2025, a seguinte ação, no âmbito da Secretaria Municipal de Esportes:</t>
   </si>
   <si>
     <t>841</t>
   </si>
   <si>
-    <t>https://sapl.cachoeira.ba.leg.br/media/sapl/public/materialegislativa/2025/841/emenda_impositiva_campinho_assinado.pdf</t>
+    <t>http://sapl.cachoeira.ba.leg.br/media/sapl/public/materialegislativa/2025/841/emenda_impositiva_campinho_assinado.pdf</t>
   </si>
   <si>
     <t>Acrescenta à Lei Orçamentária Anual de 2026 ação destinada à requalificação do campinho de futebol do bairro Cucuí de Caboclo, no âmbito da Secretaria Municipal de Obras e Meio Ambiente, com recursos provenientes das emendas impositivas individuais dos vereadores.</t>
   </si>
   <si>
     <t>843</t>
   </si>
   <si>
-    <t>https://sapl.cachoeira.ba.leg.br/media/sapl/public/materialegislativa/2025/843/emenda_impositiva_nossa_senhora_dajuda.pdf</t>
+    <t>http://sapl.cachoeira.ba.leg.br/media/sapl/public/materialegislativa/2025/843/emenda_impositiva_nossa_senhora_dajuda.pdf</t>
   </si>
   <si>
     <t>EMENDA IMPOSITIVA INDIVIDUAL Nº 42/2025_x000D_
 Ao Projeto de Lei nº 40/2025 – LOA 2026_x000D_
 Autora: Vereador Laelson Luís Ferreira Bispo_x000D_
 Art. 1º_x000D_
 Fica acrescida à programação orçamentária da Lei Orçamentária Anual para o exercício de 2026, constante do Projeto de Lei nº 40/2025, a seguinte ação, no âmbito da Secretaria Municipal de Cultura:</t>
   </si>
   <si>
     <t>845</t>
   </si>
   <si>
-    <t>https://sapl.cachoeira.ba.leg.br/media/sapl/public/materialegislativa/2025/845/emenda_impositiva_laelson_festa_nossa_senhora_do_bom_parto_30.000.pdf</t>
+    <t>http://sapl.cachoeira.ba.leg.br/media/sapl/public/materialegislativa/2025/845/emenda_impositiva_laelson_festa_nossa_senhora_do_bom_parto_30.000.pdf</t>
   </si>
   <si>
     <t>EMENDA IMPOSITIVA INDIVIDUAL Nº 43/2025_x000D_
 Ao Projeto de Lei nº 40/2025 – LOA 2026_x000D_
 Autora: Vereador Laelson Luís Ferreira Bispo_x000D_
 Art. 1º_x000D_
 Fica acrescida à programação orçamentária da Lei Orçamentária Anual para o exercício de 2026, constante do Projeto de Lei nº 40/2025, a seguinte ação, no âmbito da Secretaria Municipal de Cultura:</t>
   </si>
   <si>
     <t>850</t>
   </si>
   <si>
-    <t>https://sapl.cachoeira.ba.leg.br/media/sapl/public/materialegislativa/2025/850/emenda_impositiva_no_44_2025.pdf</t>
+    <t>http://sapl.cachoeira.ba.leg.br/media/sapl/public/materialegislativa/2025/850/emenda_impositiva_no_44_2025.pdf</t>
   </si>
   <si>
     <t>I -  Aquisição de veículo tipo ambulância, incluindo equipamentos básicos, com vinculação ao Posto de Saúde de Santiago do Iguape, para atendimento às comunidades do distrito e demais localidades do município de Cachoeira.</t>
   </si>
   <si>
     <t>851</t>
   </si>
   <si>
-    <t>https://sapl.cachoeira.ba.leg.br/media/sapl/public/materialegislativa/2025/851/emenda_impositiva_45_2025.pdf</t>
+    <t>http://sapl.cachoeira.ba.leg.br/media/sapl/public/materialegislativa/2025/851/emenda_impositiva_45_2025.pdf</t>
   </si>
   <si>
     <t>: Aquisição de ambulância zero quilômetro para a comunidade do Tabuleiro. _x000D_
 Valor: R$ 176.541,08 (cento e setenta e seis mil, quinhentos e quarenta e um reais e oito centavos)</t>
   </si>
   <si>
     <t>852</t>
   </si>
   <si>
-    <t>https://sapl.cachoeira.ba.leg.br/media/sapl/public/materialegislativa/2025/852/emenda_impositiva_cristiano_de_louro_-_natinho.pdf</t>
+    <t>http://sapl.cachoeira.ba.leg.br/media/sapl/public/materialegislativa/2025/852/emenda_impositiva_cristiano_de_louro_-_natinho.pdf</t>
   </si>
   <si>
     <t>Os recursos serão destinados à execução do calçamento que liga a Rua de Natinho ao trecho asfaltado na comunidade de Laranjeiras, garantindo melhor mobilidade, segurança e qualidade de vida aos moradores da localidade e das áreas adjacentes.</t>
   </si>
   <si>
     <t>853</t>
   </si>
   <si>
-    <t>https://sapl.cachoeira.ba.leg.br/media/sapl/public/materialegislativa/2025/853/emenda_impositiva_cristiano_de_louro_-_carnaval_do_saco.pdf</t>
+    <t>http://sapl.cachoeira.ba.leg.br/media/sapl/public/materialegislativa/2025/853/emenda_impositiva_cristiano_de_louro_-_carnaval_do_saco.pdf</t>
   </si>
   <si>
     <t>Os recursos serão destinados à realização do Carnaval da Comunidade do Saco, evento tradicional que reúne moradores locais e comunidades vizinhas, fortalecendo a cultura popular, o lazer comunitário e a integração social no município de Cachoeira.</t>
   </si>
   <si>
     <t>854</t>
   </si>
   <si>
-    <t>https://sapl.cachoeira.ba.leg.br/media/sapl/public/materialegislativa/2025/854/emenda_impositiva_cristiano_de_louro_-_pinguela.pdf</t>
+    <t>http://sapl.cachoeira.ba.leg.br/media/sapl/public/materialegislativa/2025/854/emenda_impositiva_cristiano_de_louro_-_pinguela.pdf</t>
   </si>
   <si>
     <t>Os recursos serão destinados à realização da tradicional Lavagem da Comunidade da Pinguela, celebração em homenagem aos padroeiros São Crispim e São Crispiniano, reunindo moradores locais e comunidades vizinhas, fortalecendo as tradições religiosas e culturais do município de Cachoeira.</t>
   </si>
   <si>
     <t>858</t>
   </si>
   <si>
-    <t>https://sapl.cachoeira.ba.leg.br/media/sapl/public/materialegislativa/2025/858/emenda_impositiva_cristiano_de_louro_-_festa_senhor_do_bomfim_ladeira_de_padre_inacio.pdf</t>
+    <t>http://sapl.cachoeira.ba.leg.br/media/sapl/public/materialegislativa/2025/858/emenda_impositiva_cristiano_de_louro_-_festa_senhor_do_bomfim_ladeira_de_padre_inacio.pdf</t>
   </si>
   <si>
     <t>Os recursos serão destinados à realização da tradicional Lavagem da Ladeira de Padre Inácio, celebração em homenagem ao Senhor do Bonfim, padroeiro da comunidade, reunindo moradores locais e comunidades vizinhas, fortalecendo as tradições religiosas e culturais do município de Cachoeira.</t>
   </si>
   <si>
     <t>859</t>
   </si>
   <si>
-    <t>https://sapl.cachoeira.ba.leg.br/media/sapl/public/materialegislativa/2025/859/emenda_impositiva_cristiano_de_louro_-_festa_senhor_do_bomfim_murutuba.pdf</t>
+    <t>http://sapl.cachoeira.ba.leg.br/media/sapl/public/materialegislativa/2025/859/emenda_impositiva_cristiano_de_louro_-_festa_senhor_do_bomfim_murutuba.pdf</t>
   </si>
   <si>
     <t>Os recursos serão destinados à realização da tradicional Lavagem de Nosso Senhor do Bonfim na comunidade da Murutuba, evento cultural que ocorre anualmente no mês de janeiro e que reúne moradores locais e comunidades vizinhas, fortalecendo a identidade cultural e as tradições religiosas do município de Cachoeira.</t>
   </si>
   <si>
     <t>860</t>
   </si>
   <si>
-    <t>https://sapl.cachoeira.ba.leg.br/media/sapl/public/materialegislativa/2025/860/emenda_impositiva_cristiano_de_louro_-_campeonato_murutuba_pinguela.pdf</t>
+    <t>http://sapl.cachoeira.ba.leg.br/media/sapl/public/materialegislativa/2025/860/emenda_impositiva_cristiano_de_louro_-_campeonato_murutuba_pinguela.pdf</t>
   </si>
   <si>
     <t>Os recursos serão destinados à realização do Campeonato de Futebol promovido nas comunidades de Murutuba e Pinguela, beneficiando atletas locais, fortalecendo o esporte comunitário e incentivando a integração social entre as comunidades rurais do município de Cachoeira.</t>
   </si>
   <si>
     <t>868</t>
   </si>
   <si>
-    <t>https://sapl.cachoeira.ba.leg.br/media/sapl/public/materialegislativa/2025/868/emenda_impositiva_individual_tibiri.pdf</t>
+    <t>http://sapl.cachoeira.ba.leg.br/media/sapl/public/materialegislativa/2025/868/emenda_impositiva_individual_tibiri.pdf</t>
   </si>
   <si>
     <t>Fica acrescida à programação orçamentária da Lei Orçamentária Anual para o exercício de 2026, constante do Projeto de Lei nº 40/2025, a seguinte ação, no âmbito da Secretaria Municipal de Saúde, para aquisição de ambulância zero quilômetro para a comunidade do Tibiri.</t>
   </si>
   <si>
     <t>869</t>
   </si>
   <si>
-    <t>https://sapl.cachoeira.ba.leg.br/media/sapl/public/materialegislativa/2025/869/impositiva_individual__saco.pdf</t>
+    <t>http://sapl.cachoeira.ba.leg.br/media/sapl/public/materialegislativa/2025/869/impositiva_individual__saco.pdf</t>
   </si>
   <si>
     <t>Fica acrescida à programação orçamentária da Lei Orçamentária Anual_x000D_
 para o exercício de 2026, constante do Projeto de Lei nº 40/2025, a seguinte_x000D_
 ação, no âmbito da Secretaria Obras e Serviços. O referido recurso (R$80.000,00) deverá ser aplicado_x000D_
 especificamente na pavimentação da Rua de Beto, situada na localidade do_x000D_
 Saco, zona rural de Cachoeira.</t>
   </si>
   <si>
     <t>871</t>
   </si>
   <si>
-    <t>https://sapl.cachoeira.ba.leg.br/media/sapl/public/materialegislativa/2025/871/emenda_impositiva_junina_buscape.docx_assinado.pdf</t>
+    <t>http://sapl.cachoeira.ba.leg.br/media/sapl/public/materialegislativa/2025/871/emenda_impositiva_junina_buscape.docx_assinado.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a inclusão de ação na Lei Orçamentária Anual do exercício de 2026, visando ao apoio financeiro ao espetáculo artístico e cultural realizado pela Quadrilha Junina Buscapé durante as festividades de São João, no âmbito da Secretaria Municipal de Cultura e Turismo do Município de Cachoeira, e dá outras providências.</t>
   </si>
   <si>
     <t>872</t>
   </si>
   <si>
-    <t>https://sapl.cachoeira.ba.leg.br/media/sapl/public/materialegislativa/2025/872/impositiva_individual_tibiri_pavimentacao_1.pdf</t>
+    <t>http://sapl.cachoeira.ba.leg.br/media/sapl/public/materialegislativa/2025/872/impositiva_individual_tibiri_pavimentacao_1.pdf</t>
   </si>
   <si>
     <t>Fica acrescida à programação orçamentária da Lei Orçamentária Anual_x000D_
 para o exercício de 2026, constante do Projeto de Lei nº 40/2025, a seguinte_x000D_
 ação, no âmbito da Secretaria Obras e Serviços. O referido recurso (R$ 76.000,00) deverá ser aplicado_x000D_
 especificamente na pavimentação da Rua de Seu Emanuel, situada na_x000D_
 localidade do Tibiri, zona rural de Cachoeira</t>
   </si>
   <si>
     <t>874</t>
   </si>
   <si>
-    <t>https://sapl.cachoeira.ba.leg.br/media/sapl/public/materialegislativa/2025/874/emenda_impositiva_cadeira_odonto_.docx_assinado.pdf</t>
+    <t>http://sapl.cachoeira.ba.leg.br/media/sapl/public/materialegislativa/2025/874/emenda_impositiva_cadeira_odonto_.docx_assinado.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a inclusão de ação na Lei Orçamentária Anual do exercício de 2026 destinada à aquisição de cadeira odontológica para o posto de saúde da Comunidade do Tabuleiro da Vitória, no âmbito da Secretaria Municipal de Saúde do Município de Cachoeira, e dá outras providências.</t>
   </si>
   <si>
     <t>875</t>
   </si>
   <si>
-    <t>https://sapl.cachoeira.ba.leg.br/media/sapl/public/materialegislativa/2025/875/emenda_impositiva_praca_nova_esperanca_.docx_assinado.pdf</t>
+    <t>http://sapl.cachoeira.ba.leg.br/media/sapl/public/materialegislativa/2025/875/emenda_impositiva_praca_nova_esperanca_.docx_assinado.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a inclusão de ação na Lei Orçamentária Anual do exercício de 2026 destinada à construção de uma praça pública na localidade da Nova Esperança, no bairro Ladeira da Cadeia, no âmbito da Secretaria Municipal de Obras e Meio Ambiente do Município de Cachoeira, e dá outras providências.</t>
   </si>
   <si>
     <t>876</t>
   </si>
   <si>
-    <t>https://sapl.cachoeira.ba.leg.br/media/sapl/public/materialegislativa/2025/876/emenda_impositiva_individual_campeonato_ladeirao.docx_assinado.pdf</t>
+    <t>http://sapl.cachoeira.ba.leg.br/media/sapl/public/materialegislativa/2025/876/emenda_impositiva_individual_campeonato_ladeirao.docx_assinado.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a inclusão de ação na Lei Orçamentária Anual do exercício de 2026 destinada ao apoio logístico, estrutural e operacional do Campeonato “O Ladeirão”, no âmbito da Secretaria Municipal de Esportes do Município de Cachoeira, e dá outras providências.</t>
   </si>
   <si>
     <t>877</t>
   </si>
   <si>
-    <t>https://sapl.cachoeira.ba.leg.br/media/sapl/public/materialegislativa/2025/877/emenda_impositiva_campinho_cucui_.docx_assinado.pdf</t>
+    <t>http://sapl.cachoeira.ba.leg.br/media/sapl/public/materialegislativa/2025/877/emenda_impositiva_campinho_cucui_.docx_assinado.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a inclusão de ação na Lei Orçamentária Anual do exercício de 2026 destinada à requalificação do campinho de futebol do Cucuí de Caboclo, no âmbito da Secretaria Municipal de Obras e Meio Ambiente do Município de Cachoeira, e dá outras providências.</t>
   </si>
   <si>
     <t>878</t>
   </si>
   <si>
-    <t>https://sapl.cachoeira.ba.leg.br/media/sapl/public/materialegislativa/2025/878/emenda_impositiva_escadaria_novo_rumo_.docx_assinado.pdf</t>
+    <t>http://sapl.cachoeira.ba.leg.br/media/sapl/public/materialegislativa/2025/878/emenda_impositiva_escadaria_novo_rumo_.docx_assinado.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a inclusão de ação na Lei Orçamentária Anual do exercício de 2026 destinada à reforma da Escadaria do Novo Rumo, no bairro Ladeira da Cadeia, no âmbito da Secretaria Municipal de Obras e Meio Ambiente do Município de Cachoeira, e dá outras providências.</t>
   </si>
   <si>
     <t>881</t>
   </si>
   <si>
     <t>os recursos serão destinados para requalificação do campo de futebol na Rua do cucui de são cosme</t>
   </si>
   <si>
     <t>430</t>
   </si>
   <si>
     <t>MP</t>
   </si>
   <si>
     <t>MOÇÃO DE PESAR</t>
   </si>
   <si>
-    <t>https://sapl.cachoeira.ba.leg.br/media/sapl/public/materialegislativa/2025/430/mocao__de_pesar_01._2025.pdf</t>
+    <t>http://sapl.cachoeira.ba.leg.br/media/sapl/public/materialegislativa/2025/430/mocao__de_pesar_01._2025.pdf</t>
   </si>
   <si>
     <t>Moção de “PESAR” pelo falecimento do Senhor   Manoel Dias da Silva,</t>
   </si>
   <si>
     <t>431</t>
   </si>
   <si>
     <t>ANGELICA SAPUCAIA, CRISTIANO DE LOURO PAI VEI, FLORISVALDO DA C DE JESUS, JOSMAR BARBOSA, LAELSON DE ROXO, MARCOS VINICIUS E. DE JESUS, MOISEIS REIS DO LAGO, PAULO C. R. LEITE, PAULO HENRIQUE PH, PAULO OLIVEIRA  DOS REIS</t>
   </si>
   <si>
     <t>MOÇÃO DE PESAR PELO FELECIMENTO DO SENHOR ALTAMIRANDO CHAVES</t>
   </si>
   <si>
     <t>432</t>
   </si>
   <si>
     <t>MOÇÃO DE PESAR PELO FALECIMENTO ANDRE PASSOS</t>
   </si>
   <si>
     <t>433</t>
   </si>
   <si>
     <t>MOÇÃO DE PESAR PELO FALECIMENTO DO SENHOR AURELIANO MOREIRA DUARTE JUNIOR</t>
   </si>
   <si>
     <t>434</t>
   </si>
   <si>
     <t>MOÇÃO DE PESAR PELO FALECIMENTO DA SENHORA TERESA SANTOS BATISTA.</t>
   </si>
   <si>
     <t>439</t>
   </si>
   <si>
-    <t>https://sapl.cachoeira.ba.leg.br/media/sapl/public/materialegislativa/2025/439/esmeraldo__assinado.pdf</t>
+    <t>http://sapl.cachoeira.ba.leg.br/media/sapl/public/materialegislativa/2025/439/esmeraldo__assinado.pdf</t>
   </si>
   <si>
     <t>● O Vereador que esta subscreve, vem na forma Regimental, inserir na_x000D_
 Ata dos trabalhos da Câmara Municipal da Cachoeira, Estado da Bahia,_x000D_
 MOÇÃO DE PESAR pelo falecimento do Sr. Esmeraldo Alves dos_x000D_
 Santos Sobrinho._x000D_
 Dê-se conhecimento a toda família da referida moção._x000D_
 _x000D_
 Laelson Luis Ferreira Bispo_x000D_
 Vereador Autor</t>
   </si>
   <si>
     <t>442</t>
   </si>
   <si>
     <t>Moção de pesar pelo falecimento da Senhora Marilia Rosa dos Santos Borges</t>
   </si>
   <si>
     <t>503</t>
   </si>
   <si>
-    <t>https://sapl.cachoeira.ba.leg.br/media/sapl/public/materialegislativa/2025/503/mocao_08.2025.pdf</t>
+    <t>http://sapl.cachoeira.ba.leg.br/media/sapl/public/materialegislativa/2025/503/mocao_08.2025.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE PESAR PELO FALECIMENTO DO PROFESSOR MARCIO JAMBEIRO</t>
   </si>
   <si>
     <t>504</t>
   </si>
   <si>
-    <t>https://sapl.cachoeira.ba.leg.br/media/sapl/public/materialegislativa/2025/504/mocao_09.2025.pdf</t>
+    <t>http://sapl.cachoeira.ba.leg.br/media/sapl/public/materialegislativa/2025/504/mocao_09.2025.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE PESAR PELO FALECIMENTO DA SRA. MARLENE F. ALMEIDA</t>
   </si>
   <si>
     <t>542</t>
   </si>
   <si>
-    <t>https://sapl.cachoeira.ba.leg.br/media/sapl/public/materialegislativa/2025/542/mocao_n._10.2025.pdf</t>
+    <t>http://sapl.cachoeira.ba.leg.br/media/sapl/public/materialegislativa/2025/542/mocao_n._10.2025.pdf</t>
   </si>
   <si>
     <t>Pelo falecimento da Sra. Cristina Lira Alves, ocorrido no dia 28 de abril do ano em curso.</t>
   </si>
   <si>
     <t>543</t>
   </si>
   <si>
-    <t>https://sapl.cachoeira.ba.leg.br/media/sapl/public/materialegislativa/2025/543/mocao_n._11.2025.pdf</t>
+    <t>http://sapl.cachoeira.ba.leg.br/media/sapl/public/materialegislativa/2025/543/mocao_n._11.2025.pdf</t>
   </si>
   <si>
     <t>Pelo falecimento do Sr. Domingos dos Santos Coelho, ocorrido no dia 27 de abril do ano em curso.</t>
   </si>
   <si>
     <t>546</t>
   </si>
   <si>
-    <t>https://sapl.cachoeira.ba.leg.br/media/sapl/public/materialegislativa/2025/546/mocao_n._12.2025.pdf</t>
+    <t>http://sapl.cachoeira.ba.leg.br/media/sapl/public/materialegislativa/2025/546/mocao_n._12.2025.pdf</t>
   </si>
   <si>
     <t>Moção de “PESAR” pelo falecimento do Sr. Adelson Santana de Melo</t>
   </si>
   <si>
     <t>561</t>
   </si>
   <si>
-    <t>https://sapl.cachoeira.ba.leg.br/media/sapl/public/materialegislativa/2025/561/mocao_n._13.2025.pdf</t>
+    <t>http://sapl.cachoeira.ba.leg.br/media/sapl/public/materialegislativa/2025/561/mocao_n._13.2025.pdf</t>
   </si>
   <si>
     <t>Moção de “PESAR” pelo falecimento da Sra. MARIA PAULA MIRANDA DOS SANTOS., ocorrido no dia 14 de maio do ano em curso.</t>
   </si>
   <si>
     <t>568</t>
   </si>
   <si>
-    <t>https://sapl.cachoeira.ba.leg.br/media/sapl/public/materialegislativa/2025/568/mocao_n._14.2025.pdf</t>
+    <t>http://sapl.cachoeira.ba.leg.br/media/sapl/public/materialegislativa/2025/568/mocao_n._14.2025.pdf</t>
   </si>
   <si>
     <t>Moção de “PESAR” pelo falecimento da Sra. EDILEUZA LIMA GUIMARÃES., ocorrido no dia 13 de maio do ano em curso.</t>
   </si>
   <si>
     <t>593</t>
   </si>
   <si>
-    <t>https://sapl.cachoeira.ba.leg.br/media/sapl/public/materialegislativa/2025/593/mocao_de_pesar_no_15_adenison.pdf</t>
+    <t>http://sapl.cachoeira.ba.leg.br/media/sapl/public/materialegislativa/2025/593/mocao_de_pesar_no_15_adenison.pdf</t>
   </si>
   <si>
     <t>Moção de “PESAR” pelo falecimento da Sr. ADENILSON SAMPAIO SANTOS., ocorrido no dia 19 de maio do ano em curso.</t>
   </si>
   <si>
     <t>670</t>
   </si>
   <si>
-    <t>https://sapl.cachoeira.ba.leg.br/media/sapl/public/materialegislativa/2025/670/mocao_n._16.2025.pdf</t>
+    <t>http://sapl.cachoeira.ba.leg.br/media/sapl/public/materialegislativa/2025/670/mocao_n._16.2025.pdf</t>
   </si>
   <si>
     <t>Moção de “PESAR” pelo falecimento do Sr. EVERALDO ANUNCIAÇÃO, ocorrido no dia 20 de AGOSTO  do ano em curso.</t>
   </si>
   <si>
     <t>684</t>
   </si>
   <si>
-    <t>https://sapl.cachoeira.ba.leg.br/media/sapl/public/materialegislativa/2025/684/mocao_n._17.2025.pdf</t>
+    <t>http://sapl.cachoeira.ba.leg.br/media/sapl/public/materialegislativa/2025/684/mocao_n._17.2025.pdf</t>
   </si>
   <si>
     <t>Moção de “PESAR” pelo falecimento do Sr. MARTINHOS DA SILVA MASCARENHAS, ocorrido no dia 02 de SETEMBRO  do ano em curso.</t>
   </si>
   <si>
     <t>691</t>
   </si>
   <si>
-    <t>https://sapl.cachoeira.ba.leg.br/media/sapl/public/materialegislativa/2025/691/mocao_n._18.2025.pdf</t>
+    <t>http://sapl.cachoeira.ba.leg.br/media/sapl/public/materialegislativa/2025/691/mocao_n._18.2025.pdf</t>
   </si>
   <si>
     <t>Moção de “PESAR” pelo falecimento da Sr. Nilton Sapucaia Costa.., ocorrido no dia 10 de SETEMBRO do ano em curso.</t>
   </si>
   <si>
     <t>702</t>
   </si>
   <si>
-    <t>https://sapl.cachoeira.ba.leg.br/media/sapl/public/materialegislativa/2025/702/mocao_n._19.2025.pdf</t>
+    <t>http://sapl.cachoeira.ba.leg.br/media/sapl/public/materialegislativa/2025/702/mocao_n._19.2025.pdf</t>
   </si>
   <si>
     <t>Moção de “PESAR” pelo falecimento da Sra. Vilma Vieira de Jesus</t>
   </si>
   <si>
     <t>713</t>
   </si>
   <si>
-    <t>https://sapl.cachoeira.ba.leg.br/media/sapl/public/materialegislativa/2025/713/mocao_n._20.2025.pdf</t>
+    <t>http://sapl.cachoeira.ba.leg.br/media/sapl/public/materialegislativa/2025/713/mocao_n._20.2025.pdf</t>
   </si>
   <si>
     <t>Moção de “PESAR” pelo falecimento da Sra. Juciara Pareira Santos.., ocorrido no dia 27 de SETEMBRO do ano em curso.</t>
   </si>
   <si>
     <t>727</t>
   </si>
   <si>
-    <t>https://sapl.cachoeira.ba.leg.br/media/sapl/public/materialegislativa/2025/727/mocao_n._21.2025.pdf</t>
+    <t>http://sapl.cachoeira.ba.leg.br/media/sapl/public/materialegislativa/2025/727/mocao_n._21.2025.pdf</t>
   </si>
   <si>
     <t>Moção de “PESAR” pelo falecimento da Sr. Mario Matheus Cadorna Vieira, ocorrido no dia 14 de outubro do ano em curso.</t>
   </si>
   <si>
     <t>736</t>
   </si>
   <si>
-    <t>https://sapl.cachoeira.ba.leg.br/media/sapl/public/materialegislativa/2025/736/mocao_n._22.2025.pdf</t>
+    <t>http://sapl.cachoeira.ba.leg.br/media/sapl/public/materialegislativa/2025/736/mocao_n._22.2025.pdf</t>
   </si>
   <si>
     <t>Moção de “PESAR” pelo falecimento da Sr. Adilson Januario do Nacimento.</t>
   </si>
   <si>
     <t>770</t>
   </si>
   <si>
-    <t>https://sapl.cachoeira.ba.leg.br/media/sapl/public/materialegislativa/2025/770/mocao_n._23.2025.pdf</t>
+    <t>http://sapl.cachoeira.ba.leg.br/media/sapl/public/materialegislativa/2025/770/mocao_n._23.2025.pdf</t>
   </si>
   <si>
     <t>Moção de “PESAR” pelo falecimento do Cantor.JIMMY CLIFF ocorrido hoje dia 24 de novembro do ano em curso.</t>
   </si>
   <si>
     <t>804</t>
   </si>
   <si>
-    <t>https://sapl.cachoeira.ba.leg.br/media/sapl/public/materialegislativa/2025/804/mocao_n._24.2025.pdf</t>
+    <t>http://sapl.cachoeira.ba.leg.br/media/sapl/public/materialegislativa/2025/804/mocao_n._24.2025.pdf</t>
   </si>
   <si>
     <t>Moção de “PESAR” pelo falecimento da Sra. NEUSA SANTANA SANTOS, ocorrido no dia 29 de novembro do ano em curso</t>
   </si>
   <si>
     <t>515</t>
   </si>
   <si>
     <t>PDL</t>
   </si>
   <si>
     <t>PROJETO DE DECRETO LEGISLATIVO</t>
   </si>
   <si>
-    <t>https://sapl.cachoeira.ba.leg.br/media/sapl/public/materialegislativa/2025/515/decreto_legislativo_01comenda_25_de_junho_jeronimo_rodrigues.pdf</t>
+    <t>http://sapl.cachoeira.ba.leg.br/media/sapl/public/materialegislativa/2025/515/decreto_legislativo_01comenda_25_de_junho_jeronimo_rodrigues.pdf</t>
   </si>
   <si>
     <t>“CONCEDE A COMENDA 25 DE JUNHO AO EXCELENTÍSSIMO SENHOR JERÔNIMO RODRIGUES SOUZA”_x000D_
 A CÂMARA MUNICIPAL DA CACHOEIRA, Estado da Bahia, no uso de suas atribuições legais e regimentais que lhes confere o Decreto Legislativo 001/2024, faz saber que aprova o seguinte Decreto Legislativo._x000D_
 Art. 1º - Fica concedida a “COMENDA 25 DE JUNHO” ao Excelentíssimo Senhor Jerônimo Rodrigues Souza._x000D_
 Art. 2º - Este Decreto Legislativo entra em vigor na data de sua publicação, revogando-se as disposições contrárias._x000D_
 Plenário da Câmara da Cachoeira Bahia, 08 de abril de 2025._x000D_
 Laelson Luis Ferreira Bispo_x000D_
 Vereador autor</t>
   </si>
   <si>
     <t>517</t>
   </si>
   <si>
-    <t>https://sapl.cachoeira.ba.leg.br/media/sapl/public/materialegislativa/2025/517/decreto_legislativo_02comenda_25_de_junho_ananias.pdf</t>
+    <t>http://sapl.cachoeira.ba.leg.br/media/sapl/public/materialegislativa/2025/517/decreto_legislativo_02comenda_25_de_junho_ananias.pdf</t>
   </si>
   <si>
     <t>“CONCEDE A COMENDA 25 DE JUNHO AO ILUSTRÍSSIMO SENHOR ANANIAS NERY VIANA”_x000D_
 A CÂMARA MUNICIPAL DA CACHOEIRA, Estado da Bahia, no uso de suas atribuições legais e regimentais que lhes confere o Decreto Legislativo 001/2024, faz saber que aprova o seguinte Decreto Legislativo._x000D_
 Art. 1º - Fica concedida a “COMENDA 25 DE JUNHO” ao Ilustríssimo Senhor Ananias Nery Viana._x000D_
 Art. 2º - Este Decreto Legislativo entra em vigor na data de sua publicação, revogando-se as disposições contrárias._x000D_
 Plenário da Câmara da Cachoeira Bahia, 08 de abril de 2025._x000D_
 Laelson Luis Ferreira Bispo_x000D_
 Vereador autor</t>
   </si>
   <si>
     <t>575</t>
   </si>
   <si>
-    <t>https://sapl.cachoeira.ba.leg.br/media/sapl/public/materialegislativa/2025/575/comenda_03_2025_teixeira_de_freitas.pdf</t>
+    <t>http://sapl.cachoeira.ba.leg.br/media/sapl/public/materialegislativa/2025/575/comenda_03_2025_teixeira_de_freitas.pdf</t>
   </si>
   <si>
     <t>“CONCEDE A COMENDA TEIXEIRA DE FREITAS AO ILUSTRÍSSIMO SENHOR DR. ALBERTO RAIMUNDO GOMES DOS SANTOS”</t>
   </si>
   <si>
     <t>576</t>
   </si>
   <si>
-    <t>https://sapl.cachoeira.ba.leg.br/media/sapl/public/materialegislativa/2025/576/comenda_04_2025_zumbi_dos_palmares.pdf</t>
+    <t>http://sapl.cachoeira.ba.leg.br/media/sapl/public/materialegislativa/2025/576/comenda_04_2025_zumbi_dos_palmares.pdf</t>
   </si>
   <si>
     <t>“CONCEDE A COMENDA ZUMBI DOS PALMARES A ILUSTRÍSSIMA SENHORA ANGELA GUIMARÃES”</t>
   </si>
   <si>
     <t>577</t>
   </si>
   <si>
-    <t>https://sapl.cachoeira.ba.leg.br/media/sapl/public/materialegislativa/2025/577/comenda_05_2025_salustiano_coelho_de_araujo.pdf</t>
+    <t>http://sapl.cachoeira.ba.leg.br/media/sapl/public/materialegislativa/2025/577/comenda_05_2025_salustiano_coelho_de_araujo.pdf</t>
   </si>
   <si>
     <t>“CONCEDE A COMENDA SALUSTIANO COELHO DE ARAUJO A ILUSTRÍSSIMA ROBERTA SILVA DE CARVALHO SANTANA”</t>
   </si>
   <si>
     <t>578</t>
   </si>
   <si>
-    <t>https://sapl.cachoeira.ba.leg.br/media/sapl/public/materialegislativa/2025/578/comenda_06_2025_jorge_amado.pdf</t>
+    <t>http://sapl.cachoeira.ba.leg.br/media/sapl/public/materialegislativa/2025/578/comenda_06_2025_jorge_amado.pdf</t>
   </si>
   <si>
     <t>“CONCEDE A COMENDA JORGE AMADO AO ILUSTRÍSSIMO CANTOR EDSON GOMES”</t>
   </si>
   <si>
     <t>579</t>
   </si>
   <si>
-    <t>https://sapl.cachoeira.ba.leg.br/media/sapl/public/materialegislativa/2025/579/comenda_07_2025_maria_quiteria.pdf</t>
+    <t>http://sapl.cachoeira.ba.leg.br/media/sapl/public/materialegislativa/2025/579/comenda_07_2025_maria_quiteria.pdf</t>
   </si>
   <si>
     <t>“CONCEDE A COMENDA MARIA QUITERIA A ASSOCIAÇÃO ARTESANAL CHITARTE DE CACHOEIRA”</t>
   </si>
   <si>
     <t>599</t>
   </si>
   <si>
-    <t>https://sapl.cachoeira.ba.leg.br/media/sapl/public/materialegislativa/2025/599/decreto_legislativo_08_2025_comenda_maria_quiteria.pdf</t>
+    <t>http://sapl.cachoeira.ba.leg.br/media/sapl/public/materialegislativa/2025/599/decreto_legislativo_08_2025_comenda_maria_quiteria.pdf</t>
   </si>
   <si>
     <t>CONCEDE A COMENDA MARIA QUITERIA A PROFESSORA VERA LAPA</t>
   </si>
   <si>
     <t>600</t>
   </si>
   <si>
-    <t>https://sapl.cachoeira.ba.leg.br/media/sapl/public/materialegislativa/2025/600/decreto_legislativo_09_2025_comenda_zumbi_dos_palmares.pdf</t>
+    <t>http://sapl.cachoeira.ba.leg.br/media/sapl/public/materialegislativa/2025/600/decreto_legislativo_09_2025_comenda_zumbi_dos_palmares.pdf</t>
   </si>
   <si>
     <t>“CONCEDE A COMENDA ZUMBI DOS PALMARES AO SR. TATA RICARDO ”</t>
   </si>
   <si>
     <t>601</t>
   </si>
   <si>
-    <t>https://sapl.cachoeira.ba.leg.br/media/sapl/public/materialegislativa/2025/601/decreto_legislativo_10_2025_andre_pinto_rebolcas.pdf</t>
+    <t>http://sapl.cachoeira.ba.leg.br/media/sapl/public/materialegislativa/2025/601/decreto_legislativo_10_2025_andre_pinto_rebolcas.pdf</t>
   </si>
   <si>
     <t>CONCEDE A COMENDA ANDRÉ PINTO REBOLÇAS AO SR. MARIO FLORENTINO MARAIS NEVES</t>
   </si>
   <si>
     <t>602</t>
   </si>
   <si>
-    <t>https://sapl.cachoeira.ba.leg.br/media/sapl/public/materialegislativa/2025/602/decreto_legislativo_11_2025_comenda_jorge_amado.pdf</t>
+    <t>http://sapl.cachoeira.ba.leg.br/media/sapl/public/materialegislativa/2025/602/decreto_legislativo_11_2025_comenda_jorge_amado.pdf</t>
   </si>
   <si>
     <t>CONCEDE A COMENDA JORGE AMADO PROFESSORA IOLANDA PEREIRA GOMES</t>
   </si>
   <si>
     <t>631</t>
   </si>
   <si>
-    <t>https://sapl.cachoeira.ba.leg.br/media/sapl/public/materialegislativa/2025/631/comenda_teixeira_de_freitas_silvana_barreto.pdf</t>
+    <t>http://sapl.cachoeira.ba.leg.br/media/sapl/public/materialegislativa/2025/631/comenda_teixeira_de_freitas_silvana_barreto.pdf</t>
   </si>
   <si>
     <t>PROJETO DE DECRETO LEGISLATIVO Nº12/2025_x000D_
 “CONCEDE A COMENDA TEIXEIRA DE FREITAS À ILUSTRÍSSIMA SENHORA SILVANA BARRETO MOISÉS OLIVEIRA”.</t>
   </si>
   <si>
     <t>634</t>
   </si>
   <si>
-    <t>https://sapl.cachoeira.ba.leg.br/media/sapl/public/materialegislativa/2025/634/decreto_legislativo_13_2025_comenda_jorge_amado.pdf</t>
+    <t>http://sapl.cachoeira.ba.leg.br/media/sapl/public/materialegislativa/2025/634/decreto_legislativo_13_2025_comenda_jorge_amado.pdf</t>
   </si>
   <si>
     <t>CONCEDE A COMENDA JORGE AMADO AO ILUSTRÍSSIMO SR. JACÓ DOS SANTOS SOUZA</t>
   </si>
   <si>
     <t>652</t>
   </si>
   <si>
-    <t>https://sapl.cachoeira.ba.leg.br/media/sapl/public/materialegislativa/2025/652/comenda_teixeira_de_freitas_dr._nelson.pdf</t>
+    <t>http://sapl.cachoeira.ba.leg.br/media/sapl/public/materialegislativa/2025/652/comenda_teixeira_de_freitas_dr._nelson.pdf</t>
   </si>
   <si>
     <t>PROJETO DE DECRETO LEGISLATIVO Nº14/2025_x000D_
 “CONCEDE A COMENDA TEIXEIRA DE FREITAS AO ILUSTRÍSSIMO DR. NELSON ARAGÃO FILHO”_x000D_
 A CÂMARA MUNICIPAL DA CACHOEIRA, Estado da Bahia, no uso de suas atribuições legais e regimentais, faz saber que aprova o seguinte Decreto Legislativo._x000D_
 Art. 1º - Fica concedida a “COMENDA TEIXEIRA DE FREITAS” ao Ilustríssimo “DR. NELSON ARAGÃO FILHO”._x000D_
 Art. 2º - Este Decreto Legislativo entra em vigor na data de sua publicação, revogando-se as disposições contrárias._x000D_
 Plenário da Câmara da Cachoeira Bahia, 25 de julho de 2025._x000D_
 Laelson Luis Ferreira Bispo_x000D_
 Vereador autor</t>
   </si>
   <si>
     <t>688</t>
   </si>
   <si>
-    <t>https://sapl.cachoeira.ba.leg.br/media/sapl/public/materialegislativa/2025/688/decreto_legislativo_15_2025_comenda_jorge_amado.pdf</t>
+    <t>http://sapl.cachoeira.ba.leg.br/media/sapl/public/materialegislativa/2025/688/decreto_legislativo_15_2025_comenda_jorge_amado.pdf</t>
   </si>
   <si>
     <t>“CONCEDE A COMENDA JORGE AMADO AO ILUSTRÍSSIMO SR. MARCOS ROBERTO MOURA DE ALMEIDA</t>
   </si>
   <si>
     <t>690</t>
   </si>
   <si>
-    <t>https://sapl.cachoeira.ba.leg.br/media/sapl/public/materialegislativa/2025/690/decreto_legislativo_no_16.2025_titulo_de_cidada_olivia_santana.pdf</t>
+    <t>http://sapl.cachoeira.ba.leg.br/media/sapl/public/materialegislativa/2025/690/decreto_legislativo_no_16.2025_titulo_de_cidada_olivia_santana.pdf</t>
   </si>
   <si>
     <t>Concede Título de Cidadã Cachoeirana a Ilustríssima Senhora OLIVIA SANTANA</t>
   </si>
   <si>
     <t>712</t>
   </si>
   <si>
-    <t>https://sapl.cachoeira.ba.leg.br/media/sapl/public/materialegislativa/2025/712/decreto_legislativo_no_17.2025_titulo_roque_da_silva_dos_santos.pdf</t>
+    <t>http://sapl.cachoeira.ba.leg.br/media/sapl/public/materialegislativa/2025/712/decreto_legislativo_no_17.2025_titulo_roque_da_silva_dos_santos.pdf</t>
   </si>
   <si>
     <t>- Fica reconhecido Cidadão Honorário da Cachoeira, o Ilustríssimo Senhor “ROQUE SILVA DOS SANTOS”, pelos seus relevantes serviços prestados a comunidade cachoeirana.</t>
   </si>
   <si>
     <t>714</t>
   </si>
   <si>
-    <t>https://sapl.cachoeira.ba.leg.br/media/sapl/public/materialegislativa/2025/714/pdl_18_tituto_de_cidadao_a_ricardo_alexandre_da_cruz.pdf</t>
+    <t>http://sapl.cachoeira.ba.leg.br/media/sapl/public/materialegislativa/2025/714/pdl_18_tituto_de_cidadao_a_ricardo_alexandre_da_cruz.pdf</t>
   </si>
   <si>
     <t>CONCEDE TITULO DE CIDADÃO CACHOEIRANO AO SENHOR "RICARDO ALEXANDRE DA CRUZ"</t>
   </si>
   <si>
     <t>748</t>
   </si>
   <si>
-    <t>https://sapl.cachoeira.ba.leg.br/media/sapl/public/materialegislativa/2025/748/titulo_de_cidadao_cachoeirano_cd.docx_assinado.pdf</t>
+    <t>http://sapl.cachoeira.ba.leg.br/media/sapl/public/materialegislativa/2025/748/titulo_de_cidadao_cachoeirano_cd.docx_assinado.pdf</t>
   </si>
   <si>
     <t>Concede Título de Cidadão Cachoeirano ao Ilustríssimo Senhor Antônio Carlos de Jesus dos Santos.</t>
   </si>
   <si>
     <t>731</t>
   </si>
   <si>
     <t>EM</t>
   </si>
   <si>
     <t>EMENDA MODIFICATIVA</t>
   </si>
   <si>
-    <t>https://sapl.cachoeira.ba.leg.br/media/sapl/public/materialegislativa/2025/731/emenda_modificativa_10_2025.pdf</t>
+    <t>http://sapl.cachoeira.ba.leg.br/media/sapl/public/materialegislativa/2025/731/emenda_modificativa_10_2025.pdf</t>
   </si>
   <si>
     <t>1º A execução do Hino deverá ocorrer, todas as Segunda-Feira, em momento previamente definido pela direção escolar, podendo estar inserida em atividades cívicas, culturais, pedagógicas ou comemorativas.</t>
   </si>
   <si>
     <t>771</t>
   </si>
   <si>
-    <t>https://sapl.cachoeira.ba.leg.br/media/sapl/public/materialegislativa/2025/771/promocao_do_desenvolvimento_economico_e_social.pdf</t>
+    <t>http://sapl.cachoeira.ba.leg.br/media/sapl/public/materialegislativa/2025/771/promocao_do_desenvolvimento_economico_e_social.pdf</t>
   </si>
   <si>
     <t>Emenda __ /2025_x000D_
 Emenda Modificativa ao Projeto de Lei nº 29/2025, que “Dispõe sobre o Plano Plurianual para o quadriênio 2026-2029 e dá· outras providências” no qual passará a constar seguinte redação:_x000D_
 Art. 1º. Ficam incluídas nos programas “Cidade Modelo” e “Agricultura Mais Forte” as seguintes ações programáticas, com vistas à promoção do desenvolvimento econômico e social:_x000D_
 I – Promoção de iniciativas de incentivo à geração de ocupações e oportunidades de trabalho no âmbito urbano e rural;_x000D_
 II – Desenvolvimento de ações de formação, capacitação profissional e qualificação técnica voltadas à população;_x000D_
 III – Apoio a iniciativas, empreendimentos produtivos locais, associações e cooperativas, visando ao fortalecimento da economia comunitária e regional._x000D_
 Artigo 2º Esta Emenda entra em vigor na data de sua aprovação_x000D_
 Sala das Sessões da Câmara, 25 de novembro de 2025.</t>
   </si>
   <si>
     <t>772</t>
   </si>
   <si>
-    <t>https://sapl.cachoeira.ba.leg.br/media/sapl/public/materialegislativa/2025/772/fortalecimento_da_rede_de_protecao_social_creas.pdf</t>
+    <t>http://sapl.cachoeira.ba.leg.br/media/sapl/public/materialegislativa/2025/772/fortalecimento_da_rede_de_protecao_social_creas.pdf</t>
   </si>
   <si>
     <t>Emenda __ /2025_x000D_
 Emenda Modificativa ao Projeto de Lei nº 29/2025, que “Dispõe sobre o Plano Plurianual para o quadriênio 2026-2029 e dá· outras providências” no qual passará a constar seguinte redação:_x000D_
 Art. 1º. Ficam incluídas no programa “Igualdade, Equidade e Justiça Social” as seguintes ações programáticas, voltadas ao fortalecimento da rede de proteção social:_x000D_
 I – Promoção de iniciativas para melhoria da infraestrutura física e funcional da unidade do CREAS, visando à adequada prestação dos serviços;_x000D_
 II – Desenvolvimento de ações que contribuam para o fortalecimento e aperfeiçoamento das equipes e dos serviços especializados de média complexidade;_x000D_
 III – Implementação de mecanismos de monitoramento e avaliação, com definição de metas de atendimento e indicadores de impacto social;_x000D_
 IV – Fomento à modernização da unidade mediante aquisição de equipamentos, materiais permanentes e instrumentos de apoio ao trabalho técnico._x000D_
 Artigo 2º Esta Emenda entra em vigor na data de sua aprovação._x000D_
 Sala das Sessões da Câmara, 25 de novembro de 2025.</t>
   </si>
   <si>
     <t>773</t>
   </si>
   <si>
-    <t>https://sapl.cachoeira.ba.leg.br/media/sapl/public/materialegislativa/2025/773/melhoria_da_infraestrutura_fisica_dos_cras_existentes_assinafdo.pdf</t>
+    <t>http://sapl.cachoeira.ba.leg.br/media/sapl/public/materialegislativa/2025/773/melhoria_da_infraestrutura_fisica_dos_cras_existentes_assinafdo.pdf</t>
   </si>
   <si>
     <t>Emenda __ /2025_x000D_
 Emenda Modificativa ao Projeto de Lei nº 29/2025, que “Dispõe sobre o Plano Plurianual para o quadriênio 2026-2029 e dá· outras providências” no qual passará a constar seguinte redação:_x000D_
 Art. 1º. Ficam incluídas no programa “Igualdade, Equidade e Justiça Social” as seguintes ações programáticas, destinadas ao fortalecimento da rede socioassistencial do Município:_x000D_
 I – Promoção de iniciativas voltadas à melhoria da infraestrutura física dos CRAS existentes, contemplando ações de reforma e adequação estrutural;_x000D_
 II – Desenvolvimento de ações destinadas à ampliação das condições de acessibilidade e segurança nas unidades;_x000D_
 III – Fomento à modernização dos espaços de atendimento, com apoio à aquisição de equipamentos e melhorias funcionais;_x000D_
 IV – Implementação de mecanismos de planejamento com definição de metas físicas por unidade e cronograma de execução;_x000D_
 V – Desenvolvimento de instrumentos de monitoramento e avaliação, com utilização de indicadores voltados à infraestrutura e ao atendimento socioassistencial._x000D_
 Artigo 2º Esta Emenda entra em vigor na data de sua aprovação._x000D_
 Sala das Sessões da Câmara, 25 de novembro de 2025.</t>
   </si>
   <si>
     <t>774</t>
   </si>
   <si>
-    <t>https://sapl.cachoeira.ba.leg.br/media/sapl/public/materialegislativa/2025/774/preservacao_e_promocao_do_patrimonio_cultural.pdf</t>
+    <t>http://sapl.cachoeira.ba.leg.br/media/sapl/public/materialegislativa/2025/774/preservacao_e_promocao_do_patrimonio_cultural.pdf</t>
   </si>
   <si>
     <t>Emenda __ /2025_x000D_
 Emenda Modificativa ao Projeto de Lei nº 29/2025, que “Dispõe sobre o Plano Plurianual para o quadriênio 2026-2029 e dá· outras providências” no qual passará a constar seguinte redação:_x000D_
 Art. 1º.Ficam incluídas no programa “Cidade, Cultura e Turismo” as seguintes ações programáticas, voltadas ao fortalecimento das políticas de preservação e promoção do patrimônio cultural:_x000D_
 I – Desenvolvimento de iniciativas de apoio técnico, organizacional e logístico às entidades, manifestações e festividades reconhecidas como patrimônio cultural e imaterial por leis municipais;_x000D_
 II – Promoção de ações voltadas à salvaguarda, difusão, preservação e valorização dos bens culturais reconhecidos;_x000D_
 III – Implementação de mecanismos de planejamento e avaliação, com definição de metas físicas e indicadores de impacto cultural e social;_x000D_
 IV – Estímulo à participação comunitária e ao fortalecimento da transmissão intergeracional de saberes, práticas e tradições culturais;_x000D_
 V – Fomento à criação, ampliação e fortalecimento de instrumentos públicos de seleção, incentivo e apoio a iniciativas culturais, incluindo editais, chamamentos públicos e demais mecanismos de fomento._x000D_
 Artigo 2º Esta Emenda entra em vigor na data de sua aprovação._x000D_
 Sala das Sessões da Câmara, 25 de novembro de 2025.</t>
   </si>
   <si>
     <t>775</t>
   </si>
   <si>
-    <t>https://sapl.cachoeira.ba.leg.br/media/sapl/public/materialegislativa/2025/775/acesso_ao_transporte_nas_comunidades_rurais.pdf</t>
+    <t>http://sapl.cachoeira.ba.leg.br/media/sapl/public/materialegislativa/2025/775/acesso_ao_transporte_nas_comunidades_rurais.pdf</t>
   </si>
   <si>
     <t>Emenda __ /2025_x000D_
 Emenda Modificativa ao Projeto de Lei nº 29/2025, que “Dispõe sobre o Plano Plurianual para o quadriênio 2026-2029 e dá· outras providências” no qual passará a constar seguinte redação:_x000D_
 Art. 1º. Fica incluída no programa “Cidade Modelo” a seguinte ação programática, destinada ao fortalecimento da mobilidade e do acesso ao transporte nas comunidades rurais:_x000D_
 I – Promoção de estudos e iniciativas voltadas à ampliação de opções de deslocamento para comunidades rurais, incluindo a avaliação de viabilidade para implantação de linhas regulares de transporte público;_x000D_
 II – Desenvolvimento de ações de apoio à modernização da frota destinada ao atendimento rural, contemplando aquisição, renovação e adaptação de veículos conforme necessidades locais;_x000D_
 III – Implementação de instrumentos de planejamento para organização do atendimento por região, com definição de critérios e cronogramas orientadores;_x000D_
 IV – Estabelecimento de mecanismos de monitoramento da demanda, utilização e qualidade dos serviços de transporte rural, com vistas à melhoria contínua._x000D_
 Artigo 2º Esta Emenda entra em vigor na data de sua aprovação._x000D_
 Sala das Sessões da Câmara, 25 de novembro de 2025.</t>
   </si>
   <si>
     <t>777</t>
   </si>
   <si>
-    <t>https://sapl.cachoeira.ba.leg.br/media/sapl/public/materialegislativa/2025/777/estudo_e_planejar_a_viabilidade_de_concursos_publicos.pdf</t>
+    <t>http://sapl.cachoeira.ba.leg.br/media/sapl/public/materialegislativa/2025/777/estudo_e_planejar_a_viabilidade_de_concursos_publicos.pdf</t>
   </si>
   <si>
     <t>Emenda __ /2025_x000D_
 Emenda Modificativa ao Projeto de Lei nº 29/2025, que “Dispõe sobre o Plano Plurianual para o quadriênio 2026-2029 e dá· outras providências” no qual passará a constar seguinte redação:_x000D_
 Art. 1º O programa “Modernização da Gestão Administrativa” passa a incluir as seguintes ações:_x000D_
 I – Estudar e planejar a viabilidade de concursos públicos para provimento de cargos efetivos;_x000D_
 II – Levantamento de vacâncias e necessidades funcionais por secretaria;_x000D_
 III – Elaboração de cronograma de concursos e previsão orçamentária anual;_x000D_
 IV – Garantia de transparência e equidade nos processos seletivos._x000D_
 Artigo 2º Esta Emenda entra em vigor na data de sua aprovação._x000D_
 Sala das Sessões da Câmara, 25 de novembro de 2025.</t>
   </si>
   <si>
     <t>778</t>
   </si>
   <si>
-    <t>https://sapl.cachoeira.ba.leg.br/media/sapl/public/materialegislativa/2025/778/atendimento_especializado_a_populacao_lgbtqiapn.pdf</t>
+    <t>http://sapl.cachoeira.ba.leg.br/media/sapl/public/materialegislativa/2025/778/atendimento_especializado_a_populacao_lgbtqiapn.pdf</t>
   </si>
   <si>
     <t>Emenda __ /2025_x000D_
 Emenda Modificativa ao Projeto de Lei nº 29/2025, que “Dispõe sobre o Plano Plurianual para o quadriênio 2026-2029 e dá· outras providências” no qual passará a constar seguinte redação:_x000D_
 Art. 1º O programa “Mais Saúde” passa a incluir as seguintes ações:_x000D_
 I – Atendimento especializado à população LGBTQIAPN+;_x000D_
 II – Campanhas de combate à discriminação e promoção da saúde integral;_x000D_
 III – Apoio psicossocial e cultural._x000D_
 Artigo 2º Esta Emenda entra em vigor na data de sua aprovação._x000D_
 Sala das Sessões da Câmara, 25 de novembro de 2025.</t>
   </si>
   <si>
     <t>779</t>
   </si>
   <si>
-    <t>https://sapl.cachoeira.ba.leg.br/media/sapl/public/materialegislativa/2025/779/fortalecimento_dos_conselhos_municipais_e_foruns_participativos.pdf</t>
+    <t>http://sapl.cachoeira.ba.leg.br/media/sapl/public/materialegislativa/2025/779/fortalecimento_dos_conselhos_municipais_e_foruns_participativos.pdf</t>
   </si>
   <si>
     <t>Emenda __ /2025_x000D_
 Emenda Modificativa ao Projeto de Lei nº 29/2025, que “Dispõe sobre o Plano Plurianual para o quadriênio 2026-2029 e dá· outras providências” no qual passará a constar seguinte redação:_x000D_
 Art. 1º O programa de gestão administrativa passa a incluir as seguintes ações:_x000D_
 I – Fortalecimento dos conselhos municipais e fóruns participativos;_x000D_
 II – Realização de audiências públicas periódicas;_x000D_
 III – Criação de ouvidorias e plataformas digitais de participação cidadã._x000D_
 Artigo 2º Esta Emenda entra em vigor na data de sua aprovação._x000D_
 Sala das Sessões da Câmara, 25 de novembro de 2025.</t>
   </si>
   <si>
     <t>780</t>
   </si>
   <si>
-    <t>https://sapl.cachoeira.ba.leg.br/media/sapl/public/materialegislativa/2025/780/iniciativas_integradas_voltadas_a_juventude_urbana_e_rural.pdf</t>
+    <t>http://sapl.cachoeira.ba.leg.br/media/sapl/public/materialegislativa/2025/780/iniciativas_integradas_voltadas_a_juventude_urbana_e_rural.pdf</t>
   </si>
   <si>
     <t>Emenda __ /2025_x000D_
 Emenda Modificativa ao Projeto de Lei nº 29/2025, que “Dispõe sobre o Plano Plurianual para o quadriênio 2026-2029 e dá· outras providências” no qual passará a constar seguinte redação:_x000D_
 Art. 1º. Fica incluída no Eixo 3 – Inclusão Social a seguinte ação, a ser incorporada ao conjunto de programas existentes:_x000D_
 I – Desenvolvimento de iniciativas integradas voltadas à juventude urbana e rural, compreendendo atividades de formação cidadã, promoção da cultura, incentivo ao esporte, apoio ao empreendedorismo juvenil e estímulo à participação social e política._x000D_
 Art. 2º_x000D_
 Esta Emenda entra em vigor na data de sua aprovação._x000D_
 Sala das Sessões da Câmara, 25 de novembro de 2025.</t>
   </si>
   <si>
     <t>782</t>
   </si>
   <si>
-    <t>https://sapl.cachoeira.ba.leg.br/media/sapl/public/materialegislativa/2025/782/fortalecimento_das_politicas_de_habitacao_rural-assinado1.pdf</t>
+    <t>http://sapl.cachoeira.ba.leg.br/media/sapl/public/materialegislativa/2025/782/fortalecimento_das_politicas_de_habitacao_rural-assinado1.pdf</t>
   </si>
   <si>
     <t>Emenda Modificativa ao Projeto de Lei nº 29/2025, que “Dispõe sobre o Plano Plurianual para o quadriênio 2026-2029 e dá· outras providências” no qual passará a constar seguinte redação:_x000D_
 Art. 1º. Fica incluída no Eixo 3 – Inclusão Social a seguinte ação programática, destinada ao fortalecimento das políticas de habitação rural:_x000D_
 I – Promoção de iniciativas de apoio à melhoria habitacional em comunidades rurais, compreendendo ações de construção, reforma e adequação de moradias;_x000D_
 II – Desenvolvimento de ações voltadas ao apoio técnico e institucional para processos de regularização fundiária rural, em articulação com órgãos competentes;_x000D_
 III – Implementação de iniciativas de assistência técnica para habitação rural, com foco em soluções construtivas adequadas às características socioterritoriais das comunidades._x000D_
 Artigo 2º Esta Emenda entra em vigor na data de sua aprovação._x000D_
 Sala das Sessões da Câmara, 25 de novembro de 2025._x000D_
 Laelson Luís Ferreira Bispo_x000D_
 Vereador_x000D_
 JUSTIFICATIVA_x000D_
 O PPA contempla habitação urbana, mas não há ações voltadas à zona rural. A inclusão garante equidade territorial._x000D_
 Sala das Sessões da Câmara, 25 de novembro de 2025.</t>
   </si>
   <si>
     <t>783</t>
   </si>
   <si>
-    <t>https://sapl.cachoeira.ba.leg.br/media/sapl/public/materialegislativa/2025/783/acoes_de_apoio_tecnico_organizacional_e_produtivo_para_pescadores_e_marisqueiras.pdf</t>
+    <t>http://sapl.cachoeira.ba.leg.br/media/sapl/public/materialegislativa/2025/783/acoes_de_apoio_tecnico_organizacional_e_produtivo_para_pescadores_e_marisqueiras.pdf</t>
   </si>
   <si>
     <t>Emenda __ /2025_x000D_
 Emenda Modificativa ao Projeto de Lei nº 29/2025, que “Dispõe sobre o Plano Plurianual para o quadriênio 2026-2029 e dá· outras providências” no qual passará a constar seguinte redação:_x000D_
 Art. 1º. Fica incluída no programa “Agricultura Mais Forte” a seguinte ação:_x000D_
 I – Desenvolvimento de ações de apoio técnico, organizacional e produtivo para pescadores e marisqueiras, visando ao fortalecimento da atividade;_x000D_
 II – Promoção de estudos e articulação institucional para ampliação do acesso a mecanismos de fomento, microcrédito e linhas de financiamento disponíveis nos entes federativos e instituições parceiras;_x000D_
 III – Implementação de iniciativas voltadas à saúde, segurança e melhoria das condições de trabalho no setor;_x000D_
 IV – Realização de ações de valorização cultural, social e econômica da pesca artesanal, da mariscagem e das atividades rurais tradicionais._x000D_
 Art. 2º. Esta Emenda entra em vigor na data de sua aprovação._x000D_
 Sala das Sessões da Câmara, 25 de novembro de 2025.</t>
   </si>
   <si>
     <t>784</t>
   </si>
   <si>
-    <t>https://sapl.cachoeira.ba.leg.br/media/sapl/public/materialegislativa/2025/784/fortalecimento_da_inclusao_digital.pdf</t>
+    <t>http://sapl.cachoeira.ba.leg.br/media/sapl/public/materialegislativa/2025/784/fortalecimento_da_inclusao_digital.pdf</t>
   </si>
   <si>
     <t>Emenda __ /2025_x000D_
 Emenda Modificativa ao Projeto de Lei nº 29/2025, que “Dispõe sobre o Plano Plurianual para o quadriênio 2026-2029 e dá· outras providências” no qual passará a constar seguinte redação:_x000D_
 Art. 1º. Fica incluída no Eixo 2 – Planejamento e Gestão Estratégica a seguinte ação programática, a ser incorporada aos programas existentes:_x000D_
 I – Desenvolvimento de iniciativas voltadas ao fortalecimento da inclusão digital, com prioridade para a população em situação de vulnerabilidade social;_x000D_
 II – Promoção de ações de capacitação tecnológica para servidores, jovens e demais grupos estratégicos;_x000D_
 III – Estímulo a ambientes de inovação, apoio a iniciativas tecnológicas locais, startups e soluções de inovação voltadas à melhoria da gestão pública._x000D_
 Art. 2º_x000D_
 Esta Emenda entra em vigor na data de sua aprovação._x000D_
 Sala das Sessões da Câmara, 25 de novembro de 2025.</t>
   </si>
   <si>
     <t>785</t>
   </si>
   <si>
-    <t>https://sapl.cachoeira.ba.leg.br/media/sapl/public/materialegislativa/2025/785/fortalecimento_da_rede_municipal_de_saude_mental_caps.pdf</t>
+    <t>http://sapl.cachoeira.ba.leg.br/media/sapl/public/materialegislativa/2025/785/fortalecimento_da_rede_municipal_de_saude_mental_caps.pdf</t>
   </si>
   <si>
     <t>Emenda __ /2025_x000D_
 Emenda Modificativa ao Projeto de Lei nº 29/2025, que “Dispõe sobre o Plano Plurianual para o quadriênio 2026-2029 e dá· outras providências” no qual passará a constar seguinte redação:_x000D_
 Art. 1º. Ficam incluídas no programa “Mais Saúde” as seguintes ações programáticas, voltadas ao fortalecimento da rede municipal de saúde mental:_x000D_
 I – Promoção de iniciativas destinadas à melhoria da infraestrutura física do CAPS, compreendendo ações de reforma e adequação funcional;_x000D_
 II – Fomento à modernização do serviço por meio da aquisição de equipamentos, mobiliário e materiais permanentes necessários ao atendimento;_x000D_
 III – Desenvolvimento de ações voltadas ao aperfeiçoamento das equipes multiprofissionais e ao fortalecimento da capacidade de atendimento do CAPS;_x000D_
 IV – Implementação de mecanismos de planejamento, monitoramento e avaliação, com definição de metas físicas e indicadores de desempenho em saúde mental._x000D_
 Artigo 2º Esta Emenda entra em vigor na data de sua aprovação._x000D_
 Sala das Sessões da Câmara, 25 de novembro de 2025.</t>
   </si>
   <si>
     <t>806</t>
   </si>
   <si>
-    <t>https://sapl.cachoeira.ba.leg.br/media/sapl/public/materialegislativa/2025/806/ouvidor-geral_do_municipio_tera_mandato_de_2_dois.pdf</t>
+    <t>http://sapl.cachoeira.ba.leg.br/media/sapl/public/materialegislativa/2025/806/ouvidor-geral_do_municipio_tera_mandato_de_2_dois.pdf</t>
   </si>
   <si>
     <t>EMENDA Modificativa Nº 24/2025 AO PROJETO DE LEI Nº 45/2025_x000D_
 Ementa: Altera o Art. 13_x000D_
 Onde se lê:_x000D_
 “O cargo de Ouvidor-Geral do Município, de livre nomeação e exoneração pelo Prefeito Municipal...”_x000D_
 Leia-se:_x000D_
 “O cargo de Ouvidor-Geral do Município terá mandato de 2 (dois) anos, permitida uma recondução, sendo sua nomeação feita pelo Prefeito Municipal, condicionada à aprovação da Câmara Municipal por maioria absoluta._x000D_
 A exoneração somente poderá ocorrer por motivo de falta grave, condenação judicial ou decisão fundamentada aprovada pela Câmara Municipal.”_x000D_
 Sala das Sessões da Câmara, 25 de novembro de 2025._x000D_
 Vereador Laelson de Roxo</t>
   </si>
   <si>
     <t>811</t>
   </si>
   <si>
-    <t>https://sapl.cachoeira.ba.leg.br/media/sapl/public/materialegislativa/2025/811/a_ouvidoria_acusara_o_recebimento_da_manifestacao_no_prazo_maximo_de_48.pdf</t>
+    <t>http://sapl.cachoeira.ba.leg.br/media/sapl/public/materialegislativa/2025/811/a_ouvidoria_acusara_o_recebimento_da_manifestacao_no_prazo_maximo_de_48.pdf</t>
   </si>
   <si>
     <t>EMENDA MODIFICATIVA Nº ___/2025 AO PROJETO DE LEI Nº 45/2025_x000D_
 Ementa: Altere os Arts. 9º e 10_x000D_
 Onde se lê:_x000D_
 “Art. 9º A Ouvidoria acusará o recebimento da manifestação no prazo máximo de 5 (cinco) dias úteis...”_x000D_
 “Art. 10. O prazo para resposta conclusiva ao usuário será de até 30 (trinta) dias...”_x000D_
 Leia-se:_x000D_
 “Art. 9º A Ouvidoria acusará o recebimento da manifestação no prazo máximo de 48 (quarenta e oito) horas úteis, informando o número de protocolo e prazo estimado para resposta._x000D_
 Art. 10. O prazo para resposta conclusiva ao usuário será de até 20 (vinte) dias úteis, prorrogável, de forma justificada, uma única vez, por igual período.”_x000D_
 Sala das Sessões da Câmara, 09 de dezembro de 2025._x000D_
 Vereador Laelson de Roxo</t>
   </si>
   <si>
     <t>815</t>
   </si>
   <si>
-    <t>https://sapl.cachoeira.ba.leg.br/media/sapl/public/materialegislativa/2025/815/o_cargo_de_assistente_administrativo_da_ouvidoria_sera_de_provimento_efetivo.docx</t>
+    <t>http://sapl.cachoeira.ba.leg.br/media/sapl/public/materialegislativa/2025/815/o_cargo_de_assistente_administrativo_da_ouvidoria_sera_de_provimento_efetivo.docx</t>
   </si>
   <si>
     <t>EMENDA MODIFICATIVA Nº 26 /2025 AO PROJETO DE LEI Nº 45/2025_x000D_
 Ementa: Altere o Art. 15_x000D_
 Onde se lê:_x000D_
 “O cargo de Assistente Administrativo da Ouvidoria, de provimento efetivo ou, alternativamente, função gratificada...”_x000D_
 Leia-se:_x000D_
 “O cargo de Assistente Administrativo da Ouvidoria será de provimento efetivo, mediante concurso público, vedada a designação por função gratificada.”_x000D_
 Sala das Sessões da Câmara, 09 de dezembro de 2025._x000D_
 Vereador Laelson de Roxo</t>
   </si>
   <si>
     <t>825</t>
   </si>
   <si>
-    <t>https://sapl.cachoeira.ba.leg.br/media/sapl/public/materialegislativa/2025/825/emenda_modificativa_campo_da_opalma.pdf</t>
+    <t>http://sapl.cachoeira.ba.leg.br/media/sapl/public/materialegislativa/2025/825/emenda_modificativa_campo_da_opalma.pdf</t>
   </si>
   <si>
     <t>EMENDA MODIFICATIVA Nº 27/2025_x000D_
 Ao Projeto de Lei nº 40/2025 – LOA 2026_x000D_
 Autora: Vereador Laelson Luís Ferreira Bispo_x000D_
 Art. 1º_x000D_
 Fica modificada a programação orçamentária constante do Projeto de Lei nº 40/2025 – LOA 2026, para remanejar o valor de R$ 200.000,00 (duzentos mil reais) da Secretaria Municipal de Obras e Meio Ambiente, destinando-o à ação de revitalização esportiva na comunidade da Opalma – Acutinga, conforme detalhamento abaixo:</t>
   </si>
   <si>
     <t>828</t>
   </si>
   <si>
-    <t>https://sapl.cachoeira.ba.leg.br/media/sapl/public/materialegislativa/2025/828/emenda_modificativa_preservacao_do_patrimonio.pdf</t>
+    <t>http://sapl.cachoeira.ba.leg.br/media/sapl/public/materialegislativa/2025/828/emenda_modificativa_preservacao_do_patrimonio.pdf</t>
   </si>
   <si>
     <t>EMENDA MODIFICATIVA Nº 28/2025_x000D_
 Ao Projeto de Lei nº 40/2025 – LOA 2026_x000D_
 Autora: Vereador Laelson Luís Ferreira Bispo_x000D_
 Art. 1º_x000D_
 Fica modificada a programação orçamentária constante do Projeto de Lei nº 40/2025 – LOA 2026, para remanejar o valor de R$ 500.000,00 (quinhentos mil reais) do Órgão 1500 – Secretaria de Serviços Públicos, destinando-o ao fortalecimento das ações de salvaguarda das instituições reconhecidas por lei municipal como patrimônio cultural e imaterial do município de Cachoeira, no âmbito do Órgão 1600 – Secretaria de Promoção e Igualdade Racial,</t>
   </si>
   <si>
     <t>831</t>
   </si>
   <si>
-    <t>https://sapl.cachoeira.ba.leg.br/media/sapl/public/materialegislativa/2025/831/emenda_modificativa_angelica_-_quadra_matinha_250.00.pdf</t>
+    <t>http://sapl.cachoeira.ba.leg.br/media/sapl/public/materialegislativa/2025/831/emenda_modificativa_angelica_-_quadra_matinha_250.00.pdf</t>
   </si>
   <si>
     <t>CONSTRUÇÃO DE QUADRA POLIESPORTIVA NO BAIRRO DA MATINHA, AVENIDA SÃO DIOGO.</t>
   </si>
   <si>
     <t>838</t>
   </si>
   <si>
-    <t>https://sapl.cachoeira.ba.leg.br/media/sapl/public/materialegislativa/2025/838/emenda_modificativa_praca_humberto_de_jesus.pdf</t>
+    <t>http://sapl.cachoeira.ba.leg.br/media/sapl/public/materialegislativa/2025/838/emenda_modificativa_praca_humberto_de_jesus.pdf</t>
   </si>
   <si>
     <t>EMENDA MODIFICATIVA Nº 30/2025_x000D_
 Ao Projeto de Lei nº 40/2025 – LOA 2026_x000D_
 Autora: Vereador Laelson Luís Ferreira Bispo_x000D_
 Art. 1º_x000D_
 Fica modificada a programação orçamentária constante do Projeto de Lei nº 40/2025 – LOA 2026, para remanejar o valor de R$ 150.000,00 (cento e cinquenta mil reais) da Secretaria Municipal de Obras e Meio Ambiente, destinando-o à revitalização de equipamentos comunitários na localidade da Opalma – Acutinga, conforme detalhamento abaixo:</t>
   </si>
   <si>
     <t>842</t>
   </si>
   <si>
-    <t>https://sapl.cachoeira.ba.leg.br/media/sapl/public/materialegislativa/2025/842/emenda_modificativa_campo_de_capoeirucu.pdf</t>
+    <t>http://sapl.cachoeira.ba.leg.br/media/sapl/public/materialegislativa/2025/842/emenda_modificativa_campo_de_capoeirucu.pdf</t>
   </si>
   <si>
     <t>EMENDA MODIFICATIVA Nº 31/2025_x000D_
 Ao Projeto de Lei nº 40/2025 – LOA 2026_x000D_
 Autora: Vereador Laelson Luís Ferreira Bispo_x000D_
 Art. 1º_x000D_
 Fica modificada a programação orçamentária constante do Projeto de Lei nº 40/2025 – LOA 2026, para remanejar o valor de R$ 200.000,00 (duzentos mil reais) do Órgão 0800 – Secretaria de Obras e Meio Ambiente, destinando-o à revitalização do campo de futebol do distrito de Capoeiruçu,</t>
   </si>
   <si>
     <t>844</t>
   </si>
   <si>
-    <t>https://sapl.cachoeira.ba.leg.br/media/sapl/public/materialegislativa/2025/844/emenda_modificativa_casa_de_farinha.pdf</t>
+    <t>http://sapl.cachoeira.ba.leg.br/media/sapl/public/materialegislativa/2025/844/emenda_modificativa_casa_de_farinha.pdf</t>
   </si>
   <si>
     <t>EMENDA MODIFICATIVA Nº 32/2025_x000D_
 Ao Projeto de Lei nº 40/2025 – LOA 2026_x000D_
 Autora: Vereador Laelson Luís Ferreira Bispo_x000D_
 Art. 1º_x000D_
 Fica modificada a programação orçamentária constante do Projeto de Lei nº 40/2025 – LOA 2026, para remanejar o valor de R$ 100.000,00 (cem mil reais) do Órgão 0800 – Secretaria de Obras e Meio Ambiente, destinando-o à reforma das Casas de Farinha das comunidades quilombolas, conforme</t>
   </si>
   <si>
     <t>846</t>
   </si>
   <si>
-    <t>https://sapl.cachoeira.ba.leg.br/media/sapl/public/materialegislativa/2025/846/emenda_modificativa_criacao_do_sistema_municipal_para_controle_do_numero_de_criancas_atipicas.pdf</t>
+    <t>http://sapl.cachoeira.ba.leg.br/media/sapl/public/materialegislativa/2025/846/emenda_modificativa_criacao_do_sistema_municipal_para_controle_do_numero_de_criancas_atipicas.pdf</t>
   </si>
   <si>
     <t>EMENDA MODIFICATIVA Nº 33/2025_x000D_
 Ao Projeto de Lei nº 40/2025 – LOA 2026_x000D_
 Autora: Vereador Laelson Luís Ferreira Bispo_x000D_
 Art. 1º_x000D_
 Fica modificada a programação orçamentária constante do Projeto de Lei nº 40/2025 – LOA 2026, para remanejar o valor de R$ 30.000,00 (trinta mil reais) do Órgão 0400 – Secretaria de Planejamento e Administração, destinando-o ao custeio da execução do projeto de lei que será protocolado pelo autor em 2026, conforme detalhamento abaixo:</t>
   </si>
   <si>
     <t>847</t>
   </si>
   <si>
-    <t>https://sapl.cachoeira.ba.leg.br/media/sapl/public/materialegislativa/2025/847/emenda_modificativa_fortalecimento_das_politicas_publicas_do_orgao_1600__secretaria_de_promocao_e_igualdade_racial.pdf</t>
+    <t>http://sapl.cachoeira.ba.leg.br/media/sapl/public/materialegislativa/2025/847/emenda_modificativa_fortalecimento_das_politicas_publicas_do_orgao_1600__secretaria_de_promocao_e_igualdade_racial.pdf</t>
   </si>
   <si>
     <t>EMENDA MODIFICATIVA Nº 34/2025_x000D_
 Ao Projeto de Lei nº 40/2025 – LOA 2026_x000D_
 Autora: Vereador Laelson Luís Ferreira Bispo_x000D_
 Art. 1º_x000D_
 Fica modificada a programação orçamentária constante do Projeto de Lei nº 40/2025 – LOA 2026, para remanejar o valor de R$ 1.000.000,00 (um milhão de reais) do Órgão 1700 – Secretaria de Transporte e Trânsito, destinando-o ao fortalecimento das políticas públicas do Órgão 1600 – Secretaria de Promoção e Igualdade Racial, conforme detalhamento abaixo:</t>
   </si>
   <si>
     <t>848</t>
   </si>
   <si>
-    <t>https://sapl.cachoeira.ba.leg.br/media/sapl/public/materialegislativa/2025/848/emenda_modificativa_execucao_de_projetos_de_lei_de_autoria_dos_vereadores_que_gerem_despesa_ao_municipio.pdf</t>
+    <t>http://sapl.cachoeira.ba.leg.br/media/sapl/public/materialegislativa/2025/848/emenda_modificativa_execucao_de_projetos_de_lei_de_autoria_dos_vereadores_que_gerem_despesa_ao_municipio.pdf</t>
   </si>
   <si>
     <t>EMENDA MODIFICATIVA Nº 35/2025_x000D_
 Ao Projeto de Lei nº 40/2025 – LOA 2026_x000D_
 Autora: Vereador Laelson Luís Ferreira Bispo_x000D_
 Art. 1º_x000D_
 Fica modificada a programação orçamentária constante do Projeto de Lei nº 40/2025 – LOA 2026, para remanejar o valor de R$ 100.000,00 (cem mil reais) do Órgão 0400 – Secretaria de Planejamento e Administração, destinando-o à criação de reserva específica para execução de leis de autoria dos vereadores no exercício de 2026, conforme detalhamento abaixo:</t>
   </si>
   <si>
     <t>849</t>
   </si>
   <si>
-    <t>https://sapl.cachoeira.ba.leg.br/media/sapl/public/materialegislativa/2025/849/emenda_modificativa_junina_girasol_do_iguape.pdf</t>
+    <t>http://sapl.cachoeira.ba.leg.br/media/sapl/public/materialegislativa/2025/849/emenda_modificativa_junina_girasol_do_iguape.pdf</t>
   </si>
   <si>
     <t>EMENDA MODIFICATIVA Nº 36/2025_x000D_
 Ao Projeto de Lei nº 40/2025 – LOA 2026_x000D_
 Autora: Vereador Laelson Luís Ferreira Bispo_x000D_
 Art. 1º_x000D_
 Fica modificada a programação orçamentária constante do Projeto de Lei nº 40/2025 – LOA 2026, para remanejar o valor de R$ 50.000,00 (cinquenta mil reais) do Órgão 1000 – Secretaria de Cultura e Turismo, destinando-o ao apoio às atividades preparatórias da Quadrilha Junina Girassol do Iguape, conforme detalhamento abaixo:</t>
   </si>
   <si>
     <t>855</t>
   </si>
   <si>
-    <t>https://sapl.cachoeira.ba.leg.br/media/sapl/public/materialegislativa/2025/855/emenda_modificativa_cristiano_de_louro_-_quadra_saco.pdf</t>
+    <t>http://sapl.cachoeira.ba.leg.br/media/sapl/public/materialegislativa/2025/855/emenda_modificativa_cristiano_de_louro_-_quadra_saco.pdf</t>
   </si>
   <si>
     <t>A suplementação prevista no inciso II do artigo anterior tem por finalidade garantir recursos para a construção de uma quadra poliesportiva na comunidade do Saco, atendendo demanda histórica da população local e promovendo esporte, lazer e inclusão social.</t>
   </si>
   <si>
     <t>856</t>
   </si>
   <si>
-    <t>https://sapl.cachoeira.ba.leg.br/media/sapl/public/materialegislativa/2025/856/emenda_modificativa_cristiano_de_louro_-_quadra_pinguela.pdf</t>
+    <t>http://sapl.cachoeira.ba.leg.br/media/sapl/public/materialegislativa/2025/856/emenda_modificativa_cristiano_de_louro_-_quadra_pinguela.pdf</t>
   </si>
   <si>
     <t>A suplementação prevista no inciso II do artigo anterior tem por finalidade garantir recursos para a construção de uma quadra poliesportiva na comunidade da Pinguela, atendendo demanda histórica da população local e promovendo esporte, lazer e inclusão social.</t>
   </si>
   <si>
     <t>857</t>
   </si>
   <si>
-    <t>https://sapl.cachoeira.ba.leg.br/media/sapl/public/materialegislativa/2025/857/emenda_modificativa_cristiano_de_louro_-_quadra_murutuba.pdf</t>
+    <t>http://sapl.cachoeira.ba.leg.br/media/sapl/public/materialegislativa/2025/857/emenda_modificativa_cristiano_de_louro_-_quadra_murutuba.pdf</t>
   </si>
   <si>
     <t>A suplementação prevista no inciso II do artigo anterior tem por finalidade garantir recursos para a construção de uma quadra poliesportiva na comunidade da Murutuba, atendendo demanda histórica da população local e promovendo esporte, lazer e inclusão social.</t>
   </si>
   <si>
     <t>863</t>
   </si>
   <si>
-    <t>https://sapl.cachoeira.ba.leg.br/media/sapl/public/materialegislativa/2025/863/emenda_modificativa_assistencia_social_cristiano_-_angelica_e_laelson.pdf</t>
+    <t>http://sapl.cachoeira.ba.leg.br/media/sapl/public/materialegislativa/2025/863/emenda_modificativa_assistencia_social_cristiano_-_angelica_e_laelson.pdf</t>
   </si>
   <si>
     <t>Fica modificada a programação orçamentária constante do Projeto de Lei nº 40/2025 – Lei Orçamentária Anual de 2026, para remanejar o valor de R$ 1.200.000,00 (um milhão e duzentos mil reais) da Secretaria Municipal de Serviços Públicos para a Secretaria Municipal de Assistência Social, conforme detalhamento abaixo:</t>
   </si>
   <si>
     <t>864</t>
   </si>
   <si>
-    <t>https://sapl.cachoeira.ba.leg.br/media/sapl/public/materialegislativa/2025/864/emenda_modificativa_41_2025.pdf</t>
+    <t>http://sapl.cachoeira.ba.leg.br/media/sapl/public/materialegislativa/2025/864/emenda_modificativa_41_2025.pdf</t>
   </si>
   <si>
     <t>Modifica o artigo 6º do Projeto de Lei Orçamentária Anual de 2026, limitando a autorização para abertura de créditos suplementares pelo Poder Executivo ao percentual máximo de 50% (cinquenta por cento) do total das despesas fixadas.</t>
   </si>
   <si>
     <t>865</t>
   </si>
   <si>
-    <t>https://sapl.cachoeira.ba.leg.br/media/sapl/public/materialegislativa/2025/865/emenda_modificativa_premicao_educacao_ano_2026.pdf</t>
+    <t>http://sapl.cachoeira.ba.leg.br/media/sapl/public/materialegislativa/2025/865/emenda_modificativa_premicao_educacao_ano_2026.pdf</t>
   </si>
   <si>
     <t>Fica modificada a programação orçamentária constante do Projeto de Lei nº 40/2025 – Lei Orçamentária Anual de 2026, para remanejar o valor de R$ 50.000,00 (cinquenta mil reais), destinado à criação de dotação específica para futura instituição do Programa Municipal de Premiação de Destaque Estudantil nas escolas da rede municipal de ensino do Município de Cachoeira.</t>
   </si>
   <si>
     <t>867</t>
   </si>
   <si>
-    <t>https://sapl.cachoeira.ba.leg.br/media/sapl/public/materialegislativa/2025/867/emenda_modificativa_festa_do_licor.pdf</t>
+    <t>http://sapl.cachoeira.ba.leg.br/media/sapl/public/materialegislativa/2025/867/emenda_modificativa_festa_do_licor.pdf</t>
   </si>
   <si>
     <t>Fica modificada a programação orçamentária constante do Projeto de_x000D_
 Lei nº 40/2025 – Lei Orçamentária Anual de 2026, para acrescer o valor de R$_x000D_
 100.000,00 (cem mil reais) à Secretaria Municipal de Cultura e Turismo,_x000D_
 destinado à realização da Festa do Licor.</t>
   </si>
   <si>
     <t>870</t>
   </si>
   <si>
-    <t>https://sapl.cachoeira.ba.leg.br/media/sapl/public/materialegislativa/2025/870/emenda_modificativa_festa_de_reis.pdf</t>
+    <t>http://sapl.cachoeira.ba.leg.br/media/sapl/public/materialegislativa/2025/870/emenda_modificativa_festa_de_reis.pdf</t>
   </si>
   <si>
     <t>Fica modificada a programação orçamentária constante do Projeto de_x000D_
 Lei nº 40/2025 – Lei Orçamentária Anual de 2026, para acrescer o valor de R$_x000D_
 20.000,00 (vinte mil reais) à Secretaria Municipal de Cultura e Turismo,_x000D_
 destinado à realização da Festa de Reis do Tibiri, festa cultural que é realizada_x000D_
 há anos na comunidade e que já é tradição.</t>
   </si>
   <si>
     <t>880</t>
   </si>
   <si>
     <t>Modifica o Programa orçamentário constante no PL 40/2025 - LOA 2026</t>
   </si>
   <si>
     <t>636</t>
   </si>
   <si>
     <t>EA</t>
   </si>
   <si>
     <t>EMENDA ADITIVA</t>
   </si>
   <si>
-    <t>https://sapl.cachoeira.ba.leg.br/media/sapl/public/materialegislativa/2025/636/emenda_aditiva_ao_projeto_14_-_2025.pdf</t>
+    <t>http://sapl.cachoeira.ba.leg.br/media/sapl/public/materialegislativa/2025/636/emenda_aditiva_ao_projeto_14_-_2025.pdf</t>
   </si>
   <si>
     <t>EMENDA ADITIVA Nº ___/2025_x000D_
 AO PROJETO DE LEI Nº 14/2025 – LDO 2026 Ementa: Acrescenta dispositivo ao Projeto de Lei de Diretrizes Orçamentárias para o exercício de 2026, regulamentando a execução obrigatória das emendas parlamentares impositivas, nos termos da Emenda à Lei Orgânica nº 01/2024 e do Regimento Interno da Câmara Municipal de Cachoeira. Art. 1º – Fica acrescido o seguinte artigo ao Projeto de Lei nº 14/2025: Art. __ – O Projeto de Lei Orçamentária Anual para o exercício de 2026 deverá conter dotação específica para a execução das emendas parlamentares individuais de natureza impositiva, conforme dispõe o art. 167-A da Lei Orgânica do Município de Cachoeira, observado o limite de 2% (dois por cento) da Receita Corrente Líquida realizada no exercício de 2025. §1º Do montante previsto no caput, no mínimo 50% (cinquenta por cento) será destinado a ações e serviços públicos de saúde. §2º A execução orçamentária e financeira das programações decorrentes das emendas parlamentares individuais será obrigatória, salvo impedimento de ordem técnica devidamente justificado pelo Poder Executivo e comunicado à Câmara Municipal. Art. 2º – Esta emenda entra em vigor na data de sua publicação. Sala das Sessões, 30 de Junho de 2025_x000D_
 LAELSON LUÍS FERREIRA BISPO_x000D_
 VEREADOR AUTOR</t>
   </si>
   <si>
     <t>786</t>
   </si>
   <si>
-    <t>https://sapl.cachoeira.ba.leg.br/media/sapl/public/materialegislativa/2025/786/emenda_aditiva_desenvolvimento_de_iniciativas_integradas_voltadas_a_juventude_urbana_e_rural_assinado.pdf</t>
+    <t>http://sapl.cachoeira.ba.leg.br/media/sapl/public/materialegislativa/2025/786/emenda_aditiva_desenvolvimento_de_iniciativas_integradas_voltadas_a_juventude_urbana_e_rural_assinado.pdf</t>
   </si>
   <si>
     <t>Emenda __ /2025_x000D_
 Emenda Aditiva ao Projeto de Lei nº 29/2025, que “Dispõe sobre o Plano Plurianual para o quadriênio 2026-2029 e dá· outras providências” no qual passará a constar seguinte redação:_x000D_
 Art. 1º. Fica incluída no Eixo 3 – Inclusão Social a seguinte ação, a ser incorporada ao conjunto de programas existentes:_x000D_
 I – Desenvolvimento de iniciativas integradas voltadas à juventude urbana e rural, compreendendo atividades de formação cidadã, promoção da cultura, incentivo ao esporte, apoio ao empreendedorismo juvenil e estímulo à participação social e política._x000D_
 Art. 2º_x000D_
 Esta Emenda entra em vigor na data de sua aprovação._x000D_
 Sala das Sessões da Câmara, 28 de novembro de 2025._x000D_
 Laelson de Roxo_x000D_
 Vereador</t>
   </si>
   <si>
     <t>787</t>
   </si>
   <si>
-    <t>https://sapl.cachoeira.ba.leg.br/media/sapl/public/materialegislativa/2025/787/emenda_aditiva_promocao_de_iniciativas_de_incentivo_a_geracao_de_ocupacoes_e_oportunidades_de_trabalho_assinado.pdf</t>
+    <t>http://sapl.cachoeira.ba.leg.br/media/sapl/public/materialegislativa/2025/787/emenda_aditiva_promocao_de_iniciativas_de_incentivo_a_geracao_de_ocupacoes_e_oportunidades_de_trabalho_assinado.pdf</t>
   </si>
   <si>
     <t>Emenda __ /2025_x000D_
 Emenda Aditiva ao Projeto de Lei nº 29/2025, que “Dispõe sobre o Plano Plurianual para o quadriênio 2026-2029 e dá· outras providências” no qual passará a constar seguinte redação:_x000D_
 Art. 1º. Ficam incluídas nos programas “Cidade Modelo” e “Agricultura Mais Forte” as seguintes ações programáticas, com vistas à promoção do desenvolvimento econômico e social:_x000D_
 I – Promoção de iniciativas de incentivo à geração de ocupações e oportunidades de trabalho no âmbito urbano e rural;_x000D_
 II – Desenvolvimento de ações de formação, capacitação profissional e qualificação técnica voltadas à população;_x000D_
 III – Apoio a iniciativas, empreendimentos produtivos locais, associações e cooperativas, visando ao fortalecimento da economia comunitária e regional._x000D_
 Artigo 2º Esta Emenda entra em vigor na data de sua aprovação_x000D_
 Sala das Sessões da Câmara, 28 de novembro de 2025._x000D_
 Laelson de Roxo_x000D_
 Vereador</t>
   </si>
   <si>
     <t>788</t>
   </si>
   <si>
-    <t>https://sapl.cachoeira.ba.leg.br/media/sapl/public/materialegislativa/2025/788/emenda_aditiva_fortalecimento_das_politicas_de_habitacao_rural__assinado.pdf</t>
+    <t>http://sapl.cachoeira.ba.leg.br/media/sapl/public/materialegislativa/2025/788/emenda_aditiva_fortalecimento_das_politicas_de_habitacao_rural__assinado.pdf</t>
   </si>
   <si>
     <t>Emenda __ /2025_x000D_
 Emenda Aditiva ao Projeto de Lei nº 29/2025, que “Dispõe sobre o Plano Plurianual para o quadriênio 2026-2029 e dá· outras providências” no qual passará a constar seguinte redação:_x000D_
 Art. 1º. Fica incluída no Eixo 3 – Inclusão Social a seguinte ação programática, destinada ao fortalecimento das políticas de habitação rural:_x000D_
 I – Promoção de iniciativas de apoio à melhoria habitacional em comunidades rurais, compreendendo ações de construção, reforma e adequação de moradias;_x000D_
 II – Desenvolvimento de ações voltadas ao apoio técnico e institucional para processos de regularização fundiária rural, em articulação com órgãos competentes;_x000D_
 III – Implementação de iniciativas de assistência técnica para habitação rural, com foco em soluções construtivas adequadas às características socioterritoriais das comunidades._x000D_
 Artigo 2º Esta Emenda entra em vigor na data de sua aprovação._x000D_
 Sala das Sessões da Câmara, 28 de novembro de 2025._x000D_
 Laelson de Roxo_x000D_
 Vereador</t>
   </si>
   <si>
     <t>790</t>
   </si>
   <si>
-    <t>https://sapl.cachoeira.ba.leg.br/media/sapl/public/materialegislativa/2025/790/emenda_aditiva_acesso_a_transportes_nas_comunidades_rurais_assinado.pdf</t>
+    <t>http://sapl.cachoeira.ba.leg.br/media/sapl/public/materialegislativa/2025/790/emenda_aditiva_acesso_a_transportes_nas_comunidades_rurais_assinado.pdf</t>
   </si>
   <si>
     <t>Emenda __ /2025_x000D_
 Emenda Aditiva ao Projeto de Lei nº 29/2025, que “Dispõe sobre o Plano Plurianual para o quadriênio 2026-2029 e dá· outras providências” no qual passará a constar seguinte redação:_x000D_
 Art. 1º Fica incluída no programa “Cidade Modelo” a seguinte ação:_x000D_
 I – Implantação de linhas regulares de transporte público para comunidades rurais;_x000D_
 II – Aquisição de veículos adaptados para transporte rural;_x000D_
 III – Estabelecimento de cronograma de atendimento por região;_x000D_
 IV – Monitoramento da demanda e da qualidade do serviço._x000D_
 Artigo 2º Esta Emenda entra em vigor na data de sua aprovação._x000D_
 Sala das Sessões da Câmara, 27 de novembro de 2025._x000D_
 Laelson de Roxo Vereador</t>
   </si>
   <si>
     <t>791</t>
   </si>
   <si>
-    <t>https://sapl.cachoeira.ba.leg.br/media/sapl/public/materialegislativa/2025/791/emenda_aditiva_fortalecimento_da_rede_de_protecao_social_creas_assinado.pdf</t>
+    <t>http://sapl.cachoeira.ba.leg.br/media/sapl/public/materialegislativa/2025/791/emenda_aditiva_fortalecimento_da_rede_de_protecao_social_creas_assinado.pdf</t>
   </si>
   <si>
     <t>Emenda __ /2025_x000D_
 Emenda Aditiva ao Projeto de Lei nº 29/2025, que “Dispõe sobre o Plano Plurianual para o quadriênio 2026-2029 e dá· outras providências” no qual passará a constar seguinte redação:_x000D_
 Art. 1º. Ficam incluídas no programa “Igualdade, Equidade e Justiça Social” as seguintes ações programáticas, voltadas ao fortalecimento da rede de proteção social:_x000D_
 I – Promoção de iniciativas para melhoria da infraestrutura física e funcional da unidade do CREAS, visando à adequada prestação dos serviços;_x000D_
 II – Desenvolvimento de ações que contribuam para o fortalecimento e aperfeiçoamento das equipes e dos serviços especializados de média complexidade;_x000D_
 III – Implementação de mecanismos de monitoramento e avaliação, com definição de metas de atendimento e indicadores de impacto social;_x000D_
 IV – Fomento à modernização da unidade mediante aquisição de equipamentos, materiais permanentes e instrumentos de apoio ao trabalho técnico._x000D_
 Artigo 2º Esta Emenda entra em vigor na data de sua aprovação._x000D_
 Sala das Sessões da Câmara, 27 de novembro de 2025._x000D_
 Laelson de Roxo_x000D_
 Vereador</t>
   </si>
   <si>
     <t>792</t>
   </si>
   <si>
-    <t>https://sapl.cachoeira.ba.leg.br/media/sapl/public/materialegislativa/2025/792/emenda_aditiva_concurso_publico__assinado.pdf</t>
+    <t>http://sapl.cachoeira.ba.leg.br/media/sapl/public/materialegislativa/2025/792/emenda_aditiva_concurso_publico__assinado.pdf</t>
   </si>
   <si>
     <t>Emenda __ /2025_x000D_
 Emenda Aditiva ao Projeto de Lei nº 29/2025, que “Dispõe sobre o Plano Plurianual para o quadriênio 2026-2029 e dá· outras providências” no qual passará a constar seguinte redação:_x000D_
 Art. 1º O programa “Modernização da Gestão Administrativa” passa a incluir as seguintes ações:_x000D_
 I – Realização de estudos e análise sobre viabilidade de concursos públicos para provimento de cargos efetivos;_x000D_
 II – Levantamento de vacâncias e necessidades funcionais por secretaria;_x000D_
 III – Elaboração de cronograma de concursos e previsão orçamentária anual;_x000D_
 IV – Garantia de transparência e equidade nos processos seletivos._x000D_
 Artigo 2º Esta Emenda entra em vigor na data de sua aprovação._x000D_
 Sala das Sessões da Câmara, 28 de novembro de 2025._x000D_
 Laelson de Roxo_x000D_
 Vereador</t>
   </si>
   <si>
     <t>793</t>
   </si>
   <si>
-    <t>https://sapl.cachoeira.ba.leg.br/media/sapl/public/materialegislativa/2025/793/emenda_aditiva_preservacao_e_promocao_do_patrimonio_cultural_assinado.pdf</t>
+    <t>http://sapl.cachoeira.ba.leg.br/media/sapl/public/materialegislativa/2025/793/emenda_aditiva_preservacao_e_promocao_do_patrimonio_cultural_assinado.pdf</t>
   </si>
   <si>
     <t>Emenda __ /2025_x000D_
 Emenda Aditiva ao Projeto de Lei nº 29/2025, que “Dispõe sobre o Plano Plurianual para o quadriênio 2026-2029 e dá· outras providências” no qual passará a constar seguinte redação:_x000D_
 Art. 1º O programa “Cidade, Cultura e Turismo” passa a incluir as seguintes ações:_x000D_
 I – Apoio financeiro, técnico e logístico às entidades, manifestações e festas reconhecidas como patrimônio cultural e imaterial por leis municipais;_x000D_
 II – Promoção de ações de salvaguarda, difusão e valorização desses bens culturais;_x000D_
 III – Elaboração de metas físicas e indicadores de impacto cultural e social;_x000D_
 IV – Estímulo à participação comunitária e à transmissão intergeracional dos saberes e práticas tradicionais;_x000D_
 V – Criação de editais públicos e instrumentos de fomento específicos para os bens culturais reconhecidos. Artigo 2º Esta Emenda entra em vigor na data de sua aprovação._x000D_
 Sala das Sessões da Câmara, 27 de novembro de 2025._x000D_
 Laelson de Roxo Vereador</t>
   </si>
   <si>
     <t>794</t>
   </si>
   <si>
-    <t>https://sapl.cachoeira.ba.leg.br/media/sapl/public/materialegislativa/2025/794/emenda_aditiva_fortalecimento_da_rede_municipal_de_saude_mental_caps_assinado.pdf</t>
+    <t>http://sapl.cachoeira.ba.leg.br/media/sapl/public/materialegislativa/2025/794/emenda_aditiva_fortalecimento_da_rede_municipal_de_saude_mental_caps_assinado.pdf</t>
   </si>
   <si>
     <t>Emenda __ /2025_x000D_
 Emenda Aditiva ao Projeto de Lei nº 29/2025, que “Dispõe sobre o Plano Plurianual para o quadriênio 2026-2029 e dá· outras providências” no qual passará a constar seguinte redação:_x000D_
 Art. 1º. Ficam incluídas no programa “Mais Saúde” as seguintes ações programáticas, voltadas ao fortalecimento da rede municipal de saúde mental:_x000D_
 I – Promoção de iniciativas destinadas à melhoria da infraestrutura física do CAPS, compreendendo ações de reforma e adequação funcional;_x000D_
 II – Fomento à modernização do serviço por meio da aquisição de equipamentos, mobiliário e materiais permanentes necessários ao atendimento;_x000D_
 III – Desenvolvimento de ações voltadas ao aperfeiçoamento das equipes multiprofissionais e ao fortalecimento da capacidade de atendimento do CAPS;_x000D_
 IV – Implementação de mecanismos de planejamento, monitoramento e avaliação, com definição de metas físicas e indicadores de desempenho em saúde mental._x000D_
 Artigo 2º Esta Emenda entra em vigor na data de sua aprovação._x000D_
 Sala das Sessões da Câmara, 27 de novembro de 2025._x000D_
 Laelson de Roxo_x000D_
 Vereador</t>
   </si>
   <si>
     <t>795</t>
   </si>
   <si>
-    <t>https://sapl.cachoeira.ba.leg.br/media/sapl/public/materialegislativa/2025/795/emenda_aditiva_acoes_de_apoio_tecnico_organizacional_e_produtivo_para_pescadores_e_marisqueiras_assinado.pdf</t>
+    <t>http://sapl.cachoeira.ba.leg.br/media/sapl/public/materialegislativa/2025/795/emenda_aditiva_acoes_de_apoio_tecnico_organizacional_e_produtivo_para_pescadores_e_marisqueiras_assinado.pdf</t>
   </si>
   <si>
     <t>Emenda __ /2025_x000D_
 Emenda Aditiva ao Projeto de Lei nº 29/2025, que “Dispõe sobre o Plano Plurianual para o quadriênio 2026-2029 e dá· outras providências” no qual passará a constar seguinte redação:_x000D_
 Art. 1º. Fica incluída no programa “Agricultura Mais Forte” a seguinte ação:_x000D_
 I – Desenvolvimento de ações de apoio técnico, organizacional e produtivo para pescadores e marisqueiras, visando ao fortalecimento da atividade;_x000D_
 II – Promoção de estudos e articulação institucional para ampliação do acesso a mecanismos de fomento, microcrédito e linhas de financiamento disponíveis nos entes federativos e instituições parceiras;_x000D_
 III – Implementação de iniciativas voltadas à saúde, segurança e melhoria das condições de trabalho no setor;_x000D_
 IV – Realização de ações de valorização cultural, social e econômica da pesca artesanal, da mariscagem e das atividades rurais tradicionais._x000D_
 Art. 2º. Esta Emenda entra em vigor na data de sua aprovação._x000D_
 Sala das Sessões da Câmara, 28 de novembro de 2025._x000D_
 Laelson de Roxo_x000D_
 Vereador</t>
   </si>
   <si>
     <t>796</t>
   </si>
   <si>
-    <t>https://sapl.cachoeira.ba.leg.br/media/sapl/public/materialegislativa/2025/796/emenda_aditiva_desenvolvimento_de_iniciativas_voltadas_ao_fortalecimento_da_inclusao_digital_assinado.pdf</t>
+    <t>http://sapl.cachoeira.ba.leg.br/media/sapl/public/materialegislativa/2025/796/emenda_aditiva_desenvolvimento_de_iniciativas_voltadas_ao_fortalecimento_da_inclusao_digital_assinado.pdf</t>
   </si>
   <si>
     <t>Emenda __ /2025_x000D_
 Emenda Aditiva ao Projeto de Lei nº 29/2025, que “Dispõe sobre o Plano Plurianual para o quadriênio 2026-2029 e dá· outras providências” no qual passará a constar seguinte redação:_x000D_
 Art. 1º. Fica incluída no Eixo 2 – Planejamento e Gestão Estratégica a seguinte ação programática, a ser incorporada aos programas existentes:_x000D_
 I – Desenvolvimento de iniciativas voltadas ao fortalecimento da inclusão digital, com prioridade para a população em situação de vulnerabilidade social;_x000D_
 II – Promoção de ações de capacitação tecnológica para servidores, jovens e demais grupos estratégicos;_x000D_
 III – Estímulo a ambientes de inovação, apoio a iniciativas tecnológicas locais, startups e soluções de inovação voltadas à melhoria da gestão pública._x000D_
 Art. 2º_x000D_
 Esta Emenda entra em vigor na data de sua aprovação._x000D_
 Sala das Sessões da Câmara, 27 de novembro de 2025._x000D_
 Laelson de Roxo_x000D_
 Vereador</t>
   </si>
   <si>
     <t>797</t>
   </si>
   <si>
-    <t>https://sapl.cachoeira.ba.leg.br/media/sapl/public/materialegislativa/2025/797/emenda_aditiva_melhoria_da_infraestrutura_dos_cras__assinado.pdf</t>
+    <t>http://sapl.cachoeira.ba.leg.br/media/sapl/public/materialegislativa/2025/797/emenda_aditiva_melhoria_da_infraestrutura_dos_cras__assinado.pdf</t>
   </si>
   <si>
     <t>Emenda __ /2025_x000D_
 Emenda Aditiva ao Projeto de Lei nº 29/2025, que “Dispõe sobre o Plano Plurianual para o quadriênio 2026-2029 e dá· outras providências” no qual passará a constar seguinte redação:_x000D_
 Art. 1º. Ficam incluídas no programa “Igualdade, Equidade e Justiça Social” as seguintes ações programáticas, destinadas ao fortalecimento da rede socioassistencial do Município:_x000D_
 I – Promoção de iniciativas voltadas à melhoria da infraestrutura física dos CRAS existentes, contemplando ações de reforma e adequação estrutural;_x000D_
 II – Desenvolvimento de ações destinadas à ampliação das condições de acessibilidade e segurança nas unidades;_x000D_
 III – Fomento à modernização dos espaços de atendimento, com apoio à aquisição de equipamentos e melhorias funcionais;_x000D_
 IV – Implementação de mecanismos de planejamento com definição de metas físicas por unidade e cronograma de execução;_x000D_
 V – Desenvolvimento de instrumentos de monitoramento e avaliação, com utilização de indicadores voltados à infraestrutura e ao atendimento socioassistencial._x000D_
 Artigo 2º Esta Emenda entra em vigor na data de sua aprovação._x000D_
 Sala das Sessões da Câmara, 27 de novembro de 2025._x000D_
 Laelson de Roxo_x000D_
 Vereador</t>
   </si>
   <si>
     <t>798</t>
   </si>
   <si>
-    <t>https://sapl.cachoeira.ba.leg.br/media/sapl/public/materialegislativa/2025/798/emenda_aditiva_atendimento_especializado_a_populacao_lgbtqiapn2b_assinado.pdf</t>
+    <t>http://sapl.cachoeira.ba.leg.br/media/sapl/public/materialegislativa/2025/798/emenda_aditiva_atendimento_especializado_a_populacao_lgbtqiapn2b_assinado.pdf</t>
   </si>
   <si>
     <t>Emenda __ /2025_x000D_
 Emenda Aditiva ao Projeto de Lei nº 29/2025, que “Dispõe sobre o Plano Plurianual para o quadriênio 2026-2029 e dá· outras providências” no qual passará a constar seguinte redação:_x000D_
 Art. 1º O programa “Mais Saúde” passa a incluir as seguintes ações:_x000D_
 I – Atendimento especializado à população LGBTQIAPN+;_x000D_
 II – Campanhas de combate à discriminação e promoção da saúde integral;_x000D_
 III – Apoio psicossocial e cultural._x000D_
 Artigo 2º Esta Emenda entra em vigor na data de sua aprovação._x000D_
 Sala das Sessões da Câmara, 27 de novembro de 2025._x000D_
 Laelson de Roxo_x000D_
 Vereador</t>
   </si>
   <si>
     <t>799</t>
   </si>
   <si>
-    <t>https://sapl.cachoeira.ba.leg.br/media/sapl/public/materialegislativa/2025/799/emenda_aditiva_fortalecimento_dos_conselhos_municipais_assinado.pdf</t>
+    <t>http://sapl.cachoeira.ba.leg.br/media/sapl/public/materialegislativa/2025/799/emenda_aditiva_fortalecimento_dos_conselhos_municipais_assinado.pdf</t>
   </si>
   <si>
     <t>Emenda __ /2025_x000D_
 Emenda Aditiva ao Projeto de Lei nº 29/2025, que “Dispõe sobre o Plano Plurianual para o quadriênio 2026-2029 e dá· outras providências” no qual passará a constar seguinte redação:_x000D_
 Art. 1º O programa de gestão administrativa passa a incluir as seguintes ações:_x000D_
 I – Fortalecimento dos conselhos municipais e fóruns participativos;_x000D_
 II – Realização de audiências públicas periódicas;_x000D_
 III – Criação de ouvidorias e plataformas digitais de participação cidadã._x000D_
 Artigo 2º Esta Emenda entra em vigor na data de sua aprovação._x000D_
 Sala das Sessões da Câmara, 28 de novembro de 2025._x000D_
 Laelson de Roxo_x000D_
 Vereador</t>
   </si>
   <si>
     <t>807</t>
   </si>
   <si>
-    <t>https://sapl.cachoeira.ba.leg.br/media/sapl/public/materialegislativa/2025/807/e_vedado_ao_ouvidor-geral_e_ao_assistente_administrativo_da_ouvidoria_exercer_cargos_de_direcao_em_partidos_politicos.pdf</t>
+    <t>http://sapl.cachoeira.ba.leg.br/media/sapl/public/materialegislativa/2025/807/e_vedado_ao_ouvidor-geral_e_ao_assistente_administrativo_da_ouvidoria_exercer_cargos_de_direcao_em_partidos_politicos.pdf</t>
   </si>
   <si>
     <t>EMENDA ADITIVA Nº 16/2025 AO PROJETO DE LEI Nº 45/2025_x000D_
 Ementa: Inclua inciso ao Art. 13, § 2º:_x000D_
 “IV – é vedado ao Ouvidor-Geral e ao Assistente Administrativo da Ouvidoria exercer cargos de direção em partidos políticos ou funções político-partidárias durante o exercício do mandato ou da função”._x000D_
 Sala das Sessões da Câmara, 09 de dezembro de 2025._x000D_
 Vereador Laelson de Roxo</t>
   </si>
   <si>
     <t>810</t>
   </si>
   <si>
-    <t>https://sapl.cachoeira.ba.leg.br/media/sapl/public/materialegislativa/2025/810/._fica_instituido_o_conselho_consultivo_da_ouvidoria.pdf</t>
+    <t>http://sapl.cachoeira.ba.leg.br/media/sapl/public/materialegislativa/2025/810/._fica_instituido_o_conselho_consultivo_da_ouvidoria.pdf</t>
   </si>
   <si>
     <t>EMENDA ADITIVA Nº 17/2025 AO PROJETO DE LEI Nº 45/2025_x000D_
 Ementa: Inclua novo artigo após o Art. 16:_x000D_
 “Art. 16-A. Fica instituído o Conselho Consultivo da Ouvidoria, de caráter permanente e não remunerado, composto por representantes da sociedade civil organizada, universidades, sindicatos e associações comunitárias, com a finalidade de acompanhar e sugerir melhorias nas atividades da Ouvidoria._x000D_
 § 1º O Conselho Consultivo reunir-se-á, no mínimo, uma vez por semestre._x000D_
 § 2º A composição e funcionamento do Conselho serão definidos em regulamento._x000D_
 Sala das Sessões da Câmara, 09 de dezembro de 2025._x000D_
 Vereador Laelson de Roxo</t>
   </si>
   <si>
     <t>812</t>
   </si>
   <si>
-    <t>https://sapl.cachoeira.ba.leg.br/media/sapl/public/materialegislativa/2025/812/a_ouvidoria_devera_publicar_relatorios_trimestrais.pdf</t>
+    <t>http://sapl.cachoeira.ba.leg.br/media/sapl/public/materialegislativa/2025/812/a_ouvidoria_devera_publicar_relatorios_trimestrais.pdf</t>
   </si>
   <si>
     <t>EMENDA ADITIVA Nº 18/2025 AO PROJETO DE LEI Nº 45/2025_x000D_
 Ementa: Inclua os seguintes parágrafos ao Art. 17:_x000D_
 “§ 1º A Ouvidoria deverá publicar relatórios trimestrais contendo estatísticas das manifestações recebidas, tempo médio de resposta, providências adotadas e recomendações à Administração._x000D_
 § 2º Os relatórios deverão ser encaminhados também à Câmara Municipal para conhecimento e acompanhamento.”_x000D_
 Sala das Sessões da Câmara, 09 de dezembro de 2025._x000D_
 Vereador Laelson de Roxo</t>
   </si>
   <si>
     <t>813</t>
   </si>
   <si>
-    <t>https://sapl.cachoeira.ba.leg.br/media/sapl/public/materialegislativa/2025/813/a_equipe_da_ouvidoria_podera_ser_ampliada_gradualmente.pdf</t>
+    <t>http://sapl.cachoeira.ba.leg.br/media/sapl/public/materialegislativa/2025/813/a_equipe_da_ouvidoria_podera_ser_ampliada_gradualmente.pdf</t>
   </si>
   <si>
     <t>EMENDA ADITIVA Nº ___/2025 AO PROJETO DE LEI Nº 45/2025_x000D_
 Ementa: Inclua o seguinte parágrafo ao Art. 12:_x000D_
 “§ 3º A equipe da Ouvidoria poderá ser ampliada gradualmente, mediante designação de servidores efetivos ou convênios com instituições de ensino superior, para assegurar o adequado funcionamento do órgão.”_x000D_
 Sala das Sessões da Câmara, 09 de dezembro de 2025._x000D_
 Vereador Laelson de Roxo</t>
   </si>
   <si>
     <t>814</t>
   </si>
   <si>
-    <t>https://sapl.cachoeira.ba.leg.br/media/sapl/public/materialegislativa/2025/814/o_municipio_devera_assegurar_capacitacao_continua_e_especifica_aos_servidores_da_ouvidoria.pdf</t>
+    <t>http://sapl.cachoeira.ba.leg.br/media/sapl/public/materialegislativa/2025/814/o_municipio_devera_assegurar_capacitacao_continua_e_especifica_aos_servidores_da_ouvidoria.pdf</t>
   </si>
   <si>
     <t>EMENDA ADITIVA Nº 20/2025 AO PROJETO DE LEI Nº 45/2025_x000D_
 Ementa: Inclua parágrafo ao Art. 14:_x000D_
 “§ 4º O Município deverá assegurar capacitação contínua e específica aos servidores da Ouvidoria, visando ao aprimoramento da qualidade do atendimento e da gestão das manifestações.”_x000D_
 Vereador Laelson de Roxo</t>
   </si>
   <si>
     <t>816</t>
   </si>
   <si>
-    <t>https://sapl.cachoeira.ba.leg.br/media/sapl/public/materialegislativa/2025/816/os_orgaos_e_entidades_da_administracao_publica_municipal_deverao_manter_em_local_visivel_e_de_facil_acesso.pdf</t>
+    <t>http://sapl.cachoeira.ba.leg.br/media/sapl/public/materialegislativa/2025/816/os_orgaos_e_entidades_da_administracao_publica_municipal_deverao_manter_em_local_visivel_e_de_facil_acesso.pdf</t>
   </si>
   <si>
     <t>EMENDA ADITIVA Nº ___/2025 AO PROJETO DE LEI Nº 45/2025_x000D_
 Ementa: Inclua novo artigo após o Art. 17:_x000D_
 Art. 17-A. Os órgãos e entidades da Administração Pública Municipal deverão manter, em local visível e de fácil acesso ao público, cartazes informativos sobre a Ouvidoria Geral do Município, contendo, no mínimo:</t>
   </si>
   <si>
     <t>861</t>
   </si>
   <si>
     <t>SE</t>
   </si>
   <si>
     <t>SUBEMENDAS</t>
   </si>
   <si>
-    <t>https://sapl.cachoeira.ba.leg.br/media/sapl/public/materialegislativa/2025/861/subemenda_04_2025.pdf</t>
+    <t>http://sapl.cachoeira.ba.leg.br/media/sapl/public/materialegislativa/2025/861/subemenda_04_2025.pdf</t>
   </si>
   <si>
     <t>ALTERA EMENDA PARLAMENTAR IMPOSITIVA Nº04/2025 – Altera o Art. 6º do Projeto de Lei nº40/2025 e de outras providencia</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="2">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <u/>
       <sz val="11"/>
       <color theme="10"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
   </fonts>
@@ -5890,68 +5890,68 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cachoeira.ba.leg.br/media/sapl/public/materialegislativa/2025/429/pl_-_autorizacao_de_firmar_contratos_e_convenios_2025_assinado.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cachoeira.ba.leg.br/media/sapl/public/materialegislativa/2025/441/pl_-_suplementacao_assinado_assinado_assinado-1.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cachoeira.ba.leg.br/media/sapl/public/materialegislativa/2025/464/projeto_de_lei_n._01.2025.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cachoeira.ba.leg.br/media/sapl/public/materialegislativa/2025/483/pl_04_2025.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cachoeira.ba.leg.br/media/sapl/public/materialegislativa/2025/484/pl_05_2025.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cachoeira.ba.leg.br/media/sapl/public/materialegislativa/2025/492/projeto_de_lei_06_2025.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cachoeira.ba.leg.br/media/sapl/public/materialegislativa/2025/498/oficio_07_projeto_lei_assinado.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cachoeira.ba.leg.br/media/sapl/public/materialegislativa/2025/506/pl_08_2025.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cachoeira.ba.leg.br/media/" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cachoeira.ba.leg.br/media/sapl/public/materialegislativa/2025/537/pl_de_reajuste_dos_servidores_publicos_efetivos_e_comissionados_-_2025_assinado_assinado.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cachoeira.ba.leg.br/media/sapl/public/materialegislativa/2025/544/projeto_de_lei_no._11.2025.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cachoeira.ba.leg.br/media/sapl/public/materialegislativa/2025/547/projeto_de_lei_no._12.2025.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cachoeira.ba.leg.br/media/sapl/public/materialegislativa/2025/554/projeto_de_lei_no._13.2025.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cachoeira.ba.leg.br/media/sapl/public/materialegislativa/2025/559/pl_no_14.2025.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cachoeira.ba.leg.br/media/sapl/public/materialegislativa/2025/560/pl_no_15.2025.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cachoeira.ba.leg.br/media/sapl/public/materialegislativa/2025/569/projeto_de_lei_no_16_2025.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cachoeira.ba.leg.br/media/sapl/public/materialegislativa/2025/603/plo_-_17_2025_criacao_do_procon1.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cachoeira.ba.leg.br/media/sapl/public/materialegislativa/2025/621/projeto_de_lei_no._18.2025.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cachoeira.ba.leg.br/media/sapl/public/materialegislativa/2025/635/pl_-_complexo_de_seguranca_publica_assinado_assinado_assinado.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cachoeira.ba.leg.br/media/sapl/public/materialegislativa/2025/639/projeto_de_lei_no._20.2025_utilidade_publica_da_caraconha.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cachoeira.ba.leg.br/media/sapl/public/materialegislativa/2025/642/projeto_de_lei_-_no_21_autorizacao_de_compra_de_imovel__assinado_assinado_assinado_1.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cachoeira.ba.leg.br/media/sapl/public/materialegislativa/2025/648/pl22-epjai.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cachoeira.ba.leg.br/media/sapl/public/materialegislativa/2025/649/pl_festa_sao_tiago.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cachoeira.ba.leg.br/media/sapl/public/materialegislativa/2025/668/projeto_de_lei_n_24_2025__ldo.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cachoeira.ba.leg.br/media/sapl/public/materialegislativa/2025/673/pl-_dia_do_psicopedagogo.docx_28229_assinado_assinado.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cachoeira.ba.leg.br/media/sapl/public/materialegislativa/2025/677/projeto_de_lei_politica_para_mulheres_assinado_assinado_assinado.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cachoeira.ba.leg.br/media/sapl/public/materialegislativa/2025/678/reforma_administrativa_-_alteracao_de_secretaria_assinado_assinado_assinado.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cachoeira.ba.leg.br/media/sapl/public/materialegislativa/2025/681/pl_-_suas_assinado_assinado_assinado.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cachoeira.ba.leg.br/media/sapl/public/materialegislativa/2025/682/ppa_2026_atualizado.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cachoeira.ba.leg.br/media/sapl/public/materialegislativa/2025/685/projeto_de_lei_ordina_ria._instituiaao_das_dastas_das_cavalgadas_no_ambito_municipal.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cachoeira.ba.leg.br/media/sapl/public/materialegislativa/2025/687/dispoe_sobre_a_execucao_do_hino_do_municipio_de_cachoeira_nas_instituicoes_de_ensino_publico_e_privado_e_da_outras_providencias..pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cachoeira.ba.leg.br/media/sapl/public/materialegislativa/2025/694/altera_o_art_2_da_lei_1366_que_autoriza_compra_de_terreno_para_creche.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cachoeira.ba.leg.br/media/sapl/public/materialegislativa/2025/697/projeto_cria_o_conselho_de_seguranca_-_conseg_assinado_assinado_assinado.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cachoeira.ba.leg.br/media/sapl/public/materialegislativa/2025/698/projeto_de_lei_qualifar-sus_cachoeira_-_16.09.2025_assinado_assinado_assinado.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cachoeira.ba.leg.br/media/sapl/public/materialegislativa/2025/699/projeto_cria_o_fundo_de_seguranca_-_fumseg_assinado_assinado_assinado.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cachoeira.ba.leg.br/media/sapl/public/materialegislativa/2025/700/projeto_de_lei_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cachoeira.ba.leg.br/media/sapl/public/materialegislativa/2025/710/projeto_de_lei_politica_para_mulheres_assinado_assinado_assinado.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cachoeira.ba.leg.br/media/sapl/public/materialegislativa/2025/711/pl_-_cria_o_sistema_municipal_de_seguranca_alimentar_e_nutricional_assinado_assinado_28129_assinado.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cachoeira.ba.leg.br/media/sapl/public/materialegislativa/2025/716/pl_39_utilidade_publica_agencia_adventista_de_desenvolvimento_e_recursos_assistenciais_leste.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cachoeira.ba.leg.br/media/sapl/public/materialegislativa/2025/719/pl_-_loa_2026.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cachoeira.ba.leg.br/media/sapl/public/materialegislativa/2025/721/projeto_de_lei__para_reforma_administrativa_-_secretaria_de_igualdade_racial.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cachoeira.ba.leg.br/media/sapl/public/materialegislativa/2025/723/projeto_de_lei_-_autorizacao_de_compra_de_imovel_de_sr._aloisio.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cachoeira.ba.leg.br/media/sapl/public/materialegislativa/2025/747/pl_-_buscape.docx_28229_assinado.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cachoeira.ba.leg.br/media/sapl/public/materialegislativa/2025/764/projeto_de_lei_nova_lei_de_parcelamento_do_solo_2025.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cachoeira.ba.leg.br/media/sapl/public/materialegislativa/2025/776/projeto_de_lei_-_criacao_da_ouvidoria_assinado_assinado_assinado.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cachoeira.ba.leg.br/media/sapl/public/materialegislativa/2025/862/pl_46_2025_alteracao_do_nome_do_cine_teatro.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cachoeira.ba.leg.br/media/sapl/public/materialegislativa/2025/873/oficio_no_102-2025.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cachoeira.ba.leg.br/media/sapl/public/materialegislativa/2025/879/projeto_de_lei_-_incentivo_aos_profissionais_da_saude_assinado_assinado_assinado.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cachoeira.ba.leg.br/media/sapl/public/materialegislativa/2025/882/pl_-_secretaria_da_mulher_-_assinado_assinado_assinado.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cachoeira.ba.leg.br/media/sapl/public/materialegislativa/2025/883/pl_-_utilidade_publica_-_baixa_grande_assinado_assinado_assinado.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cachoeira.ba.leg.br/media/sapl/public/materialegislativa/2025/485/projeto_de_resolucao_01.2025.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cachoeira.ba.leg.br/media/sapl/public/materialegislativa/2025/486/projeto_de_resolucao_02.2025.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cachoeira.ba.leg.br/media/sapl/public/materialegislativa/2025/499/projeto_de_resolucao__03_2025.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cachoeira.ba.leg.br/media/sapl/public/materialegislativa/2025/518/projeto_de_resolucao_04_titulo_prof_tatiana_.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cachoeira.ba.leg.br/media/sapl/public/materialegislativa/2025/548/projeto_de_resolucao_no05_2025.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cachoeira.ba.leg.br/media/sapl/public/materialegislativa/2025/549/projeto_resolucao_06.2025_contas_do_executivo.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cachoeira.ba.leg.br/media/sapl/public/materialegislativa/2025/565/projeto_de_resolucao_no_07.2025_titulo_de_cidadao.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cachoeira.ba.leg.br/media/sapl/public/materialegislativa/2025/604/projeto_de_resolucao_08.2025.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cachoeira.ba.leg.br/media/sapl/public/materialegislativa/2025/614/projeto_de_resolucao_no._09.2025.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cachoeira.ba.leg.br/media/sapl/public/materialegislativa/2025/620/projeto_de_resolucao_no_17.2025.pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cachoeira.ba.leg.br/media/sapl/public/materialegislativa/2025/623/projeto_de_resolucao_no._11.2025.pdf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cachoeira.ba.leg.br/media/sapl/public/materialegislativa/2025/627/titulo_carlos_daniel.pdf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cachoeira.ba.leg.br/media/sapl/public/materialegislativa/2025/640/projeto_de_resolucao_no_13.2025_titulo_de_cidadao_bruno_monteiro.pdf" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cachoeira.ba.leg.br/media/sapl/public/materialegislativa/2025/643/projeto_de_resolucao_no._14.2025_titulo_sandro_xavier.pdf" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cachoeira.ba.leg.br/media/sapl/public/materialegislativa/2025/651/tiitulo_marcos_.pdf" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cachoeira.ba.leg.br/media/sapl/public/materialegislativa/2025/666/titulo_de_cidadao_cachoeirano_a_ilustrissima_senhora_alice_mazzuco_portugal.__.docx_assinado.pdf" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cachoeira.ba.leg.br/media/sapl/public/materialegislativa/2025/703/projeto_de_resolucao_17.2025.pdf" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cachoeira.ba.leg.br/media/sapl/public/materialegislativa/2025/428/oficio_gab_vereador_cachoeira_001_2025-laelson.pdf" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cachoeira.ba.leg.br/media/sapl/public/materialegislativa/2025/510/requerimento_02_paulinho_da_kombi.pdf" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cachoeira.ba.leg.br/media/sapl/public/materialegislativa/2025/545/requerimento_9.docx.pdf" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cachoeira.ba.leg.br/media/sapl/public/materialegislativa/2025/556/requeiro_no_04_2025_extrato_da_conta_do_fundo_municipal_de_preservacao_do_patrimonio.pdf" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cachoeira.ba.leg.br/media/sapl/public/materialegislativa/2025/563/requeiro_no_05_2025.pdf" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cachoeira.ba.leg.br/media/sapl/public/materialegislativa/2025/564/requerimento_06_2025.pdf" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cachoeira.ba.leg.br/media/sapl/public/materialegislativa/2025/588/requerimento_no_07_2025.pdf" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cachoeira.ba.leg.br/media/sapl/public/materialegislativa/2025/665/requerimento_de_audiencia_publica_-_ponte.docx_assinado.pdf" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cachoeira.ba.leg.br/media/sapl/public/materialegislativa/2025/679/10_oficio_camara_de_vereadores.pdf" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cachoeira.ba.leg.br/media/sapl/public/materialegislativa/2025/686/requerimento_ppa_002.pdf" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cachoeira.ba.leg.br/media/sapl/public/materialegislativa/2025/693/oficio_para_camara_de_vereadore_sobre_situacao_das_desapropriacoes_dos_campos_de_imbiara_tirbiri_e_iguape_assinado.pdf" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cachoeira.ba.leg.br/media/sapl/public/materialegislativa/2025/701/requerimento_votacao_em_dois_turnos_final.pdf" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cachoeira.ba.leg.br/media/sapl/public/materialegislativa/2025/708/requerimento_mais_amor.pdf" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cachoeira.ba.leg.br/media/sapl/public/materialegislativa/2025/717/requerimento__posto_do_tabuleiro.pdf" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cachoeira.ba.leg.br/media/sapl/public/materialegislativa/2025/735/requerimento_no_15_2025.pdf" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cachoeira.ba.leg.br/media/sapl/public/materialegislativa/2025/744/ppa_2026.pdf" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cachoeira.ba.leg.br/media/sapl/public/materialegislativa/2025/781/requerimento.pdf" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cachoeira.ba.leg.br/media/sapl/public/materialegislativa/2025/789/requewrimento_solicitando_a_retirada_de_emendas_27112025_assinado.pdf" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cachoeira.ba.leg.br/media/sapl/public/materialegislativa/2025/800/requerimento_solicitando_a_retirada_de_emendas_modificativas_28112025.pdf" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cachoeira.ba.leg.br/media/sapl/public/materialegislativa/2025/808/requerimento_solicitacao_de_parecer_referente_ao_ppa-assinada.pdf" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cachoeira.ba.leg.br/media/sapl/public/materialegislativa/2025/809/solicitacao_de_retirada_de_tramitacao_da_emenda_parlamentar_impositiva_no_19_2025.pdf" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cachoeira.ba.leg.br/media/sapl/public/materialegislativa/2025/866/requerimento_marcos_elias-1_assinado.pdf" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cachoeira.ba.leg.br/media/sapl/public/materialegislativa/2025/438/mocao_de_aplausos_minerva_assinado.pdf" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cachoeira.ba.leg.br/media/sapl/public/materialegislativa/2025/450/dr_dias_mocao_02_17.02.2025.pdf" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cachoeira.ba.leg.br/media/sapl/public/materialegislativa/2025/462/mocao_de_aplausos_03_josmar.pdf" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cachoeira.ba.leg.br/media/sapl/public/materialegislativa/2025/494/mocao_de_aplausos.docx_28429_assinado.pdf" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cachoeira.ba.leg.br/media/sapl/public/materialegislativa/2025/502/mocao_de_aplausos.docx_28429_assinado.pdf" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cachoeira.ba.leg.br/media/sapl/public/materialegislativa/2025/505/mocao_06.2025_-_livro_de_igor_almeida.pdf" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cachoeira.ba.leg.br/media/sapl/public/materialegislativa/2025/516/mocao_de_aplausos_e_no_07congratulacoes_projeto_olha_pititinga.pdf" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cachoeira.ba.leg.br/media/sapl/public/materialegislativa/2025/541/08_2025.pdf" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cachoeira.ba.leg.br/media/sapl/public/materialegislativa/2025/562/dr_dias_mocao_09_2025.pdf" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cachoeira.ba.leg.br/media/sapl/public/materialegislativa/2025/567/mocao_10_2025.pdf" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cachoeira.ba.leg.br/media/sapl/public/materialegislativa/2025/586/mocao_11_2025_dona_dalva_do_samba.pdf" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cachoeira.ba.leg.br/media/sapl/public/materialegislativa/2025/590/mocao_12_2025_mateus_aleluia.pdf" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cachoeira.ba.leg.br/media/sapl/public/materialegislativa/2025/656/mocao_n._13.2025_-_pastor_luiz_otavio.pdf" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cachoeira.ba.leg.br/media/sapl/public/materialegislativa/2025/664/mocao_de_aplausos_a_ufrb.docx_assinado.pdf" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cachoeira.ba.leg.br/media/sapl/public/materialegislativa/2025/669/mocao_15_2025.pdf" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cachoeira.ba.leg.br/media/sapl/public/materialegislativa/2025/680/mocao_de_aplausos_gloria_assinado.pdf" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cachoeira.ba.leg.br/media/sapl/public/materialegislativa/2025/683/mocao_n._17.2025_marcos_moura.pdf" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cachoeira.ba.leg.br/media/sapl/public/materialegislativa/2025/715/mocao_18_fisioterapeuta_e_terapeutas_ocupacionais.pdf" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cachoeira.ba.leg.br/media/sapl/public/materialegislativa/2025/720/mocao_de_aplausos_abw.docx_assinado.pdf" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cachoeira.ba.leg.br/media/sapl/public/materialegislativa/2025/729/mocao_de_aplausos_kaonge.pdf" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cachoeira.ba.leg.br/media/sapl/public/materialegislativa/2025/730/mocao_de_aplausos_mutecho_acutinga.pdf" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cachoeira.ba.leg.br/media/sapl/public/materialegislativa/2025/740/mocao_de_aplausos_e_congratulacoes_edson_falcao_assinado.pdf" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cachoeira.ba.leg.br/media/sapl/public/materialegislativa/2025/805/mocao_de_aplausos_a_associacao_de_mulheres_negras_no_quilombo_engenho_da_ponte_armnqep.pdf" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cachoeira.ba.leg.br/media/sapl/public/materialegislativa/2025/435/indicacao_01.pdf" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cachoeira.ba.leg.br/media/sapl/public/materialegislativa/2025/436/indicacao_02.pdf" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cachoeira.ba.leg.br/media/sapl/public/materialegislativa/2025/437/indicacao_03.pdf" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cachoeira.ba.leg.br/media/sapl/public/materialegislativa/2025/443/indicacao_no._04._2025.pdf" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cachoeira.ba.leg.br/media/sapl/public/materialegislativa/2025/444/indicacao_no._05._2025.pdf" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cachoeira.ba.leg.br/media/sapl/public/materialegislativa/2025/445/indicacao_no._06._2025.pdf" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cachoeira.ba.leg.br/media/sapl/public/materialegislativa/2025/446/indicacao_no._07._2025.pdf" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cachoeira.ba.leg.br/media/sapl/public/materialegislativa/2025/447/indicacao_n_08.2025.pdf" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cachoeira.ba.leg.br/media/sapl/public/materialegislativa/2025/448/indicacao_n_09.2025.pdf" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cachoeira.ba.leg.br/media/sapl/public/materialegislativa/2025/449/indicacao_no10.pdf" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cachoeira.ba.leg.br/media/" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cachoeira.ba.leg.br/media/" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cachoeira.ba.leg.br/media/sapl/public/materialegislativa/2025/453/indicacao_iphan_assinado.pdf" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cachoeira.ba.leg.br/media/sapl/public/materialegislativa/2025/454/indicacao_14.pdf" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cachoeira.ba.leg.br/media/sapl/public/materialegislativa/2025/455/indicacao_15.pdf" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cachoeira.ba.leg.br/media/sapl/public/materialegislativa/2025/456/indicacao_16_quadra_de_santiago_do_iguape.pdf" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cachoeira.ba.leg.br/media/sapl/public/materialegislativa/2025/457/indicacao_17_praca_da_opalma.pdf" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cachoeira.ba.leg.br/media/sapl/public/materialegislativa/2025/458/indicacao18_campo_calembar.pdf" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cachoeira.ba.leg.br/media/sapl/public/materialegislativa/2025/459/indicacao_19_posto_de_saude_marciana_andrade_do_carmo.pdf" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cachoeira.ba.leg.br/media/sapl/public/materialegislativa/2025/460/indicacao_20_campo_da_opalma_26022025.pdf" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cachoeira.ba.leg.br/media/sapl/public/materialegislativa/2025/461/n_20_campo_da_ladeira_da_cadeia.pdf" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cachoeira.ba.leg.br/media/sapl/public/materialegislativa/2025/465/indicacao_22.pdf" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cachoeira.ba.leg.br/media/sapl/public/materialegislativa/2025/466/indicacao_23.pdf" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cachoeira.ba.leg.br/media/sapl/public/materialegislativa/2025/467/indicacao_24.pdf" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cachoeira.ba.leg.br/media/sapl/public/materialegislativa/2025/468/indicacao_25.pdf" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cachoeira.ba.leg.br/media/sapl/public/materialegislativa/2025/469/indicacao_26.pdf" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cachoeira.ba.leg.br/media/sapl/public/materialegislativa/2025/470/indicacao_27.pdf" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cachoeira.ba.leg.br/media/sapl/public/materialegislativa/2025/471/indicacao_28.pdf" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cachoeira.ba.leg.br/media/sapl/public/materialegislativa/2025/472/indicacao_29.pdf" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cachoeira.ba.leg.br/media/sapl/public/materialegislativa/2025/473/indicacao_30.pdf" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cachoeira.ba.leg.br/media/sapl/public/materialegislativa/2025/474/indicacao_052025.pdf" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cachoeira.ba.leg.br/media/sapl/public/materialegislativa/2025/475/indicacao_042025.pdf" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cachoeira.ba.leg.br/media/sapl/public/materialegislativa/2025/476/indicacao_praca_na_caipianga.docx" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cachoeira.ba.leg.br/media/sapl/public/materialegislativa/2025/477/indicacao_quadra_poeisportiva_na_murutuba.docx" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cachoeira.ba.leg.br/media/sapl/public/materialegislativa/2025/478/indicacao_35_praca_rua_brasilia.pdf" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cachoeira.ba.leg.br/media/sapl/public/materialegislativa/2025/479/indicacao36quiosque_e_vestiario_do_cobi.pdf" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cachoeira.ba.leg.br/media/sapl/public/materialegislativa/2025/480/37escadaria_da_rua_stela..pdf" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cachoeira.ba.leg.br/media/sapl/public/materialegislativa/2025/481/indicacao_38_cemiterio_da_opalma_reforma_2025.pdf" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cachoeira.ba.leg.br/media/sapl/public/materialegislativa/2025/482/indicacao_39_praca_do_alto_do_camelo.pdf" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cachoeira.ba.leg.br/media/" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cachoeira.ba.leg.br/media/" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cachoeira.ba.leg.br/media/" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cachoeira.ba.leg.br/media/" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cachoeira.ba.leg.br/media/" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cachoeira.ba.leg.br/media/sapl/public/materialegislativa/2025/493/indicacao_-_instalacao_dos_correios.pdf" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cachoeira.ba.leg.br/media/sapl/public/materialegislativa/2025/495/indicacao_-_iluminacao_do_ponto_do_dende_ate_a_escola.pdf" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cachoeira.ba.leg.br/media/sapl/public/materialegislativa/2025/496/indicacao._esc._ladeira.docx_28229_assinado_2.pdf" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cachoeira.ba.leg.br/media/sapl/public/materialegislativa/2025/497/indicacao_-_campo_rua_sao_felix.pdf" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cachoeira.ba.leg.br/media/sapl/public/materialegislativa/2025/507/implantar_um_servico_de_transporte_de_passageiros_das_comunidades_da_zona_.pdf" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cachoeira.ba.leg.br/media/sapl/public/materialegislativa/2025/509/implantar_um_sistema_de_protocolo_eletronico.pdf" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cachoeira.ba.leg.br/media/sapl/public/materialegislativa/2025/511/indicacao_-_central_de_ambulancias.pdf" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cachoeira.ba.leg.br/media/sapl/public/materialegislativa/2025/512/indicacao_no._52.2025.pdf" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cachoeira.ba.leg.br/media/sapl/public/materialegislativa/2025/513/indicacao_no._53.2025.pdf" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cachoeira.ba.leg.br/media/sapl/public/materialegislativa/2025/519/indicacao_54_requaliicaccao_da_quadra_do_morumbi.pdf" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cachoeira.ba.leg.br/media/sapl/public/materialegislativa/2025/520/indicacao_55_limpeza_de_bueiros.pdf" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cachoeira.ba.leg.br/media/sapl/public/materialegislativa/2025/521/indicacao_56.pdf" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cachoeira.ba.leg.br/media/sapl/public/materialegislativa/2025/522/indicacao_57_reforma_quadra_dos_3_riachos.pdf" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cachoeira.ba.leg.br/media/sapl/public/materialegislativa/2025/523/indicacao_58_solicitando_espaco_para_sede_associaco_dos_evangelicos.pdf" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cachoeira.ba.leg.br/media/sapl/public/materialegislativa/2025/524/indicaco_59_aumento_salariaal_dos_funcionarios_da_prefeitura.pdf" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cachoeira.ba.leg.br/media/sapl/public/materialegislativa/2025/525/indicacao_60_aumento_de_salarios_dos_funcionarios_da_prefeitura.pdf" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cachoeira.ba.leg.br/media/sapl/public/materialegislativa/2025/526/indicacao_61_construcao_de_creche_escola_na_ladeira_da_cadeia.pdf" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cachoeira.ba.leg.br/media/sapl/public/materialegislativa/2025/527/indicacao_no._62._2025_colocar_alambrado_no_campo_do_otizeiro.pdf" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cachoeira.ba.leg.br/media/sapl/public/materialegislativa/2025/528/indicacao_no._63._2025.pdf" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cachoeira.ba.leg.br/media/sapl/public/materialegislativa/2025/529/indicacao_no._64._2025.pdf" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cachoeira.ba.leg.br/media/sapl/public/materialegislativa/2025/530/indicacao_no._65.2025.pdf" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cachoeira.ba.leg.br/media/sapl/public/materialegislativa/2025/531/indicacao_no._66._2025.pdf" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cachoeira.ba.leg.br/media/sapl/public/materialegislativa/2025/532/indicacao_no._67.2025.pdf" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cachoeira.ba.leg.br/media/sapl/public/materialegislativa/2025/533/indicacao_68_2025_13o_e_ferias.pdf" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cachoeira.ba.leg.br/media/sapl/public/materialegislativa/2025/534/indicacao_69_2025_secretaria_de_politicas_para_mulheres_.pdf" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cachoeira.ba.leg.br/media/sapl/public/materialegislativa/2025/535/indicacao70_2025_profissionais_para_acompanhamento_de_estudantes_neurodiversos.pdf" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cachoeira.ba.leg.br/media/sapl/public/materialegislativa/2025/536/indicacao_71_2025_centro_de_acolhimento_e_bem-estar_animal.pdf" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cachoeira.ba.leg.br/media/sapl/public/materialegislativa/2025/538/indicacao_no._72.2025.pdf" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cachoeira.ba.leg.br/media/sapl/public/materialegislativa/2025/539/indicacao_no_73_2025.pdf" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cachoeira.ba.leg.br/media/sapl/public/materialegislativa/2025/540/indicacao_no_74_2025.pdf" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cachoeira.ba.leg.br/media/sapl/public/materialegislativa/2025/550/indicacao_no._52.2025.pdf" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cachoeira.ba.leg.br/media/sapl/public/materialegislativa/2025/551/indicacao_no_76.pdf" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cachoeira.ba.leg.br/media/sapl/public/materialegislativa/2025/552/indicacao_no_77.pdf" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cachoeira.ba.leg.br/media/sapl/public/materialegislativa/2025/553/indicacao_no_78.pdf" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cachoeira.ba.leg.br/media/sapl/public/materialegislativa/2025/555/indicacao_79_reforma_da_represa.pdf" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cachoeira.ba.leg.br/media/sapl/public/materialegislativa/2025/557/indicacao_no_80.pdf" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cachoeira.ba.leg.br/media/sapl/public/materialegislativa/2025/566/inndicacao_no_81_2025.pdf" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cachoeira.ba.leg.br/media/sapl/public/materialegislativa/2025/570/indicacao_82_ponto_de_onibus_alato_do_camelo.pdf" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cachoeira.ba.leg.br/media/sapl/public/materialegislativa/2025/571/indicacao_83_jardim_grande_.pdf" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cachoeira.ba.leg.br/media/sapl/public/materialegislativa/2025/572/indicacao_84_praca_capoeirucu_.pdf" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cachoeira.ba.leg.br/media/sapl/public/materialegislativa/2025/573/indicacao_85_quadra_escola_joao_goncalves_.pdf" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cachoeira.ba.leg.br/media/sapl/public/materialegislativa/2025/574/indicacao_no_86.pdf" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cachoeira.ba.leg.br/media/sapl/public/materialegislativa/2025/580/indicacao_no_87.pdf" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cachoeira.ba.leg.br/media/sapl/public/materialegislativa/2025/581/indicacao_no_88.pdf" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cachoeira.ba.leg.br/media/sapl/public/materialegislativa/2025/582/indicacao_no_89.pdf" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cachoeira.ba.leg.br/media/sapl/public/materialegislativa/2025/583/indicacao_no_90.pdf" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cachoeira.ba.leg.br/media/sapl/public/materialegislativa/2025/584/indicacao_no_91.pdf" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cachoeira.ba.leg.br/media/sapl/public/materialegislativa/2025/585/indicacao_no_92.pdf" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cachoeira.ba.leg.br/media/sapl/public/materialegislativa/2025/587/indicacao_implementacao_de_equipamentos_de_academia_em_santiago_do_iguape_-3_assinado_1.pdf" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cachoeira.ba.leg.br/media/sapl/public/materialegislativa/2025/589/indicacao_94_para_calcamento_da_rua_cemiterio_da_opalma_reforma_2025.pdf" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cachoeira.ba.leg.br/media/sapl/public/materialegislativa/2025/591/indicacao_95_campo_de_capoeirucu_.pdf" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cachoeira.ba.leg.br/media/sapl/public/materialegislativa/2025/592/indicacao_96_2025.pdf" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cachoeira.ba.leg.br/media/sapl/public/materialegislativa/2025/594/indicacao_no._97.2025.pdf" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cachoeira.ba.leg.br/media/sapl/public/materialegislativa/2025/595/indicacao_98_casa_de_farinha_calole.pdf" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cachoeira.ba.leg.br/media/sapl/public/materialegislativa/2025/596/indicacao_no._99.2025.pdf" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cachoeira.ba.leg.br/media/sapl/public/materialegislativa/2025/597/indicacao_100_calcamento_cobi_-_rua_de_nequinha.pdf" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cachoeira.ba.leg.br/media/sapl/public/materialegislativa/2025/598/indicacao_101_calcamento_da_rua_da_pedra_dagua.pdf" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cachoeira.ba.leg.br/media/sapl/public/materialegislativa/2025/605/indicacao_no102.2025_moises.pdf" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cachoeira.ba.leg.br/media/sapl/public/materialegislativa/2025/606/indicacao_103_reforma_da_escola_creche_antonio_de_cristo_do_engenho_novo.pdf" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cachoeira.ba.leg.br/media/sapl/public/materialegislativa/2025/607/indicacao_104_casa_de_farinha_alto_do_camelo_-_calole.pdf" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cachoeira.ba.leg.br/media/sapl/public/materialegislativa/2025/608/indicacao_105_casa_de_farinha_do_engenho_novo.pdf" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cachoeira.ba.leg.br/media/sapl/public/materialegislativa/2025/609/indicacao_106_reforma_da_associacao_quilombola_engenho_da_cruz.pdf" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cachoeira.ba.leg.br/media/sapl/public/materialegislativa/2025/610/indicacao_no._107.2025.pdf" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cachoeira.ba.leg.br/media/sapl/public/materialegislativa/2025/611/indicacao_no._108.2025.pdf" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cachoeira.ba.leg.br/media/sapl/public/materialegislativa/2025/612/indicacao__n._109.2025.pdf" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cachoeira.ba.leg.br/media/sapl/public/materialegislativa/2025/613/indicacao_n._110.2025.pdf" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cachoeira.ba.leg.br/media/sapl/public/materialegislativa/2025/615/indicacao_no_111._2025_manobra_da_agua_da_baixa_grande.pdf" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cachoeira.ba.leg.br/media/sapl/public/materialegislativa/2025/616/indicacao_no._112_.2025_habilitacao_gratis_para_mototaxistas.pdf" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cachoeira.ba.leg.br/media/sapl/public/materialegislativa/2025/617/indicacao_no_113._2025_limpeza_do_rio_paraguassu.pdf" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cachoeira.ba.leg.br/media/sapl/public/materialegislativa/2025/618/indicacao__114_2025.pdf" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cachoeira.ba.leg.br/media/sapl/public/materialegislativa/2025/619/indicacao__115_2025.pdf" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cachoeira.ba.leg.br/media/sapl/public/materialegislativa/2025/622/indicacao_116_2025.pdf" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cachoeira.ba.leg.br/media/sapl/public/materialegislativa/2025/624/inddicacao_117_2025.pdf" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cachoeira.ba.leg.br/media/sapl/public/materialegislativa/2025/625/inddicacao_118_2025.pdf" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cachoeira.ba.leg.br/media/sapl/public/materialegislativa/2025/626/inddicacao_119_2025.pdf" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cachoeira.ba.leg.br/media/sapl/public/materialegislativa/2025/628/indicacao_no_120_.2025_moises.pdf" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cachoeira.ba.leg.br/media/sapl/public/materialegislativa/2025/629/indicacao_121__posto_de_saude_marciana_andrade_do_carmo_-_saude_bucal.pdf" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cachoeira.ba.leg.br/media/sapl/public/materialegislativa/2025/630/indicacao_122posto_de_saude_marciana_andrade_do_carmo_profissional_de_servico_geral.pdf" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cachoeira.ba.leg.br/media/sapl/public/materialegislativa/2025/632/indicacao_no_123_.2025.pdf" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cachoeira.ba.leg.br/media/sapl/public/materialegislativa/2025/633/indicacao_no_124_.2025.pdf" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cachoeira.ba.leg.br/media/sapl/public/materialegislativa/2025/637/indicacao_no_125_pavimentacao_rua_neco_tabuleiro.pdf" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cachoeira.ba.leg.br/media/sapl/public/materialegislativa/2025/638/indicacao_campo_do_tororo-1_assinado.pdf" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cachoeira.ba.leg.br/media/sapl/public/materialegislativa/2025/641/indicacao_no_127_do_tanque_do_tabuleiro_da_vitoria.pdf" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cachoeira.ba.leg.br/media/sapl/public/materialegislativa/2025/644/indicacao_no_128_decoracao_de_natal.pdf" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cachoeira.ba.leg.br/media/sapl/public/materialegislativa/2025/645/indicacao_129_iluminacao_rua_de_quilina.pdf" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cachoeira.ba.leg.br/media/sapl/public/materialegislativa/2025/646/indicacao_130_iluminacao_rua_de_dede.pdf" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cachoeira.ba.leg.br/media/sapl/public/materialegislativa/2025/647/indicacoes_131_currais_velhos.pdf" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cachoeira.ba.leg.br/media/sapl/public/materialegislativa/2025/650/indicacao_praca_dr._milton.pdf" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cachoeira.ba.leg.br/media/sapl/public/materialegislativa/2025/653/indicacao_velorio_opalma.pdf" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cachoeira.ba.leg.br/media/sapl/public/materialegislativa/2025/654/indicacao__n._134.2025_requalificacao_do_cemiterio_de_sao_francisco.pdf" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cachoeira.ba.leg.br/media/sapl/public/materialegislativa/2025/655/indicacao__n._135.2025_requalificacao_da_rua_da_creche.pdf" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cachoeira.ba.leg.br/media/sapl/public/materialegislativa/2025/658/indicacao_plano_municipal_de_cultura.pdf" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cachoeira.ba.leg.br/media/sapl/public/materialegislativa/2025/659/indicacao__n._137.2025_pavimentacao_da_rua_do_catonho.pdf" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cachoeira.ba.leg.br/media/sapl/public/materialegislativa/2025/660/indicacao__n._138.2025_requalificacao_da_quadra_de_sao_francisco.pdf" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cachoeira.ba.leg.br/media/sapl/public/materialegislativa/2025/661/indicacao_no._139.2025.pdf" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cachoeira.ba.leg.br/media/sapl/public/materialegislativa/2025/662/indicacao_no._140.2025.pdf" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cachoeira.ba.leg.br/media/sapl/public/materialegislativa/2025/663/indicacao_.pdf.pdf" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cachoeira.ba.leg.br/media/sapl/public/materialegislativa/2025/667/indicacao_sessao_especial_em_celebracao_aos_20_anos_da_ufrb.docx_assinado.pdf" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cachoeira.ba.leg.br/media/sapl/public/materialegislativa/2025/671/ponto_de_onibus.docx" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cachoeira.ba.leg.br/media/sapl/public/materialegislativa/2025/672/indicacao_calcamento_do_alto_da_rodagem.docx_assinado.pdf" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cachoeira.ba.leg.br/media/sapl/public/materialegislativa/2025/674/indicacao_melhoramento_rede_de_agua_rua_brasilia.pdf" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cachoeira.ba.leg.br/media/sapl/public/materialegislativa/2025/675/indicacao_ponto_de_onibus_eng_novo.pdf" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cachoeira.ba.leg.br/media/sapl/public/materialegislativa/2025/676/indicacao_acessibilidade.pdf" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cachoeira.ba.leg.br/media/sapl/public/materialegislativa/2025/689/indicacao_no._148.2025_coleta_de_lixo_quebra_bunda_e_terra_vermelha.pdf" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cachoeira.ba.leg.br/media/sapl/public/materialegislativa/2025/695/indicacao_no_149_de_placa_de_identificacao_de_comunidade_quilombola.pdf" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cachoeira.ba.leg.br/media/sapl/public/materialegislativa/2025/696/indicacao_posto_do_tabuleiro.docx_assinado.pdf" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cachoeira.ba.leg.br/media/sapl/public/materialegislativa/2025/704/indicacao_151.2025.pdf" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cachoeira.ba.leg.br/media/sapl/public/materialegislativa/2025/705/indicacao_funcionario_da_assistencia_social.docx" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cachoeira.ba.leg.br/media/sapl/public/materialegislativa/2025/706/indicacao_realizar_a_reposicao_da_lampada.docx" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cachoeira.ba.leg.br/media/sapl/public/materialegislativa/2025/707/indicacao_quadra_do_morumbi.docx_assinado.pdf" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cachoeira.ba.leg.br/media/sapl/public/materialegislativa/2025/709/indicacao__2.pdf" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cachoeira.ba.leg.br/media/sapl/public/materialegislativa/2025/718/indicacao_no101.2025_moises.docx" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cachoeira.ba.leg.br/media/sapl/public/materialegislativa/2025/722/indicacao_cursos_de_qualificacao.pdf" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cachoeira.ba.leg.br/media/sapl/public/materialegislativa/2025/725/indicacao_no._158_solicitar_da_prefeitura_requalificacao_com_cascalho_nas_estradas_vicinais__boa_vista_de_belem_belem_ao_tupim.pdf" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cachoeira.ba.leg.br/media/sapl/public/materialegislativa/2025/726/indicacao_no._159__requalificacao_ddas_estras_engenho_da_vitoria_ate_o_taboleiro.pdf" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cachoeira.ba.leg.br/media/sapl/public/materialegislativa/2025/728/indicacao__4.pdf" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cachoeira.ba.leg.br/media/sapl/public/materialegislativa/2025/732/indicacao_-_praca_nova_esperanca.docx_assinado.pdf" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cachoeira.ba.leg.br/media/sapl/public/materialegislativa/2025/733/indicacao_caixas_de_lixo_do_quebra_bunda.docx_assinado.pdf" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cachoeira.ba.leg.br/media/sapl/public/materialegislativa/2025/734/solicitacao_secretario_de_esporte_julio_cesar.docx" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cachoeira.ba.leg.br/media/sapl/public/materialegislativa/2025/737/indicacao_pintura_dos_redutores_de_velocidades.docx" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cachoeira.ba.leg.br/media/sapl/public/materialegislativa/2025/738/indicacao_vistoria_nas_escolas.docx" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cachoeira.ba.leg.br/media/sapl/public/materialegislativa/2025/739/indicacao_corrimao_na_ladeira_do_cucuii..docx" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cachoeira.ba.leg.br/media/" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cachoeira.ba.leg.br/media/" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cachoeira.ba.leg.br/media/" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cachoeira.ba.leg.br/media/sapl/public/materialegislativa/2025/746/telamento_terra_vermelha.pdf" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cachoeira.ba.leg.br/media/sapl/public/materialegislativa/2025/749/indicacao_171_orador_do_13_de_marco.pdf" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cachoeira.ba.leg.br/media/sapl/public/materialegislativa/2025/766/indicacao_no._172.2025.pdf" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cachoeira.ba.leg.br/media/sapl/public/materialegislativa/2025/767/indicacao_no._173.2025.pdf" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cachoeira.ba.leg.br/media/sapl/public/materialegislativa/2025/768/indicacao_no._174.2025.pdf" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cachoeira.ba.leg.br/media/sapl/public/materialegislativa/2025/769/indicacao_no._175.2025.pdf" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cachoeira.ba.leg.br/media/sapl/public/materialegislativa/2025/802/indicacao_quadra_da_terra_vermelha.docx_assinado.pdf" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cachoeira.ba.leg.br/media/sapl/public/materialegislativa/2025/803/indicacao_caixa_d27agua_da_terra_vermelha.docx_assinado.pdf" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cachoeira.ba.leg.br/media/sapl/public/materialegislativa/2025/463/emenda_modificativa__assinado.pdf" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cachoeira.ba.leg.br/media/sapl/public/materialegislativa/2025/657/emenda_e_justificativa_voluntariado_epjai.pdf" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cachoeira.ba.leg.br/media/sapl/public/materialegislativa/2025/692/emenda_ok.pdf" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cachoeira.ba.leg.br/media/sapl/public/materialegislativa/2025/745/emenda_modificativa_01_2025_ao_projeto_40_2025.pdf" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cachoeira.ba.leg.br/media/sapl/public/materialegislativa/2025/750/criacao_do_programa_moradia_rural_digna.pdf" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cachoeira.ba.leg.br/media/sapl/public/materialegislativa/2025/751/estruturacao_e_fortalecimento_do_creas.pdf" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cachoeira.ba.leg.br/media/sapl/public/materialegislativa/2025/752/criacao_de_acoes_especificas_para_a_populacao_lgbtqiapn.pdf" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cachoeira.ba.leg.br/media/sapl/public/materialegislativa/2025/753/criacao_do_programa_cachoeira_digital.pdf" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cachoeira.ba.leg.br/media/sapl/public/materialegislativa/2025/754/inclusao_de_metas_para_geracao_de_emprego_e_renda.pdf" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cachoeira.ba.leg.br/media/sapl/public/materialegislativa/2025/755/fortalecimento_da_participacao_popular_e_controle_social.pdf" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cachoeira.ba.leg.br/media/sapl/public/materialegislativa/2025/756/criacao_do_programa_juventude_ativa.pdf" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cachoeira.ba.leg.br/media/sapl/public/materialegislativa/2025/757/programa_de_apoio_aos_pescadores_marisqueiras_e_trabalhadores_rurais-assinado.pdf" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cachoeira.ba.leg.br/media/sapl/public/materialegislativa/2025/758/inclusao_de_acoes_especificas_para_reforma_e_modernizacao_dos_cra.pdf" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cachoeira.ba.leg.br/media/sapl/public/materialegislativa/2025/759/requalificacao_e_ampliacao_do_caps.pdf" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cachoeira.ba.leg.br/media/sapl/public/materialegislativa/2025/760/planejamento_e_realizacao_de_concurso_publico-assinado.pdf" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cachoeira.ba.leg.br/media/sapl/public/materialegislativa/2025/761/valorizacao_dos_prestadores_de_servico_temporario.pdf" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cachoeira.ba.leg.br/media/sapl/public/materialegislativa/2025/762/transporte_publico_rural-assinado.pdf" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cachoeira.ba.leg.br/media/sapl/public/materialegislativa/2025/763/salvaguarda_do_patrimonio_cultural_imaterial_reconhecido_por_lei_municipal-assinado.pdf" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cachoeira.ba.leg.br/media/sapl/public/materialegislativa/2025/765/emenda_impositiva_2026_-aquisicao_de_ambulancia_zero_quilometro_para_a_comunidade_da_opalma.pdf" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cachoeira.ba.leg.br/media/sapl/public/materialegislativa/2025/801/emenda_impositiva_.pdf" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cachoeira.ba.leg.br/media/sapl/public/materialegislativa/2025/817/emenda_impositiva_buscape_assinado_1.pdf" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cachoeira.ba.leg.br/media/sapl/public/materialegislativa/2025/818/emenda_impositiva_praca_assinado.pdf" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cachoeira.ba.leg.br/media/sapl/public/materialegislativa/2025/819/emenda_impositiva_escadaria__assinado.pdf" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cachoeira.ba.leg.br/media/sapl/public/materialegislativa/2025/820/emenda_impositiva_individual_ladeirao-1_assinado.pdf" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cachoeira.ba.leg.br/media/sapl/public/materialegislativa/2025/821/emenda_impositiva_cadeira_odonto_assinado.pdf" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cachoeira.ba.leg.br/media/sapl/public/materialegislativa/2025/822/emenda_impositiva_feira_de_saude_assinado.pdf" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cachoeira.ba.leg.br/media/sapl/public/materialegislativa/2025/823/emenda_impositiva_fesata_da_ostra.pdf" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cachoeira.ba.leg.br/media/sapl/public/materialegislativa/2025/824/emenda_impositiva_campo_do_cobi.pdf" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cachoeira.ba.leg.br/media/sapl/public/materialegislativa/2025/826/emenda_impositiva_sao_joao.pdf" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cachoeira.ba.leg.br/media/sapl/public/materialegislativa/2025/827/emenda_impositiva_nossa_senhora_da_boa_morte.pdf" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cachoeira.ba.leg.br/media/sapl/public/materialegislativa/2025/829/emenda_impositiva_2026_-aquisicao_de_ambulancia_zero_quilometro_para_a_comunidade_da_opalma_laelson.pdf" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cachoeira.ba.leg.br/media/sapl/public/materialegislativa/2025/830/emenda_impositiva__veiculo..pdf" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cachoeira.ba.leg.br/media/sapl/public/materialegislativa/2025/832/emenda_impositiva_angelica_-_parque_infantil_matinha_100.00.pdf" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cachoeira.ba.leg.br/media/sapl/public/materialegislativa/2025/833/emenda_impositiva_angelica_-_quadra_poliesportiva_do_bairro_dos_tres_riachos_localizada_na_rua_da_feira_45.000_1.pdf" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cachoeira.ba.leg.br/media/sapl/public/materialegislativa/2025/834/emenda_impositiva_yermanja.pdf" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cachoeira.ba.leg.br/media/sapl/public/materialegislativa/2025/835/emenda_impositiva_angelica_-_festa_dos_evangelicos_8.00000.pdf" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cachoeira.ba.leg.br/media/sapl/public/materialegislativa/2025/836/emenda_impositiva_dona_dalva.pdf" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cachoeira.ba.leg.br/media/sapl/public/materialegislativa/2025/837/emenda_impositiva_angelica_-_aquisicao_de_bebedouro_industrial_apae_2.50000.pdf" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cachoeira.ba.leg.br/media/sapl/public/materialegislativa/2025/839/emenda_impositiva_sao_roque_engenho_da_ponte.pdf" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cachoeira.ba.leg.br/media/sapl/public/materialegislativa/2025/840/emenda_impositiva_laelson_campeonato_quilombola_30.000.pdf" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cachoeira.ba.leg.br/media/sapl/public/materialegislativa/2025/841/emenda_impositiva_campinho_assinado.pdf" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cachoeira.ba.leg.br/media/sapl/public/materialegislativa/2025/843/emenda_impositiva_nossa_senhora_dajuda.pdf" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cachoeira.ba.leg.br/media/sapl/public/materialegislativa/2025/845/emenda_impositiva_laelson_festa_nossa_senhora_do_bom_parto_30.000.pdf" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cachoeira.ba.leg.br/media/sapl/public/materialegislativa/2025/850/emenda_impositiva_no_44_2025.pdf" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cachoeira.ba.leg.br/media/sapl/public/materialegislativa/2025/851/emenda_impositiva_45_2025.pdf" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cachoeira.ba.leg.br/media/sapl/public/materialegislativa/2025/852/emenda_impositiva_cristiano_de_louro_-_natinho.pdf" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cachoeira.ba.leg.br/media/sapl/public/materialegislativa/2025/853/emenda_impositiva_cristiano_de_louro_-_carnaval_do_saco.pdf" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cachoeira.ba.leg.br/media/sapl/public/materialegislativa/2025/854/emenda_impositiva_cristiano_de_louro_-_pinguela.pdf" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cachoeira.ba.leg.br/media/sapl/public/materialegislativa/2025/858/emenda_impositiva_cristiano_de_louro_-_festa_senhor_do_bomfim_ladeira_de_padre_inacio.pdf" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cachoeira.ba.leg.br/media/sapl/public/materialegislativa/2025/859/emenda_impositiva_cristiano_de_louro_-_festa_senhor_do_bomfim_murutuba.pdf" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cachoeira.ba.leg.br/media/sapl/public/materialegislativa/2025/860/emenda_impositiva_cristiano_de_louro_-_campeonato_murutuba_pinguela.pdf" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cachoeira.ba.leg.br/media/sapl/public/materialegislativa/2025/868/emenda_impositiva_individual_tibiri.pdf" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cachoeira.ba.leg.br/media/sapl/public/materialegislativa/2025/869/impositiva_individual__saco.pdf" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cachoeira.ba.leg.br/media/sapl/public/materialegislativa/2025/871/emenda_impositiva_junina_buscape.docx_assinado.pdf" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cachoeira.ba.leg.br/media/sapl/public/materialegislativa/2025/872/impositiva_individual_tibiri_pavimentacao_1.pdf" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cachoeira.ba.leg.br/media/sapl/public/materialegislativa/2025/874/emenda_impositiva_cadeira_odonto_.docx_assinado.pdf" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cachoeira.ba.leg.br/media/sapl/public/materialegislativa/2025/875/emenda_impositiva_praca_nova_esperanca_.docx_assinado.pdf" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cachoeira.ba.leg.br/media/sapl/public/materialegislativa/2025/876/emenda_impositiva_individual_campeonato_ladeirao.docx_assinado.pdf" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cachoeira.ba.leg.br/media/sapl/public/materialegislativa/2025/877/emenda_impositiva_campinho_cucui_.docx_assinado.pdf" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cachoeira.ba.leg.br/media/sapl/public/materialegislativa/2025/878/emenda_impositiva_escadaria_novo_rumo_.docx_assinado.pdf" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cachoeira.ba.leg.br/media/" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cachoeira.ba.leg.br/media/sapl/public/materialegislativa/2025/430/mocao__de_pesar_01._2025.pdf" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cachoeira.ba.leg.br/media/" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cachoeira.ba.leg.br/media/" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cachoeira.ba.leg.br/media/" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cachoeira.ba.leg.br/media/" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cachoeira.ba.leg.br/media/sapl/public/materialegislativa/2025/439/esmeraldo__assinado.pdf" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cachoeira.ba.leg.br/media/" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cachoeira.ba.leg.br/media/sapl/public/materialegislativa/2025/503/mocao_08.2025.pdf" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cachoeira.ba.leg.br/media/sapl/public/materialegislativa/2025/504/mocao_09.2025.pdf" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cachoeira.ba.leg.br/media/sapl/public/materialegislativa/2025/542/mocao_n._10.2025.pdf" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cachoeira.ba.leg.br/media/sapl/public/materialegislativa/2025/543/mocao_n._11.2025.pdf" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cachoeira.ba.leg.br/media/sapl/public/materialegislativa/2025/546/mocao_n._12.2025.pdf" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cachoeira.ba.leg.br/media/sapl/public/materialegislativa/2025/561/mocao_n._13.2025.pdf" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cachoeira.ba.leg.br/media/sapl/public/materialegislativa/2025/568/mocao_n._14.2025.pdf" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cachoeira.ba.leg.br/media/sapl/public/materialegislativa/2025/593/mocao_de_pesar_no_15_adenison.pdf" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cachoeira.ba.leg.br/media/sapl/public/materialegislativa/2025/670/mocao_n._16.2025.pdf" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cachoeira.ba.leg.br/media/sapl/public/materialegislativa/2025/684/mocao_n._17.2025.pdf" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cachoeira.ba.leg.br/media/sapl/public/materialegislativa/2025/691/mocao_n._18.2025.pdf" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cachoeira.ba.leg.br/media/sapl/public/materialegislativa/2025/702/mocao_n._19.2025.pdf" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cachoeira.ba.leg.br/media/sapl/public/materialegislativa/2025/713/mocao_n._20.2025.pdf" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cachoeira.ba.leg.br/media/sapl/public/materialegislativa/2025/727/mocao_n._21.2025.pdf" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cachoeira.ba.leg.br/media/sapl/public/materialegislativa/2025/736/mocao_n._22.2025.pdf" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cachoeira.ba.leg.br/media/sapl/public/materialegislativa/2025/770/mocao_n._23.2025.pdf" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cachoeira.ba.leg.br/media/sapl/public/materialegislativa/2025/804/mocao_n._24.2025.pdf" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cachoeira.ba.leg.br/media/sapl/public/materialegislativa/2025/515/decreto_legislativo_01comenda_25_de_junho_jeronimo_rodrigues.pdf" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cachoeira.ba.leg.br/media/sapl/public/materialegislativa/2025/517/decreto_legislativo_02comenda_25_de_junho_ananias.pdf" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cachoeira.ba.leg.br/media/sapl/public/materialegislativa/2025/575/comenda_03_2025_teixeira_de_freitas.pdf" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cachoeira.ba.leg.br/media/sapl/public/materialegislativa/2025/576/comenda_04_2025_zumbi_dos_palmares.pdf" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cachoeira.ba.leg.br/media/sapl/public/materialegislativa/2025/577/comenda_05_2025_salustiano_coelho_de_araujo.pdf" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cachoeira.ba.leg.br/media/sapl/public/materialegislativa/2025/578/comenda_06_2025_jorge_amado.pdf" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cachoeira.ba.leg.br/media/sapl/public/materialegislativa/2025/579/comenda_07_2025_maria_quiteria.pdf" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cachoeira.ba.leg.br/media/sapl/public/materialegislativa/2025/599/decreto_legislativo_08_2025_comenda_maria_quiteria.pdf" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cachoeira.ba.leg.br/media/sapl/public/materialegislativa/2025/600/decreto_legislativo_09_2025_comenda_zumbi_dos_palmares.pdf" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cachoeira.ba.leg.br/media/sapl/public/materialegislativa/2025/601/decreto_legislativo_10_2025_andre_pinto_rebolcas.pdf" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cachoeira.ba.leg.br/media/sapl/public/materialegislativa/2025/602/decreto_legislativo_11_2025_comenda_jorge_amado.pdf" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cachoeira.ba.leg.br/media/sapl/public/materialegislativa/2025/631/comenda_teixeira_de_freitas_silvana_barreto.pdf" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cachoeira.ba.leg.br/media/sapl/public/materialegislativa/2025/634/decreto_legislativo_13_2025_comenda_jorge_amado.pdf" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cachoeira.ba.leg.br/media/sapl/public/materialegislativa/2025/652/comenda_teixeira_de_freitas_dr._nelson.pdf" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cachoeira.ba.leg.br/media/sapl/public/materialegislativa/2025/688/decreto_legislativo_15_2025_comenda_jorge_amado.pdf" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cachoeira.ba.leg.br/media/sapl/public/materialegislativa/2025/690/decreto_legislativo_no_16.2025_titulo_de_cidada_olivia_santana.pdf" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cachoeira.ba.leg.br/media/sapl/public/materialegislativa/2025/712/decreto_legislativo_no_17.2025_titulo_roque_da_silva_dos_santos.pdf" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cachoeira.ba.leg.br/media/sapl/public/materialegislativa/2025/714/pdl_18_tituto_de_cidadao_a_ricardo_alexandre_da_cruz.pdf" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cachoeira.ba.leg.br/media/sapl/public/materialegislativa/2025/748/titulo_de_cidadao_cachoeirano_cd.docx_assinado.pdf" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cachoeira.ba.leg.br/media/sapl/public/materialegislativa/2025/731/emenda_modificativa_10_2025.pdf" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cachoeira.ba.leg.br/media/sapl/public/materialegislativa/2025/771/promocao_do_desenvolvimento_economico_e_social.pdf" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cachoeira.ba.leg.br/media/sapl/public/materialegislativa/2025/772/fortalecimento_da_rede_de_protecao_social_creas.pdf" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cachoeira.ba.leg.br/media/sapl/public/materialegislativa/2025/773/melhoria_da_infraestrutura_fisica_dos_cras_existentes_assinafdo.pdf" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cachoeira.ba.leg.br/media/sapl/public/materialegislativa/2025/774/preservacao_e_promocao_do_patrimonio_cultural.pdf" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cachoeira.ba.leg.br/media/sapl/public/materialegislativa/2025/775/acesso_ao_transporte_nas_comunidades_rurais.pdf" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cachoeira.ba.leg.br/media/sapl/public/materialegislativa/2025/777/estudo_e_planejar_a_viabilidade_de_concursos_publicos.pdf" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cachoeira.ba.leg.br/media/sapl/public/materialegislativa/2025/778/atendimento_especializado_a_populacao_lgbtqiapn.pdf" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cachoeira.ba.leg.br/media/sapl/public/materialegislativa/2025/779/fortalecimento_dos_conselhos_municipais_e_foruns_participativos.pdf" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cachoeira.ba.leg.br/media/sapl/public/materialegislativa/2025/780/iniciativas_integradas_voltadas_a_juventude_urbana_e_rural.pdf" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cachoeira.ba.leg.br/media/sapl/public/materialegislativa/2025/782/fortalecimento_das_politicas_de_habitacao_rural-assinado1.pdf" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cachoeira.ba.leg.br/media/sapl/public/materialegislativa/2025/783/acoes_de_apoio_tecnico_organizacional_e_produtivo_para_pescadores_e_marisqueiras.pdf" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cachoeira.ba.leg.br/media/sapl/public/materialegislativa/2025/784/fortalecimento_da_inclusao_digital.pdf" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cachoeira.ba.leg.br/media/sapl/public/materialegislativa/2025/785/fortalecimento_da_rede_municipal_de_saude_mental_caps.pdf" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cachoeira.ba.leg.br/media/sapl/public/materialegislativa/2025/806/ouvidor-geral_do_municipio_tera_mandato_de_2_dois.pdf" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cachoeira.ba.leg.br/media/sapl/public/materialegislativa/2025/811/a_ouvidoria_acusara_o_recebimento_da_manifestacao_no_prazo_maximo_de_48.pdf" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cachoeira.ba.leg.br/media/sapl/public/materialegislativa/2025/815/o_cargo_de_assistente_administrativo_da_ouvidoria_sera_de_provimento_efetivo.docx" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cachoeira.ba.leg.br/media/sapl/public/materialegislativa/2025/825/emenda_modificativa_campo_da_opalma.pdf" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cachoeira.ba.leg.br/media/sapl/public/materialegislativa/2025/828/emenda_modificativa_preservacao_do_patrimonio.pdf" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cachoeira.ba.leg.br/media/sapl/public/materialegislativa/2025/831/emenda_modificativa_angelica_-_quadra_matinha_250.00.pdf" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cachoeira.ba.leg.br/media/sapl/public/materialegislativa/2025/838/emenda_modificativa_praca_humberto_de_jesus.pdf" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cachoeira.ba.leg.br/media/sapl/public/materialegislativa/2025/842/emenda_modificativa_campo_de_capoeirucu.pdf" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cachoeira.ba.leg.br/media/sapl/public/materialegislativa/2025/844/emenda_modificativa_casa_de_farinha.pdf" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cachoeira.ba.leg.br/media/sapl/public/materialegislativa/2025/846/emenda_modificativa_criacao_do_sistema_municipal_para_controle_do_numero_de_criancas_atipicas.pdf" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cachoeira.ba.leg.br/media/sapl/public/materialegislativa/2025/847/emenda_modificativa_fortalecimento_das_politicas_publicas_do_orgao_1600__secretaria_de_promocao_e_igualdade_racial.pdf" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cachoeira.ba.leg.br/media/sapl/public/materialegislativa/2025/848/emenda_modificativa_execucao_de_projetos_de_lei_de_autoria_dos_vereadores_que_gerem_despesa_ao_municipio.pdf" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cachoeira.ba.leg.br/media/sapl/public/materialegislativa/2025/849/emenda_modificativa_junina_girasol_do_iguape.pdf" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cachoeira.ba.leg.br/media/sapl/public/materialegislativa/2025/855/emenda_modificativa_cristiano_de_louro_-_quadra_saco.pdf" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cachoeira.ba.leg.br/media/sapl/public/materialegislativa/2025/856/emenda_modificativa_cristiano_de_louro_-_quadra_pinguela.pdf" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cachoeira.ba.leg.br/media/sapl/public/materialegislativa/2025/857/emenda_modificativa_cristiano_de_louro_-_quadra_murutuba.pdf" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cachoeira.ba.leg.br/media/sapl/public/materialegislativa/2025/863/emenda_modificativa_assistencia_social_cristiano_-_angelica_e_laelson.pdf" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cachoeira.ba.leg.br/media/sapl/public/materialegislativa/2025/864/emenda_modificativa_41_2025.pdf" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cachoeira.ba.leg.br/media/sapl/public/materialegislativa/2025/865/emenda_modificativa_premicao_educacao_ano_2026.pdf" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cachoeira.ba.leg.br/media/sapl/public/materialegislativa/2025/867/emenda_modificativa_festa_do_licor.pdf" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cachoeira.ba.leg.br/media/sapl/public/materialegislativa/2025/870/emenda_modificativa_festa_de_reis.pdf" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cachoeira.ba.leg.br/media/" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cachoeira.ba.leg.br/media/sapl/public/materialegislativa/2025/636/emenda_aditiva_ao_projeto_14_-_2025.pdf" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cachoeira.ba.leg.br/media/sapl/public/materialegislativa/2025/786/emenda_aditiva_desenvolvimento_de_iniciativas_integradas_voltadas_a_juventude_urbana_e_rural_assinado.pdf" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cachoeira.ba.leg.br/media/sapl/public/materialegislativa/2025/787/emenda_aditiva_promocao_de_iniciativas_de_incentivo_a_geracao_de_ocupacoes_e_oportunidades_de_trabalho_assinado.pdf" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cachoeira.ba.leg.br/media/sapl/public/materialegislativa/2025/788/emenda_aditiva_fortalecimento_das_politicas_de_habitacao_rural__assinado.pdf" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cachoeira.ba.leg.br/media/sapl/public/materialegislativa/2025/790/emenda_aditiva_acesso_a_transportes_nas_comunidades_rurais_assinado.pdf" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cachoeira.ba.leg.br/media/sapl/public/materialegislativa/2025/791/emenda_aditiva_fortalecimento_da_rede_de_protecao_social_creas_assinado.pdf" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cachoeira.ba.leg.br/media/sapl/public/materialegislativa/2025/792/emenda_aditiva_concurso_publico__assinado.pdf" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cachoeira.ba.leg.br/media/sapl/public/materialegislativa/2025/793/emenda_aditiva_preservacao_e_promocao_do_patrimonio_cultural_assinado.pdf" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cachoeira.ba.leg.br/media/sapl/public/materialegislativa/2025/794/emenda_aditiva_fortalecimento_da_rede_municipal_de_saude_mental_caps_assinado.pdf" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cachoeira.ba.leg.br/media/sapl/public/materialegislativa/2025/795/emenda_aditiva_acoes_de_apoio_tecnico_organizacional_e_produtivo_para_pescadores_e_marisqueiras_assinado.pdf" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cachoeira.ba.leg.br/media/sapl/public/materialegislativa/2025/796/emenda_aditiva_desenvolvimento_de_iniciativas_voltadas_ao_fortalecimento_da_inclusao_digital_assinado.pdf" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cachoeira.ba.leg.br/media/sapl/public/materialegislativa/2025/797/emenda_aditiva_melhoria_da_infraestrutura_dos_cras__assinado.pdf" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cachoeira.ba.leg.br/media/sapl/public/materialegislativa/2025/798/emenda_aditiva_atendimento_especializado_a_populacao_lgbtqiapn2b_assinado.pdf" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cachoeira.ba.leg.br/media/sapl/public/materialegislativa/2025/799/emenda_aditiva_fortalecimento_dos_conselhos_municipais_assinado.pdf" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cachoeira.ba.leg.br/media/sapl/public/materialegislativa/2025/807/e_vedado_ao_ouvidor-geral_e_ao_assistente_administrativo_da_ouvidoria_exercer_cargos_de_direcao_em_partidos_politicos.pdf" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cachoeira.ba.leg.br/media/sapl/public/materialegislativa/2025/810/._fica_instituido_o_conselho_consultivo_da_ouvidoria.pdf" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cachoeira.ba.leg.br/media/sapl/public/materialegislativa/2025/812/a_ouvidoria_devera_publicar_relatorios_trimestrais.pdf" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cachoeira.ba.leg.br/media/sapl/public/materialegislativa/2025/813/a_equipe_da_ouvidoria_podera_ser_ampliada_gradualmente.pdf" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cachoeira.ba.leg.br/media/sapl/public/materialegislativa/2025/814/o_municipio_devera_assegurar_capacitacao_continua_e_especifica_aos_servidores_da_ouvidoria.pdf" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cachoeira.ba.leg.br/media/sapl/public/materialegislativa/2025/816/os_orgaos_e_entidades_da_administracao_publica_municipal_deverao_manter_em_local_visivel_e_de_facil_acesso.pdf" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cachoeira.ba.leg.br/media/sapl/public/materialegislativa/2025/861/subemenda_04_2025.pdf" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cachoeira.ba.leg.br/media/sapl/public/materialegislativa/2025/429/pl_-_autorizacao_de_firmar_contratos_e_convenios_2025_assinado.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cachoeira.ba.leg.br/media/sapl/public/materialegislativa/2025/441/pl_-_suplementacao_assinado_assinado_assinado-1.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cachoeira.ba.leg.br/media/sapl/public/materialegislativa/2025/464/projeto_de_lei_n._01.2025.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cachoeira.ba.leg.br/media/sapl/public/materialegislativa/2025/483/pl_04_2025.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cachoeira.ba.leg.br/media/sapl/public/materialegislativa/2025/484/pl_05_2025.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cachoeira.ba.leg.br/media/sapl/public/materialegislativa/2025/492/projeto_de_lei_06_2025.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cachoeira.ba.leg.br/media/sapl/public/materialegislativa/2025/498/oficio_07_projeto_lei_assinado.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cachoeira.ba.leg.br/media/sapl/public/materialegislativa/2025/506/pl_08_2025.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cachoeira.ba.leg.br/media/" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cachoeira.ba.leg.br/media/sapl/public/materialegislativa/2025/537/pl_de_reajuste_dos_servidores_publicos_efetivos_e_comissionados_-_2025_assinado_assinado.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cachoeira.ba.leg.br/media/sapl/public/materialegislativa/2025/544/projeto_de_lei_no._11.2025.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cachoeira.ba.leg.br/media/sapl/public/materialegislativa/2025/547/projeto_de_lei_no._12.2025.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cachoeira.ba.leg.br/media/sapl/public/materialegislativa/2025/554/projeto_de_lei_no._13.2025.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cachoeira.ba.leg.br/media/sapl/public/materialegislativa/2025/559/pl_no_14.2025.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cachoeira.ba.leg.br/media/sapl/public/materialegislativa/2025/560/pl_no_15.2025.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cachoeira.ba.leg.br/media/sapl/public/materialegislativa/2025/569/projeto_de_lei_no_16_2025.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cachoeira.ba.leg.br/media/sapl/public/materialegislativa/2025/603/plo_-_17_2025_criacao_do_procon1.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cachoeira.ba.leg.br/media/sapl/public/materialegislativa/2025/621/projeto_de_lei_no._18.2025.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cachoeira.ba.leg.br/media/sapl/public/materialegislativa/2025/635/pl_-_complexo_de_seguranca_publica_assinado_assinado_assinado.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cachoeira.ba.leg.br/media/sapl/public/materialegislativa/2025/639/projeto_de_lei_no._20.2025_utilidade_publica_da_caraconha.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cachoeira.ba.leg.br/media/sapl/public/materialegislativa/2025/642/projeto_de_lei_-_no_21_autorizacao_de_compra_de_imovel__assinado_assinado_assinado_1.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cachoeira.ba.leg.br/media/sapl/public/materialegislativa/2025/648/pl22-epjai.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cachoeira.ba.leg.br/media/sapl/public/materialegislativa/2025/649/pl_festa_sao_tiago.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cachoeira.ba.leg.br/media/sapl/public/materialegislativa/2025/668/projeto_de_lei_n_24_2025__ldo.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cachoeira.ba.leg.br/media/sapl/public/materialegislativa/2025/673/pl-_dia_do_psicopedagogo.docx_28229_assinado_assinado.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cachoeira.ba.leg.br/media/sapl/public/materialegislativa/2025/677/projeto_de_lei_politica_para_mulheres_assinado_assinado_assinado.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cachoeira.ba.leg.br/media/sapl/public/materialegislativa/2025/678/reforma_administrativa_-_alteracao_de_secretaria_assinado_assinado_assinado.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cachoeira.ba.leg.br/media/sapl/public/materialegislativa/2025/681/pl_-_suas_assinado_assinado_assinado.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cachoeira.ba.leg.br/media/sapl/public/materialegislativa/2025/682/ppa_2026_atualizado.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cachoeira.ba.leg.br/media/sapl/public/materialegislativa/2025/685/projeto_de_lei_ordina_ria._instituiaao_das_dastas_das_cavalgadas_no_ambito_municipal.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cachoeira.ba.leg.br/media/sapl/public/materialegislativa/2025/687/dispoe_sobre_a_execucao_do_hino_do_municipio_de_cachoeira_nas_instituicoes_de_ensino_publico_e_privado_e_da_outras_providencias..pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cachoeira.ba.leg.br/media/sapl/public/materialegislativa/2025/694/altera_o_art_2_da_lei_1366_que_autoriza_compra_de_terreno_para_creche.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cachoeira.ba.leg.br/media/sapl/public/materialegislativa/2025/697/projeto_cria_o_conselho_de_seguranca_-_conseg_assinado_assinado_assinado.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cachoeira.ba.leg.br/media/sapl/public/materialegislativa/2025/698/projeto_de_lei_qualifar-sus_cachoeira_-_16.09.2025_assinado_assinado_assinado.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cachoeira.ba.leg.br/media/sapl/public/materialegislativa/2025/699/projeto_cria_o_fundo_de_seguranca_-_fumseg_assinado_assinado_assinado.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cachoeira.ba.leg.br/media/sapl/public/materialegislativa/2025/700/projeto_de_lei_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cachoeira.ba.leg.br/media/sapl/public/materialegislativa/2025/710/projeto_de_lei_politica_para_mulheres_assinado_assinado_assinado.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cachoeira.ba.leg.br/media/sapl/public/materialegislativa/2025/711/pl_-_cria_o_sistema_municipal_de_seguranca_alimentar_e_nutricional_assinado_assinado_28129_assinado.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cachoeira.ba.leg.br/media/sapl/public/materialegislativa/2025/716/pl_39_utilidade_publica_agencia_adventista_de_desenvolvimento_e_recursos_assistenciais_leste.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cachoeira.ba.leg.br/media/sapl/public/materialegislativa/2025/719/pl_-_loa_2026.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cachoeira.ba.leg.br/media/sapl/public/materialegislativa/2025/721/projeto_de_lei__para_reforma_administrativa_-_secretaria_de_igualdade_racial.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cachoeira.ba.leg.br/media/sapl/public/materialegislativa/2025/723/projeto_de_lei_-_autorizacao_de_compra_de_imovel_de_sr._aloisio.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cachoeira.ba.leg.br/media/sapl/public/materialegislativa/2025/747/pl_-_buscape.docx_28229_assinado.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cachoeira.ba.leg.br/media/sapl/public/materialegislativa/2025/764/projeto_de_lei_nova_lei_de_parcelamento_do_solo_2025.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cachoeira.ba.leg.br/media/sapl/public/materialegislativa/2025/776/projeto_de_lei_-_criacao_da_ouvidoria_assinado_assinado_assinado.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cachoeira.ba.leg.br/media/sapl/public/materialegislativa/2025/862/pl_46_2025_alteracao_do_nome_do_cine_teatro.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cachoeira.ba.leg.br/media/sapl/public/materialegislativa/2025/873/oficio_no_102-2025.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cachoeira.ba.leg.br/media/sapl/public/materialegislativa/2025/879/projeto_de_lei_-_incentivo_aos_profissionais_da_saude_assinado_assinado_assinado.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cachoeira.ba.leg.br/media/sapl/public/materialegislativa/2025/882/pl_-_secretaria_da_mulher_-_assinado_assinado_assinado.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cachoeira.ba.leg.br/media/sapl/public/materialegislativa/2025/883/pl_-_utilidade_publica_-_baixa_grande_assinado_assinado_assinado.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cachoeira.ba.leg.br/media/sapl/public/materialegislativa/2025/485/projeto_de_resolucao_01.2025.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cachoeira.ba.leg.br/media/sapl/public/materialegislativa/2025/486/projeto_de_resolucao_02.2025.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cachoeira.ba.leg.br/media/sapl/public/materialegislativa/2025/499/projeto_de_resolucao__03_2025.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cachoeira.ba.leg.br/media/sapl/public/materialegislativa/2025/518/projeto_de_resolucao_04_titulo_prof_tatiana_.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cachoeira.ba.leg.br/media/sapl/public/materialegislativa/2025/548/projeto_de_resolucao_no05_2025.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cachoeira.ba.leg.br/media/sapl/public/materialegislativa/2025/549/projeto_resolucao_06.2025_contas_do_executivo.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cachoeira.ba.leg.br/media/sapl/public/materialegislativa/2025/565/projeto_de_resolucao_no_07.2025_titulo_de_cidadao.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cachoeira.ba.leg.br/media/sapl/public/materialegislativa/2025/604/projeto_de_resolucao_08.2025.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cachoeira.ba.leg.br/media/sapl/public/materialegislativa/2025/614/projeto_de_resolucao_no._09.2025.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cachoeira.ba.leg.br/media/sapl/public/materialegislativa/2025/620/projeto_de_resolucao_no_17.2025.pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cachoeira.ba.leg.br/media/sapl/public/materialegislativa/2025/623/projeto_de_resolucao_no._11.2025.pdf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cachoeira.ba.leg.br/media/sapl/public/materialegislativa/2025/627/titulo_carlos_daniel.pdf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cachoeira.ba.leg.br/media/sapl/public/materialegislativa/2025/640/projeto_de_resolucao_no_13.2025_titulo_de_cidadao_bruno_monteiro.pdf" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cachoeira.ba.leg.br/media/sapl/public/materialegislativa/2025/643/projeto_de_resolucao_no._14.2025_titulo_sandro_xavier.pdf" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cachoeira.ba.leg.br/media/sapl/public/materialegislativa/2025/651/tiitulo_marcos_.pdf" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cachoeira.ba.leg.br/media/sapl/public/materialegislativa/2025/666/titulo_de_cidadao_cachoeirano_a_ilustrissima_senhora_alice_mazzuco_portugal.__.docx_assinado.pdf" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cachoeira.ba.leg.br/media/sapl/public/materialegislativa/2025/703/projeto_de_resolucao_17.2025.pdf" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cachoeira.ba.leg.br/media/sapl/public/materialegislativa/2025/428/oficio_gab_vereador_cachoeira_001_2025-laelson.pdf" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cachoeira.ba.leg.br/media/sapl/public/materialegislativa/2025/510/requerimento_02_paulinho_da_kombi.pdf" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cachoeira.ba.leg.br/media/sapl/public/materialegislativa/2025/545/requerimento_9.docx.pdf" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cachoeira.ba.leg.br/media/sapl/public/materialegislativa/2025/556/requeiro_no_04_2025_extrato_da_conta_do_fundo_municipal_de_preservacao_do_patrimonio.pdf" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cachoeira.ba.leg.br/media/sapl/public/materialegislativa/2025/563/requeiro_no_05_2025.pdf" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cachoeira.ba.leg.br/media/sapl/public/materialegislativa/2025/564/requerimento_06_2025.pdf" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cachoeira.ba.leg.br/media/sapl/public/materialegislativa/2025/588/requerimento_no_07_2025.pdf" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cachoeira.ba.leg.br/media/sapl/public/materialegislativa/2025/665/requerimento_de_audiencia_publica_-_ponte.docx_assinado.pdf" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cachoeira.ba.leg.br/media/sapl/public/materialegislativa/2025/679/10_oficio_camara_de_vereadores.pdf" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cachoeira.ba.leg.br/media/sapl/public/materialegislativa/2025/686/requerimento_ppa_002.pdf" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cachoeira.ba.leg.br/media/sapl/public/materialegislativa/2025/693/oficio_para_camara_de_vereadore_sobre_situacao_das_desapropriacoes_dos_campos_de_imbiara_tirbiri_e_iguape_assinado.pdf" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cachoeira.ba.leg.br/media/sapl/public/materialegislativa/2025/701/requerimento_votacao_em_dois_turnos_final.pdf" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cachoeira.ba.leg.br/media/sapl/public/materialegislativa/2025/708/requerimento_mais_amor.pdf" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cachoeira.ba.leg.br/media/sapl/public/materialegislativa/2025/717/requerimento__posto_do_tabuleiro.pdf" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cachoeira.ba.leg.br/media/sapl/public/materialegislativa/2025/735/requerimento_no_15_2025.pdf" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cachoeira.ba.leg.br/media/sapl/public/materialegislativa/2025/744/ppa_2026.pdf" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cachoeira.ba.leg.br/media/sapl/public/materialegislativa/2025/781/requerimento.pdf" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cachoeira.ba.leg.br/media/sapl/public/materialegislativa/2025/789/requewrimento_solicitando_a_retirada_de_emendas_27112025_assinado.pdf" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cachoeira.ba.leg.br/media/sapl/public/materialegislativa/2025/800/requerimento_solicitando_a_retirada_de_emendas_modificativas_28112025.pdf" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cachoeira.ba.leg.br/media/sapl/public/materialegislativa/2025/808/requerimento_solicitacao_de_parecer_referente_ao_ppa-assinada.pdf" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cachoeira.ba.leg.br/media/sapl/public/materialegislativa/2025/809/solicitacao_de_retirada_de_tramitacao_da_emenda_parlamentar_impositiva_no_19_2025.pdf" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cachoeira.ba.leg.br/media/sapl/public/materialegislativa/2025/866/requerimento_marcos_elias-1_assinado.pdf" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cachoeira.ba.leg.br/media/sapl/public/materialegislativa/2025/438/mocao_de_aplausos_minerva_assinado.pdf" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cachoeira.ba.leg.br/media/sapl/public/materialegislativa/2025/450/dr_dias_mocao_02_17.02.2025.pdf" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cachoeira.ba.leg.br/media/sapl/public/materialegislativa/2025/462/mocao_de_aplausos_03_josmar.pdf" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cachoeira.ba.leg.br/media/sapl/public/materialegislativa/2025/494/mocao_de_aplausos.docx_28429_assinado.pdf" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cachoeira.ba.leg.br/media/sapl/public/materialegislativa/2025/502/mocao_de_aplausos.docx_28429_assinado.pdf" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cachoeira.ba.leg.br/media/sapl/public/materialegislativa/2025/505/mocao_06.2025_-_livro_de_igor_almeida.pdf" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cachoeira.ba.leg.br/media/sapl/public/materialegislativa/2025/516/mocao_de_aplausos_e_no_07congratulacoes_projeto_olha_pititinga.pdf" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cachoeira.ba.leg.br/media/sapl/public/materialegislativa/2025/541/08_2025.pdf" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cachoeira.ba.leg.br/media/sapl/public/materialegislativa/2025/562/dr_dias_mocao_09_2025.pdf" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cachoeira.ba.leg.br/media/sapl/public/materialegislativa/2025/567/mocao_10_2025.pdf" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cachoeira.ba.leg.br/media/sapl/public/materialegislativa/2025/586/mocao_11_2025_dona_dalva_do_samba.pdf" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cachoeira.ba.leg.br/media/sapl/public/materialegislativa/2025/590/mocao_12_2025_mateus_aleluia.pdf" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cachoeira.ba.leg.br/media/sapl/public/materialegislativa/2025/656/mocao_n._13.2025_-_pastor_luiz_otavio.pdf" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cachoeira.ba.leg.br/media/sapl/public/materialegislativa/2025/664/mocao_de_aplausos_a_ufrb.docx_assinado.pdf" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cachoeira.ba.leg.br/media/sapl/public/materialegislativa/2025/669/mocao_15_2025.pdf" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cachoeira.ba.leg.br/media/sapl/public/materialegislativa/2025/680/mocao_de_aplausos_gloria_assinado.pdf" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cachoeira.ba.leg.br/media/sapl/public/materialegislativa/2025/683/mocao_n._17.2025_marcos_moura.pdf" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cachoeira.ba.leg.br/media/sapl/public/materialegislativa/2025/715/mocao_18_fisioterapeuta_e_terapeutas_ocupacionais.pdf" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cachoeira.ba.leg.br/media/sapl/public/materialegislativa/2025/720/mocao_de_aplausos_abw.docx_assinado.pdf" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cachoeira.ba.leg.br/media/sapl/public/materialegislativa/2025/729/mocao_de_aplausos_kaonge.pdf" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cachoeira.ba.leg.br/media/sapl/public/materialegislativa/2025/730/mocao_de_aplausos_mutecho_acutinga.pdf" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cachoeira.ba.leg.br/media/sapl/public/materialegislativa/2025/740/mocao_de_aplausos_e_congratulacoes_edson_falcao_assinado.pdf" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cachoeira.ba.leg.br/media/sapl/public/materialegislativa/2025/805/mocao_de_aplausos_a_associacao_de_mulheres_negras_no_quilombo_engenho_da_ponte_armnqep.pdf" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cachoeira.ba.leg.br/media/sapl/public/materialegislativa/2025/435/indicacao_01.pdf" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cachoeira.ba.leg.br/media/sapl/public/materialegislativa/2025/436/indicacao_02.pdf" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cachoeira.ba.leg.br/media/sapl/public/materialegislativa/2025/437/indicacao_03.pdf" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cachoeira.ba.leg.br/media/sapl/public/materialegislativa/2025/443/indicacao_no._04._2025.pdf" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cachoeira.ba.leg.br/media/sapl/public/materialegislativa/2025/444/indicacao_no._05._2025.pdf" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cachoeira.ba.leg.br/media/sapl/public/materialegislativa/2025/445/indicacao_no._06._2025.pdf" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cachoeira.ba.leg.br/media/sapl/public/materialegislativa/2025/446/indicacao_no._07._2025.pdf" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cachoeira.ba.leg.br/media/sapl/public/materialegislativa/2025/447/indicacao_n_08.2025.pdf" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cachoeira.ba.leg.br/media/sapl/public/materialegislativa/2025/448/indicacao_n_09.2025.pdf" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cachoeira.ba.leg.br/media/sapl/public/materialegislativa/2025/449/indicacao_no10.pdf" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cachoeira.ba.leg.br/media/" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cachoeira.ba.leg.br/media/" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cachoeira.ba.leg.br/media/sapl/public/materialegislativa/2025/453/indicacao_iphan_assinado.pdf" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cachoeira.ba.leg.br/media/sapl/public/materialegislativa/2025/454/indicacao_14.pdf" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cachoeira.ba.leg.br/media/sapl/public/materialegislativa/2025/455/indicacao_15.pdf" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cachoeira.ba.leg.br/media/sapl/public/materialegislativa/2025/456/indicacao_16_quadra_de_santiago_do_iguape.pdf" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cachoeira.ba.leg.br/media/sapl/public/materialegislativa/2025/457/indicacao_17_praca_da_opalma.pdf" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cachoeira.ba.leg.br/media/sapl/public/materialegislativa/2025/458/indicacao18_campo_calembar.pdf" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cachoeira.ba.leg.br/media/sapl/public/materialegislativa/2025/459/indicacao_19_posto_de_saude_marciana_andrade_do_carmo.pdf" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cachoeira.ba.leg.br/media/sapl/public/materialegislativa/2025/460/indicacao_20_campo_da_opalma_26022025.pdf" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cachoeira.ba.leg.br/media/sapl/public/materialegislativa/2025/461/n_20_campo_da_ladeira_da_cadeia.pdf" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cachoeira.ba.leg.br/media/sapl/public/materialegislativa/2025/465/indicacao_22.pdf" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cachoeira.ba.leg.br/media/sapl/public/materialegislativa/2025/466/indicacao_23.pdf" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cachoeira.ba.leg.br/media/sapl/public/materialegislativa/2025/467/indicacao_24.pdf" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cachoeira.ba.leg.br/media/sapl/public/materialegislativa/2025/468/indicacao_25.pdf" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cachoeira.ba.leg.br/media/sapl/public/materialegislativa/2025/469/indicacao_26.pdf" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cachoeira.ba.leg.br/media/sapl/public/materialegislativa/2025/470/indicacao_27.pdf" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cachoeira.ba.leg.br/media/sapl/public/materialegislativa/2025/471/indicacao_28.pdf" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cachoeira.ba.leg.br/media/sapl/public/materialegislativa/2025/472/indicacao_29.pdf" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cachoeira.ba.leg.br/media/sapl/public/materialegislativa/2025/473/indicacao_30.pdf" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cachoeira.ba.leg.br/media/sapl/public/materialegislativa/2025/474/indicacao_052025.pdf" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cachoeira.ba.leg.br/media/sapl/public/materialegislativa/2025/475/indicacao_042025.pdf" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cachoeira.ba.leg.br/media/sapl/public/materialegislativa/2025/476/indicacao_praca_na_caipianga.docx" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cachoeira.ba.leg.br/media/sapl/public/materialegislativa/2025/477/indicacao_quadra_poeisportiva_na_murutuba.docx" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cachoeira.ba.leg.br/media/sapl/public/materialegislativa/2025/478/indicacao_35_praca_rua_brasilia.pdf" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cachoeira.ba.leg.br/media/sapl/public/materialegislativa/2025/479/indicacao36quiosque_e_vestiario_do_cobi.pdf" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cachoeira.ba.leg.br/media/sapl/public/materialegislativa/2025/480/37escadaria_da_rua_stela..pdf" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cachoeira.ba.leg.br/media/sapl/public/materialegislativa/2025/481/indicacao_38_cemiterio_da_opalma_reforma_2025.pdf" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cachoeira.ba.leg.br/media/sapl/public/materialegislativa/2025/482/indicacao_39_praca_do_alto_do_camelo.pdf" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cachoeira.ba.leg.br/media/" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cachoeira.ba.leg.br/media/" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cachoeira.ba.leg.br/media/" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cachoeira.ba.leg.br/media/" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cachoeira.ba.leg.br/media/" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cachoeira.ba.leg.br/media/sapl/public/materialegislativa/2025/493/indicacao_-_instalacao_dos_correios.pdf" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cachoeira.ba.leg.br/media/sapl/public/materialegislativa/2025/495/indicacao_-_iluminacao_do_ponto_do_dende_ate_a_escola.pdf" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cachoeira.ba.leg.br/media/sapl/public/materialegislativa/2025/496/indicacao._esc._ladeira.docx_28229_assinado_2.pdf" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cachoeira.ba.leg.br/media/sapl/public/materialegislativa/2025/497/indicacao_-_campo_rua_sao_felix.pdf" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cachoeira.ba.leg.br/media/sapl/public/materialegislativa/2025/507/implantar_um_servico_de_transporte_de_passageiros_das_comunidades_da_zona_.pdf" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cachoeira.ba.leg.br/media/sapl/public/materialegislativa/2025/509/implantar_um_sistema_de_protocolo_eletronico.pdf" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cachoeira.ba.leg.br/media/sapl/public/materialegislativa/2025/511/indicacao_-_central_de_ambulancias.pdf" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cachoeira.ba.leg.br/media/sapl/public/materialegislativa/2025/512/indicacao_no._52.2025.pdf" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cachoeira.ba.leg.br/media/sapl/public/materialegislativa/2025/513/indicacao_no._53.2025.pdf" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cachoeira.ba.leg.br/media/sapl/public/materialegislativa/2025/519/indicacao_54_requaliicaccao_da_quadra_do_morumbi.pdf" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cachoeira.ba.leg.br/media/sapl/public/materialegislativa/2025/520/indicacao_55_limpeza_de_bueiros.pdf" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cachoeira.ba.leg.br/media/sapl/public/materialegislativa/2025/521/indicacao_56.pdf" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cachoeira.ba.leg.br/media/sapl/public/materialegislativa/2025/522/indicacao_57_reforma_quadra_dos_3_riachos.pdf" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cachoeira.ba.leg.br/media/sapl/public/materialegislativa/2025/523/indicacao_58_solicitando_espaco_para_sede_associaco_dos_evangelicos.pdf" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cachoeira.ba.leg.br/media/sapl/public/materialegislativa/2025/524/indicaco_59_aumento_salariaal_dos_funcionarios_da_prefeitura.pdf" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cachoeira.ba.leg.br/media/sapl/public/materialegislativa/2025/525/indicacao_60_aumento_de_salarios_dos_funcionarios_da_prefeitura.pdf" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cachoeira.ba.leg.br/media/sapl/public/materialegislativa/2025/526/indicacao_61_construcao_de_creche_escola_na_ladeira_da_cadeia.pdf" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cachoeira.ba.leg.br/media/sapl/public/materialegislativa/2025/527/indicacao_no._62._2025_colocar_alambrado_no_campo_do_otizeiro.pdf" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cachoeira.ba.leg.br/media/sapl/public/materialegislativa/2025/528/indicacao_no._63._2025.pdf" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cachoeira.ba.leg.br/media/sapl/public/materialegislativa/2025/529/indicacao_no._64._2025.pdf" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cachoeira.ba.leg.br/media/sapl/public/materialegislativa/2025/530/indicacao_no._65.2025.pdf" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cachoeira.ba.leg.br/media/sapl/public/materialegislativa/2025/531/indicacao_no._66._2025.pdf" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cachoeira.ba.leg.br/media/sapl/public/materialegislativa/2025/532/indicacao_no._67.2025.pdf" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cachoeira.ba.leg.br/media/sapl/public/materialegislativa/2025/533/indicacao_68_2025_13o_e_ferias.pdf" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cachoeira.ba.leg.br/media/sapl/public/materialegislativa/2025/534/indicacao_69_2025_secretaria_de_politicas_para_mulheres_.pdf" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cachoeira.ba.leg.br/media/sapl/public/materialegislativa/2025/535/indicacao70_2025_profissionais_para_acompanhamento_de_estudantes_neurodiversos.pdf" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cachoeira.ba.leg.br/media/sapl/public/materialegislativa/2025/536/indicacao_71_2025_centro_de_acolhimento_e_bem-estar_animal.pdf" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cachoeira.ba.leg.br/media/sapl/public/materialegislativa/2025/538/indicacao_no._72.2025.pdf" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cachoeira.ba.leg.br/media/sapl/public/materialegislativa/2025/539/indicacao_no_73_2025.pdf" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cachoeira.ba.leg.br/media/sapl/public/materialegislativa/2025/540/indicacao_no_74_2025.pdf" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cachoeira.ba.leg.br/media/sapl/public/materialegislativa/2025/550/indicacao_no._52.2025.pdf" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cachoeira.ba.leg.br/media/sapl/public/materialegislativa/2025/551/indicacao_no_76.pdf" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cachoeira.ba.leg.br/media/sapl/public/materialegislativa/2025/552/indicacao_no_77.pdf" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cachoeira.ba.leg.br/media/sapl/public/materialegislativa/2025/553/indicacao_no_78.pdf" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cachoeira.ba.leg.br/media/sapl/public/materialegislativa/2025/555/indicacao_79_reforma_da_represa.pdf" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cachoeira.ba.leg.br/media/sapl/public/materialegislativa/2025/557/indicacao_no_80.pdf" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cachoeira.ba.leg.br/media/sapl/public/materialegislativa/2025/566/inndicacao_no_81_2025.pdf" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cachoeira.ba.leg.br/media/sapl/public/materialegislativa/2025/570/indicacao_82_ponto_de_onibus_alato_do_camelo.pdf" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cachoeira.ba.leg.br/media/sapl/public/materialegislativa/2025/571/indicacao_83_jardim_grande_.pdf" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cachoeira.ba.leg.br/media/sapl/public/materialegislativa/2025/572/indicacao_84_praca_capoeirucu_.pdf" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cachoeira.ba.leg.br/media/sapl/public/materialegislativa/2025/573/indicacao_85_quadra_escola_joao_goncalves_.pdf" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cachoeira.ba.leg.br/media/sapl/public/materialegislativa/2025/574/indicacao_no_86.pdf" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cachoeira.ba.leg.br/media/sapl/public/materialegislativa/2025/580/indicacao_no_87.pdf" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cachoeira.ba.leg.br/media/sapl/public/materialegislativa/2025/581/indicacao_no_88.pdf" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cachoeira.ba.leg.br/media/sapl/public/materialegislativa/2025/582/indicacao_no_89.pdf" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cachoeira.ba.leg.br/media/sapl/public/materialegislativa/2025/583/indicacao_no_90.pdf" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cachoeira.ba.leg.br/media/sapl/public/materialegislativa/2025/584/indicacao_no_91.pdf" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cachoeira.ba.leg.br/media/sapl/public/materialegislativa/2025/585/indicacao_no_92.pdf" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cachoeira.ba.leg.br/media/sapl/public/materialegislativa/2025/587/indicacao_implementacao_de_equipamentos_de_academia_em_santiago_do_iguape_-3_assinado_1.pdf" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cachoeira.ba.leg.br/media/sapl/public/materialegislativa/2025/589/indicacao_94_para_calcamento_da_rua_cemiterio_da_opalma_reforma_2025.pdf" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cachoeira.ba.leg.br/media/sapl/public/materialegislativa/2025/591/indicacao_95_campo_de_capoeirucu_.pdf" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cachoeira.ba.leg.br/media/sapl/public/materialegislativa/2025/592/indicacao_96_2025.pdf" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cachoeira.ba.leg.br/media/sapl/public/materialegislativa/2025/594/indicacao_no._97.2025.pdf" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cachoeira.ba.leg.br/media/sapl/public/materialegislativa/2025/595/indicacao_98_casa_de_farinha_calole.pdf" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cachoeira.ba.leg.br/media/sapl/public/materialegislativa/2025/596/indicacao_no._99.2025.pdf" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cachoeira.ba.leg.br/media/sapl/public/materialegislativa/2025/597/indicacao_100_calcamento_cobi_-_rua_de_nequinha.pdf" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cachoeira.ba.leg.br/media/sapl/public/materialegislativa/2025/598/indicacao_101_calcamento_da_rua_da_pedra_dagua.pdf" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cachoeira.ba.leg.br/media/sapl/public/materialegislativa/2025/605/indicacao_no102.2025_moises.pdf" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cachoeira.ba.leg.br/media/sapl/public/materialegislativa/2025/606/indicacao_103_reforma_da_escola_creche_antonio_de_cristo_do_engenho_novo.pdf" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cachoeira.ba.leg.br/media/sapl/public/materialegislativa/2025/607/indicacao_104_casa_de_farinha_alto_do_camelo_-_calole.pdf" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cachoeira.ba.leg.br/media/sapl/public/materialegislativa/2025/608/indicacao_105_casa_de_farinha_do_engenho_novo.pdf" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cachoeira.ba.leg.br/media/sapl/public/materialegislativa/2025/609/indicacao_106_reforma_da_associacao_quilombola_engenho_da_cruz.pdf" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cachoeira.ba.leg.br/media/sapl/public/materialegislativa/2025/610/indicacao_no._107.2025.pdf" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cachoeira.ba.leg.br/media/sapl/public/materialegislativa/2025/611/indicacao_no._108.2025.pdf" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cachoeira.ba.leg.br/media/sapl/public/materialegislativa/2025/612/indicacao__n._109.2025.pdf" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cachoeira.ba.leg.br/media/sapl/public/materialegislativa/2025/613/indicacao_n._110.2025.pdf" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cachoeira.ba.leg.br/media/sapl/public/materialegislativa/2025/615/indicacao_no_111._2025_manobra_da_agua_da_baixa_grande.pdf" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cachoeira.ba.leg.br/media/sapl/public/materialegislativa/2025/616/indicacao_no._112_.2025_habilitacao_gratis_para_mototaxistas.pdf" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cachoeira.ba.leg.br/media/sapl/public/materialegislativa/2025/617/indicacao_no_113._2025_limpeza_do_rio_paraguassu.pdf" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cachoeira.ba.leg.br/media/sapl/public/materialegislativa/2025/618/indicacao__114_2025.pdf" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cachoeira.ba.leg.br/media/sapl/public/materialegislativa/2025/619/indicacao__115_2025.pdf" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cachoeira.ba.leg.br/media/sapl/public/materialegislativa/2025/622/indicacao_116_2025.pdf" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cachoeira.ba.leg.br/media/sapl/public/materialegislativa/2025/624/inddicacao_117_2025.pdf" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cachoeira.ba.leg.br/media/sapl/public/materialegislativa/2025/625/inddicacao_118_2025.pdf" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cachoeira.ba.leg.br/media/sapl/public/materialegislativa/2025/626/inddicacao_119_2025.pdf" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cachoeira.ba.leg.br/media/sapl/public/materialegislativa/2025/628/indicacao_no_120_.2025_moises.pdf" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cachoeira.ba.leg.br/media/sapl/public/materialegislativa/2025/629/indicacao_121__posto_de_saude_marciana_andrade_do_carmo_-_saude_bucal.pdf" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cachoeira.ba.leg.br/media/sapl/public/materialegislativa/2025/630/indicacao_122posto_de_saude_marciana_andrade_do_carmo_profissional_de_servico_geral.pdf" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cachoeira.ba.leg.br/media/sapl/public/materialegislativa/2025/632/indicacao_no_123_.2025.pdf" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cachoeira.ba.leg.br/media/sapl/public/materialegislativa/2025/633/indicacao_no_124_.2025.pdf" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cachoeira.ba.leg.br/media/sapl/public/materialegislativa/2025/637/indicacao_no_125_pavimentacao_rua_neco_tabuleiro.pdf" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cachoeira.ba.leg.br/media/sapl/public/materialegislativa/2025/638/indicacao_campo_do_tororo-1_assinado.pdf" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cachoeira.ba.leg.br/media/sapl/public/materialegislativa/2025/641/indicacao_no_127_do_tanque_do_tabuleiro_da_vitoria.pdf" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cachoeira.ba.leg.br/media/sapl/public/materialegislativa/2025/644/indicacao_no_128_decoracao_de_natal.pdf" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cachoeira.ba.leg.br/media/sapl/public/materialegislativa/2025/645/indicacao_129_iluminacao_rua_de_quilina.pdf" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cachoeira.ba.leg.br/media/sapl/public/materialegislativa/2025/646/indicacao_130_iluminacao_rua_de_dede.pdf" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cachoeira.ba.leg.br/media/sapl/public/materialegislativa/2025/647/indicacoes_131_currais_velhos.pdf" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cachoeira.ba.leg.br/media/sapl/public/materialegislativa/2025/650/indicacao_praca_dr._milton.pdf" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cachoeira.ba.leg.br/media/sapl/public/materialegislativa/2025/653/indicacao_velorio_opalma.pdf" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cachoeira.ba.leg.br/media/sapl/public/materialegislativa/2025/654/indicacao__n._134.2025_requalificacao_do_cemiterio_de_sao_francisco.pdf" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cachoeira.ba.leg.br/media/sapl/public/materialegislativa/2025/655/indicacao__n._135.2025_requalificacao_da_rua_da_creche.pdf" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cachoeira.ba.leg.br/media/sapl/public/materialegislativa/2025/658/indicacao_plano_municipal_de_cultura.pdf" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cachoeira.ba.leg.br/media/sapl/public/materialegislativa/2025/659/indicacao__n._137.2025_pavimentacao_da_rua_do_catonho.pdf" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cachoeira.ba.leg.br/media/sapl/public/materialegislativa/2025/660/indicacao__n._138.2025_requalificacao_da_quadra_de_sao_francisco.pdf" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cachoeira.ba.leg.br/media/sapl/public/materialegislativa/2025/661/indicacao_no._139.2025.pdf" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cachoeira.ba.leg.br/media/sapl/public/materialegislativa/2025/662/indicacao_no._140.2025.pdf" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cachoeira.ba.leg.br/media/sapl/public/materialegislativa/2025/663/indicacao_.pdf.pdf" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cachoeira.ba.leg.br/media/sapl/public/materialegislativa/2025/667/indicacao_sessao_especial_em_celebracao_aos_20_anos_da_ufrb.docx_assinado.pdf" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cachoeira.ba.leg.br/media/sapl/public/materialegislativa/2025/671/ponto_de_onibus.docx" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cachoeira.ba.leg.br/media/sapl/public/materialegislativa/2025/672/indicacao_calcamento_do_alto_da_rodagem.docx_assinado.pdf" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cachoeira.ba.leg.br/media/sapl/public/materialegislativa/2025/674/indicacao_melhoramento_rede_de_agua_rua_brasilia.pdf" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cachoeira.ba.leg.br/media/sapl/public/materialegislativa/2025/675/indicacao_ponto_de_onibus_eng_novo.pdf" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cachoeira.ba.leg.br/media/sapl/public/materialegislativa/2025/676/indicacao_acessibilidade.pdf" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cachoeira.ba.leg.br/media/sapl/public/materialegislativa/2025/689/indicacao_no._148.2025_coleta_de_lixo_quebra_bunda_e_terra_vermelha.pdf" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cachoeira.ba.leg.br/media/sapl/public/materialegislativa/2025/695/indicacao_no_149_de_placa_de_identificacao_de_comunidade_quilombola.pdf" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cachoeira.ba.leg.br/media/sapl/public/materialegislativa/2025/696/indicacao_posto_do_tabuleiro.docx_assinado.pdf" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cachoeira.ba.leg.br/media/sapl/public/materialegislativa/2025/704/indicacao_151.2025.pdf" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cachoeira.ba.leg.br/media/sapl/public/materialegislativa/2025/705/indicacao_funcionario_da_assistencia_social.docx" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cachoeira.ba.leg.br/media/sapl/public/materialegislativa/2025/706/indicacao_realizar_a_reposicao_da_lampada.docx" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cachoeira.ba.leg.br/media/sapl/public/materialegislativa/2025/707/indicacao_quadra_do_morumbi.docx_assinado.pdf" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cachoeira.ba.leg.br/media/sapl/public/materialegislativa/2025/709/indicacao__2.pdf" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cachoeira.ba.leg.br/media/sapl/public/materialegislativa/2025/718/indicacao_no101.2025_moises.docx" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cachoeira.ba.leg.br/media/sapl/public/materialegislativa/2025/722/indicacao_cursos_de_qualificacao.pdf" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cachoeira.ba.leg.br/media/sapl/public/materialegislativa/2025/725/indicacao_no._158_solicitar_da_prefeitura_requalificacao_com_cascalho_nas_estradas_vicinais__boa_vista_de_belem_belem_ao_tupim.pdf" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cachoeira.ba.leg.br/media/sapl/public/materialegislativa/2025/726/indicacao_no._159__requalificacao_ddas_estras_engenho_da_vitoria_ate_o_taboleiro.pdf" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cachoeira.ba.leg.br/media/sapl/public/materialegislativa/2025/728/indicacao__4.pdf" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cachoeira.ba.leg.br/media/sapl/public/materialegislativa/2025/732/indicacao_-_praca_nova_esperanca.docx_assinado.pdf" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cachoeira.ba.leg.br/media/sapl/public/materialegislativa/2025/733/indicacao_caixas_de_lixo_do_quebra_bunda.docx_assinado.pdf" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cachoeira.ba.leg.br/media/sapl/public/materialegislativa/2025/734/solicitacao_secretario_de_esporte_julio_cesar.docx" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cachoeira.ba.leg.br/media/sapl/public/materialegislativa/2025/737/indicacao_pintura_dos_redutores_de_velocidades.docx" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cachoeira.ba.leg.br/media/sapl/public/materialegislativa/2025/738/indicacao_vistoria_nas_escolas.docx" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cachoeira.ba.leg.br/media/sapl/public/materialegislativa/2025/739/indicacao_corrimao_na_ladeira_do_cucuii..docx" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cachoeira.ba.leg.br/media/" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cachoeira.ba.leg.br/media/" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cachoeira.ba.leg.br/media/" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cachoeira.ba.leg.br/media/sapl/public/materialegislativa/2025/746/telamento_terra_vermelha.pdf" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cachoeira.ba.leg.br/media/sapl/public/materialegislativa/2025/749/indicacao_171_orador_do_13_de_marco.pdf" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cachoeira.ba.leg.br/media/sapl/public/materialegislativa/2025/766/indicacao_no._172.2025.pdf" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cachoeira.ba.leg.br/media/sapl/public/materialegislativa/2025/767/indicacao_no._173.2025.pdf" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cachoeira.ba.leg.br/media/sapl/public/materialegislativa/2025/768/indicacao_no._174.2025.pdf" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cachoeira.ba.leg.br/media/sapl/public/materialegislativa/2025/769/indicacao_no._175.2025.pdf" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cachoeira.ba.leg.br/media/sapl/public/materialegislativa/2025/802/indicacao_quadra_da_terra_vermelha.docx_assinado.pdf" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cachoeira.ba.leg.br/media/sapl/public/materialegislativa/2025/803/indicacao_caixa_d27agua_da_terra_vermelha.docx_assinado.pdf" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cachoeira.ba.leg.br/media/sapl/public/materialegislativa/2025/463/emenda_modificativa__assinado.pdf" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cachoeira.ba.leg.br/media/sapl/public/materialegislativa/2025/657/emenda_e_justificativa_voluntariado_epjai.pdf" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cachoeira.ba.leg.br/media/sapl/public/materialegislativa/2025/692/emenda_ok.pdf" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cachoeira.ba.leg.br/media/sapl/public/materialegislativa/2025/745/emenda_modificativa_01_2025_ao_projeto_40_2025.pdf" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cachoeira.ba.leg.br/media/sapl/public/materialegislativa/2025/750/criacao_do_programa_moradia_rural_digna.pdf" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cachoeira.ba.leg.br/media/sapl/public/materialegislativa/2025/751/estruturacao_e_fortalecimento_do_creas.pdf" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cachoeira.ba.leg.br/media/sapl/public/materialegislativa/2025/752/criacao_de_acoes_especificas_para_a_populacao_lgbtqiapn.pdf" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cachoeira.ba.leg.br/media/sapl/public/materialegislativa/2025/753/criacao_do_programa_cachoeira_digital.pdf" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cachoeira.ba.leg.br/media/sapl/public/materialegislativa/2025/754/inclusao_de_metas_para_geracao_de_emprego_e_renda.pdf" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cachoeira.ba.leg.br/media/sapl/public/materialegislativa/2025/755/fortalecimento_da_participacao_popular_e_controle_social.pdf" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cachoeira.ba.leg.br/media/sapl/public/materialegislativa/2025/756/criacao_do_programa_juventude_ativa.pdf" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cachoeira.ba.leg.br/media/sapl/public/materialegislativa/2025/757/programa_de_apoio_aos_pescadores_marisqueiras_e_trabalhadores_rurais-assinado.pdf" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cachoeira.ba.leg.br/media/sapl/public/materialegislativa/2025/758/inclusao_de_acoes_especificas_para_reforma_e_modernizacao_dos_cra.pdf" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cachoeira.ba.leg.br/media/sapl/public/materialegislativa/2025/759/requalificacao_e_ampliacao_do_caps.pdf" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cachoeira.ba.leg.br/media/sapl/public/materialegislativa/2025/760/planejamento_e_realizacao_de_concurso_publico-assinado.pdf" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cachoeira.ba.leg.br/media/sapl/public/materialegislativa/2025/761/valorizacao_dos_prestadores_de_servico_temporario.pdf" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cachoeira.ba.leg.br/media/sapl/public/materialegislativa/2025/762/transporte_publico_rural-assinado.pdf" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cachoeira.ba.leg.br/media/sapl/public/materialegislativa/2025/763/salvaguarda_do_patrimonio_cultural_imaterial_reconhecido_por_lei_municipal-assinado.pdf" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cachoeira.ba.leg.br/media/sapl/public/materialegislativa/2025/765/emenda_impositiva_2026_-aquisicao_de_ambulancia_zero_quilometro_para_a_comunidade_da_opalma.pdf" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cachoeira.ba.leg.br/media/sapl/public/materialegislativa/2025/801/emenda_impositiva_.pdf" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cachoeira.ba.leg.br/media/sapl/public/materialegislativa/2025/817/emenda_impositiva_buscape_assinado_1.pdf" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cachoeira.ba.leg.br/media/sapl/public/materialegislativa/2025/818/emenda_impositiva_praca_assinado.pdf" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cachoeira.ba.leg.br/media/sapl/public/materialegislativa/2025/819/emenda_impositiva_escadaria__assinado.pdf" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cachoeira.ba.leg.br/media/sapl/public/materialegislativa/2025/820/emenda_impositiva_individual_ladeirao-1_assinado.pdf" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cachoeira.ba.leg.br/media/sapl/public/materialegislativa/2025/821/emenda_impositiva_cadeira_odonto_assinado.pdf" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cachoeira.ba.leg.br/media/sapl/public/materialegislativa/2025/822/emenda_impositiva_feira_de_saude_assinado.pdf" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cachoeira.ba.leg.br/media/sapl/public/materialegislativa/2025/823/emenda_impositiva_fesata_da_ostra.pdf" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cachoeira.ba.leg.br/media/sapl/public/materialegislativa/2025/824/emenda_impositiva_campo_do_cobi.pdf" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cachoeira.ba.leg.br/media/sapl/public/materialegislativa/2025/826/emenda_impositiva_sao_joao.pdf" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cachoeira.ba.leg.br/media/sapl/public/materialegislativa/2025/827/emenda_impositiva_nossa_senhora_da_boa_morte.pdf" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cachoeira.ba.leg.br/media/sapl/public/materialegislativa/2025/829/emenda_impositiva_2026_-aquisicao_de_ambulancia_zero_quilometro_para_a_comunidade_da_opalma_laelson.pdf" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cachoeira.ba.leg.br/media/sapl/public/materialegislativa/2025/830/emenda_impositiva__veiculo..pdf" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cachoeira.ba.leg.br/media/sapl/public/materialegislativa/2025/832/emenda_impositiva_angelica_-_parque_infantil_matinha_100.00.pdf" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cachoeira.ba.leg.br/media/sapl/public/materialegislativa/2025/833/emenda_impositiva_angelica_-_quadra_poliesportiva_do_bairro_dos_tres_riachos_localizada_na_rua_da_feira_45.000_1.pdf" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cachoeira.ba.leg.br/media/sapl/public/materialegislativa/2025/834/emenda_impositiva_yermanja.pdf" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cachoeira.ba.leg.br/media/sapl/public/materialegislativa/2025/835/emenda_impositiva_angelica_-_festa_dos_evangelicos_8.00000.pdf" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cachoeira.ba.leg.br/media/sapl/public/materialegislativa/2025/836/emenda_impositiva_dona_dalva.pdf" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cachoeira.ba.leg.br/media/sapl/public/materialegislativa/2025/837/emenda_impositiva_angelica_-_aquisicao_de_bebedouro_industrial_apae_2.50000.pdf" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cachoeira.ba.leg.br/media/sapl/public/materialegislativa/2025/839/emenda_impositiva_sao_roque_engenho_da_ponte.pdf" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cachoeira.ba.leg.br/media/sapl/public/materialegislativa/2025/840/emenda_impositiva_laelson_campeonato_quilombola_30.000.pdf" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cachoeira.ba.leg.br/media/sapl/public/materialegislativa/2025/841/emenda_impositiva_campinho_assinado.pdf" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cachoeira.ba.leg.br/media/sapl/public/materialegislativa/2025/843/emenda_impositiva_nossa_senhora_dajuda.pdf" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cachoeira.ba.leg.br/media/sapl/public/materialegislativa/2025/845/emenda_impositiva_laelson_festa_nossa_senhora_do_bom_parto_30.000.pdf" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cachoeira.ba.leg.br/media/sapl/public/materialegislativa/2025/850/emenda_impositiva_no_44_2025.pdf" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cachoeira.ba.leg.br/media/sapl/public/materialegislativa/2025/851/emenda_impositiva_45_2025.pdf" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cachoeira.ba.leg.br/media/sapl/public/materialegislativa/2025/852/emenda_impositiva_cristiano_de_louro_-_natinho.pdf" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cachoeira.ba.leg.br/media/sapl/public/materialegislativa/2025/853/emenda_impositiva_cristiano_de_louro_-_carnaval_do_saco.pdf" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cachoeira.ba.leg.br/media/sapl/public/materialegislativa/2025/854/emenda_impositiva_cristiano_de_louro_-_pinguela.pdf" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cachoeira.ba.leg.br/media/sapl/public/materialegislativa/2025/858/emenda_impositiva_cristiano_de_louro_-_festa_senhor_do_bomfim_ladeira_de_padre_inacio.pdf" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cachoeira.ba.leg.br/media/sapl/public/materialegislativa/2025/859/emenda_impositiva_cristiano_de_louro_-_festa_senhor_do_bomfim_murutuba.pdf" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cachoeira.ba.leg.br/media/sapl/public/materialegislativa/2025/860/emenda_impositiva_cristiano_de_louro_-_campeonato_murutuba_pinguela.pdf" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cachoeira.ba.leg.br/media/sapl/public/materialegislativa/2025/868/emenda_impositiva_individual_tibiri.pdf" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cachoeira.ba.leg.br/media/sapl/public/materialegislativa/2025/869/impositiva_individual__saco.pdf" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cachoeira.ba.leg.br/media/sapl/public/materialegislativa/2025/871/emenda_impositiva_junina_buscape.docx_assinado.pdf" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cachoeira.ba.leg.br/media/sapl/public/materialegislativa/2025/872/impositiva_individual_tibiri_pavimentacao_1.pdf" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cachoeira.ba.leg.br/media/sapl/public/materialegislativa/2025/874/emenda_impositiva_cadeira_odonto_.docx_assinado.pdf" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cachoeira.ba.leg.br/media/sapl/public/materialegislativa/2025/875/emenda_impositiva_praca_nova_esperanca_.docx_assinado.pdf" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cachoeira.ba.leg.br/media/sapl/public/materialegislativa/2025/876/emenda_impositiva_individual_campeonato_ladeirao.docx_assinado.pdf" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cachoeira.ba.leg.br/media/sapl/public/materialegislativa/2025/877/emenda_impositiva_campinho_cucui_.docx_assinado.pdf" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cachoeira.ba.leg.br/media/sapl/public/materialegislativa/2025/878/emenda_impositiva_escadaria_novo_rumo_.docx_assinado.pdf" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cachoeira.ba.leg.br/media/" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cachoeira.ba.leg.br/media/sapl/public/materialegislativa/2025/430/mocao__de_pesar_01._2025.pdf" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cachoeira.ba.leg.br/media/" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cachoeira.ba.leg.br/media/" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cachoeira.ba.leg.br/media/" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cachoeira.ba.leg.br/media/" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cachoeira.ba.leg.br/media/sapl/public/materialegislativa/2025/439/esmeraldo__assinado.pdf" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cachoeira.ba.leg.br/media/" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cachoeira.ba.leg.br/media/sapl/public/materialegislativa/2025/503/mocao_08.2025.pdf" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cachoeira.ba.leg.br/media/sapl/public/materialegislativa/2025/504/mocao_09.2025.pdf" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cachoeira.ba.leg.br/media/sapl/public/materialegislativa/2025/542/mocao_n._10.2025.pdf" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cachoeira.ba.leg.br/media/sapl/public/materialegislativa/2025/543/mocao_n._11.2025.pdf" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cachoeira.ba.leg.br/media/sapl/public/materialegislativa/2025/546/mocao_n._12.2025.pdf" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cachoeira.ba.leg.br/media/sapl/public/materialegislativa/2025/561/mocao_n._13.2025.pdf" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cachoeira.ba.leg.br/media/sapl/public/materialegislativa/2025/568/mocao_n._14.2025.pdf" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cachoeira.ba.leg.br/media/sapl/public/materialegislativa/2025/593/mocao_de_pesar_no_15_adenison.pdf" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cachoeira.ba.leg.br/media/sapl/public/materialegislativa/2025/670/mocao_n._16.2025.pdf" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cachoeira.ba.leg.br/media/sapl/public/materialegislativa/2025/684/mocao_n._17.2025.pdf" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cachoeira.ba.leg.br/media/sapl/public/materialegislativa/2025/691/mocao_n._18.2025.pdf" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cachoeira.ba.leg.br/media/sapl/public/materialegislativa/2025/702/mocao_n._19.2025.pdf" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cachoeira.ba.leg.br/media/sapl/public/materialegislativa/2025/713/mocao_n._20.2025.pdf" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cachoeira.ba.leg.br/media/sapl/public/materialegislativa/2025/727/mocao_n._21.2025.pdf" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cachoeira.ba.leg.br/media/sapl/public/materialegislativa/2025/736/mocao_n._22.2025.pdf" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cachoeira.ba.leg.br/media/sapl/public/materialegislativa/2025/770/mocao_n._23.2025.pdf" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cachoeira.ba.leg.br/media/sapl/public/materialegislativa/2025/804/mocao_n._24.2025.pdf" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cachoeira.ba.leg.br/media/sapl/public/materialegislativa/2025/515/decreto_legislativo_01comenda_25_de_junho_jeronimo_rodrigues.pdf" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cachoeira.ba.leg.br/media/sapl/public/materialegislativa/2025/517/decreto_legislativo_02comenda_25_de_junho_ananias.pdf" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cachoeira.ba.leg.br/media/sapl/public/materialegislativa/2025/575/comenda_03_2025_teixeira_de_freitas.pdf" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cachoeira.ba.leg.br/media/sapl/public/materialegislativa/2025/576/comenda_04_2025_zumbi_dos_palmares.pdf" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cachoeira.ba.leg.br/media/sapl/public/materialegislativa/2025/577/comenda_05_2025_salustiano_coelho_de_araujo.pdf" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cachoeira.ba.leg.br/media/sapl/public/materialegislativa/2025/578/comenda_06_2025_jorge_amado.pdf" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cachoeira.ba.leg.br/media/sapl/public/materialegislativa/2025/579/comenda_07_2025_maria_quiteria.pdf" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cachoeira.ba.leg.br/media/sapl/public/materialegislativa/2025/599/decreto_legislativo_08_2025_comenda_maria_quiteria.pdf" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cachoeira.ba.leg.br/media/sapl/public/materialegislativa/2025/600/decreto_legislativo_09_2025_comenda_zumbi_dos_palmares.pdf" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cachoeira.ba.leg.br/media/sapl/public/materialegislativa/2025/601/decreto_legislativo_10_2025_andre_pinto_rebolcas.pdf" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cachoeira.ba.leg.br/media/sapl/public/materialegislativa/2025/602/decreto_legislativo_11_2025_comenda_jorge_amado.pdf" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cachoeira.ba.leg.br/media/sapl/public/materialegislativa/2025/631/comenda_teixeira_de_freitas_silvana_barreto.pdf" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cachoeira.ba.leg.br/media/sapl/public/materialegislativa/2025/634/decreto_legislativo_13_2025_comenda_jorge_amado.pdf" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cachoeira.ba.leg.br/media/sapl/public/materialegislativa/2025/652/comenda_teixeira_de_freitas_dr._nelson.pdf" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cachoeira.ba.leg.br/media/sapl/public/materialegislativa/2025/688/decreto_legislativo_15_2025_comenda_jorge_amado.pdf" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cachoeira.ba.leg.br/media/sapl/public/materialegislativa/2025/690/decreto_legislativo_no_16.2025_titulo_de_cidada_olivia_santana.pdf" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cachoeira.ba.leg.br/media/sapl/public/materialegislativa/2025/712/decreto_legislativo_no_17.2025_titulo_roque_da_silva_dos_santos.pdf" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cachoeira.ba.leg.br/media/sapl/public/materialegislativa/2025/714/pdl_18_tituto_de_cidadao_a_ricardo_alexandre_da_cruz.pdf" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cachoeira.ba.leg.br/media/sapl/public/materialegislativa/2025/748/titulo_de_cidadao_cachoeirano_cd.docx_assinado.pdf" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cachoeira.ba.leg.br/media/sapl/public/materialegislativa/2025/731/emenda_modificativa_10_2025.pdf" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cachoeira.ba.leg.br/media/sapl/public/materialegislativa/2025/771/promocao_do_desenvolvimento_economico_e_social.pdf" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cachoeira.ba.leg.br/media/sapl/public/materialegislativa/2025/772/fortalecimento_da_rede_de_protecao_social_creas.pdf" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cachoeira.ba.leg.br/media/sapl/public/materialegislativa/2025/773/melhoria_da_infraestrutura_fisica_dos_cras_existentes_assinafdo.pdf" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cachoeira.ba.leg.br/media/sapl/public/materialegislativa/2025/774/preservacao_e_promocao_do_patrimonio_cultural.pdf" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cachoeira.ba.leg.br/media/sapl/public/materialegislativa/2025/775/acesso_ao_transporte_nas_comunidades_rurais.pdf" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cachoeira.ba.leg.br/media/sapl/public/materialegislativa/2025/777/estudo_e_planejar_a_viabilidade_de_concursos_publicos.pdf" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cachoeira.ba.leg.br/media/sapl/public/materialegislativa/2025/778/atendimento_especializado_a_populacao_lgbtqiapn.pdf" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cachoeira.ba.leg.br/media/sapl/public/materialegislativa/2025/779/fortalecimento_dos_conselhos_municipais_e_foruns_participativos.pdf" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cachoeira.ba.leg.br/media/sapl/public/materialegislativa/2025/780/iniciativas_integradas_voltadas_a_juventude_urbana_e_rural.pdf" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cachoeira.ba.leg.br/media/sapl/public/materialegislativa/2025/782/fortalecimento_das_politicas_de_habitacao_rural-assinado1.pdf" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cachoeira.ba.leg.br/media/sapl/public/materialegislativa/2025/783/acoes_de_apoio_tecnico_organizacional_e_produtivo_para_pescadores_e_marisqueiras.pdf" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cachoeira.ba.leg.br/media/sapl/public/materialegislativa/2025/784/fortalecimento_da_inclusao_digital.pdf" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cachoeira.ba.leg.br/media/sapl/public/materialegislativa/2025/785/fortalecimento_da_rede_municipal_de_saude_mental_caps.pdf" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cachoeira.ba.leg.br/media/sapl/public/materialegislativa/2025/806/ouvidor-geral_do_municipio_tera_mandato_de_2_dois.pdf" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cachoeira.ba.leg.br/media/sapl/public/materialegislativa/2025/811/a_ouvidoria_acusara_o_recebimento_da_manifestacao_no_prazo_maximo_de_48.pdf" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cachoeira.ba.leg.br/media/sapl/public/materialegislativa/2025/815/o_cargo_de_assistente_administrativo_da_ouvidoria_sera_de_provimento_efetivo.docx" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cachoeira.ba.leg.br/media/sapl/public/materialegislativa/2025/825/emenda_modificativa_campo_da_opalma.pdf" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cachoeira.ba.leg.br/media/sapl/public/materialegislativa/2025/828/emenda_modificativa_preservacao_do_patrimonio.pdf" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cachoeira.ba.leg.br/media/sapl/public/materialegislativa/2025/831/emenda_modificativa_angelica_-_quadra_matinha_250.00.pdf" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cachoeira.ba.leg.br/media/sapl/public/materialegislativa/2025/838/emenda_modificativa_praca_humberto_de_jesus.pdf" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cachoeira.ba.leg.br/media/sapl/public/materialegislativa/2025/842/emenda_modificativa_campo_de_capoeirucu.pdf" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cachoeira.ba.leg.br/media/sapl/public/materialegislativa/2025/844/emenda_modificativa_casa_de_farinha.pdf" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cachoeira.ba.leg.br/media/sapl/public/materialegislativa/2025/846/emenda_modificativa_criacao_do_sistema_municipal_para_controle_do_numero_de_criancas_atipicas.pdf" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cachoeira.ba.leg.br/media/sapl/public/materialegislativa/2025/847/emenda_modificativa_fortalecimento_das_politicas_publicas_do_orgao_1600__secretaria_de_promocao_e_igualdade_racial.pdf" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cachoeira.ba.leg.br/media/sapl/public/materialegislativa/2025/848/emenda_modificativa_execucao_de_projetos_de_lei_de_autoria_dos_vereadores_que_gerem_despesa_ao_municipio.pdf" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cachoeira.ba.leg.br/media/sapl/public/materialegislativa/2025/849/emenda_modificativa_junina_girasol_do_iguape.pdf" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cachoeira.ba.leg.br/media/sapl/public/materialegislativa/2025/855/emenda_modificativa_cristiano_de_louro_-_quadra_saco.pdf" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cachoeira.ba.leg.br/media/sapl/public/materialegislativa/2025/856/emenda_modificativa_cristiano_de_louro_-_quadra_pinguela.pdf" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cachoeira.ba.leg.br/media/sapl/public/materialegislativa/2025/857/emenda_modificativa_cristiano_de_louro_-_quadra_murutuba.pdf" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cachoeira.ba.leg.br/media/sapl/public/materialegislativa/2025/863/emenda_modificativa_assistencia_social_cristiano_-_angelica_e_laelson.pdf" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cachoeira.ba.leg.br/media/sapl/public/materialegislativa/2025/864/emenda_modificativa_41_2025.pdf" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cachoeira.ba.leg.br/media/sapl/public/materialegislativa/2025/865/emenda_modificativa_premicao_educacao_ano_2026.pdf" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cachoeira.ba.leg.br/media/sapl/public/materialegislativa/2025/867/emenda_modificativa_festa_do_licor.pdf" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cachoeira.ba.leg.br/media/sapl/public/materialegislativa/2025/870/emenda_modificativa_festa_de_reis.pdf" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cachoeira.ba.leg.br/media/" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cachoeira.ba.leg.br/media/sapl/public/materialegislativa/2025/636/emenda_aditiva_ao_projeto_14_-_2025.pdf" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cachoeira.ba.leg.br/media/sapl/public/materialegislativa/2025/786/emenda_aditiva_desenvolvimento_de_iniciativas_integradas_voltadas_a_juventude_urbana_e_rural_assinado.pdf" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cachoeira.ba.leg.br/media/sapl/public/materialegislativa/2025/787/emenda_aditiva_promocao_de_iniciativas_de_incentivo_a_geracao_de_ocupacoes_e_oportunidades_de_trabalho_assinado.pdf" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cachoeira.ba.leg.br/media/sapl/public/materialegislativa/2025/788/emenda_aditiva_fortalecimento_das_politicas_de_habitacao_rural__assinado.pdf" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cachoeira.ba.leg.br/media/sapl/public/materialegislativa/2025/790/emenda_aditiva_acesso_a_transportes_nas_comunidades_rurais_assinado.pdf" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cachoeira.ba.leg.br/media/sapl/public/materialegislativa/2025/791/emenda_aditiva_fortalecimento_da_rede_de_protecao_social_creas_assinado.pdf" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cachoeira.ba.leg.br/media/sapl/public/materialegislativa/2025/792/emenda_aditiva_concurso_publico__assinado.pdf" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cachoeira.ba.leg.br/media/sapl/public/materialegislativa/2025/793/emenda_aditiva_preservacao_e_promocao_do_patrimonio_cultural_assinado.pdf" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cachoeira.ba.leg.br/media/sapl/public/materialegislativa/2025/794/emenda_aditiva_fortalecimento_da_rede_municipal_de_saude_mental_caps_assinado.pdf" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cachoeira.ba.leg.br/media/sapl/public/materialegislativa/2025/795/emenda_aditiva_acoes_de_apoio_tecnico_organizacional_e_produtivo_para_pescadores_e_marisqueiras_assinado.pdf" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cachoeira.ba.leg.br/media/sapl/public/materialegislativa/2025/796/emenda_aditiva_desenvolvimento_de_iniciativas_voltadas_ao_fortalecimento_da_inclusao_digital_assinado.pdf" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cachoeira.ba.leg.br/media/sapl/public/materialegislativa/2025/797/emenda_aditiva_melhoria_da_infraestrutura_dos_cras__assinado.pdf" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cachoeira.ba.leg.br/media/sapl/public/materialegislativa/2025/798/emenda_aditiva_atendimento_especializado_a_populacao_lgbtqiapn2b_assinado.pdf" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cachoeira.ba.leg.br/media/sapl/public/materialegislativa/2025/799/emenda_aditiva_fortalecimento_dos_conselhos_municipais_assinado.pdf" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cachoeira.ba.leg.br/media/sapl/public/materialegislativa/2025/807/e_vedado_ao_ouvidor-geral_e_ao_assistente_administrativo_da_ouvidoria_exercer_cargos_de_direcao_em_partidos_politicos.pdf" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cachoeira.ba.leg.br/media/sapl/public/materialegislativa/2025/810/._fica_instituido_o_conselho_consultivo_da_ouvidoria.pdf" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cachoeira.ba.leg.br/media/sapl/public/materialegislativa/2025/812/a_ouvidoria_devera_publicar_relatorios_trimestrais.pdf" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cachoeira.ba.leg.br/media/sapl/public/materialegislativa/2025/813/a_equipe_da_ouvidoria_podera_ser_ampliada_gradualmente.pdf" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cachoeira.ba.leg.br/media/sapl/public/materialegislativa/2025/814/o_municipio_devera_assegurar_capacitacao_continua_e_especifica_aos_servidores_da_ouvidoria.pdf" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cachoeira.ba.leg.br/media/sapl/public/materialegislativa/2025/816/os_orgaos_e_entidades_da_administracao_publica_municipal_deverao_manter_em_local_visivel_e_de_facil_acesso.pdf" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cachoeira.ba.leg.br/media/sapl/public/materialegislativa/2025/861/subemenda_04_2025.pdf" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:H451"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="4" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="29.5703125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="38.5703125" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="233.28515625" bestFit="1" customWidth="1"/>
-    <col min="7" max="7" width="201" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="200.140625" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="255.7109375" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>