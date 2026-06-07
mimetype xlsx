--- v0 (2026-03-10)
+++ v1 (2026-06-07)
@@ -10,51 +10,51 @@
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr defaultThemeVersion="124226"/>
   <bookViews>
     <workbookView xWindow="240" yWindow="15" windowWidth="16095" windowHeight="9660"/>
   </bookViews>
   <sheets>
     <sheet name="Sheet1" sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr calcId="124519" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="424" uniqueCount="220">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="1160" uniqueCount="531">
   <si>
     <t>ID</t>
   </si>
   <si>
     <t>Ano</t>
   </si>
   <si>
     <t>Número</t>
   </si>
   <si>
     <t>Tipo de Matéria Legislativa/Sigla</t>
   </si>
   <si>
     <t>Tipo de Matéria Legislativa/Descrição</t>
   </si>
   <si>
     <t>Autorias</t>
   </si>
   <si>
     <t>Texto Original</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
@@ -190,107 +190,574 @@
   <si>
     <t>929</t>
   </si>
   <si>
     <t>9</t>
   </si>
   <si>
     <t>http://sapl.cachoeira.ba.leg.br/media/sapl/public/materialegislativa/2026/929/lei_reduca_taxa_de_agua-2_assinado.pdf</t>
   </si>
   <si>
     <t>PL 09/2029 “ALTERA A REDAÇÃO E ACRESCENTA NOVOS DISPOSITIVOS À LEI MUNICIPAL Nº 1.186, DE 06 DE ABRIL DE 2017, QUE DISPÕE SOBRE A REGULAMENTAÇÃO DA TAXA DE ESGOTAMENTO SANITÁRIO NO MUNICÍPIO DE CACHOEIRA, E DÁ OUTRAS PROVIDÊNCIAS”</t>
   </si>
   <si>
     <t>936</t>
   </si>
   <si>
     <t>10</t>
   </si>
   <si>
     <t>http://sapl.cachoeira.ba.leg.br/media/sapl/public/materialegislativa/2026/936/projeto_de_lei_no._10_2026_utilidade_publica_isntituto_gaia_soul.pdf</t>
   </si>
   <si>
     <t>DECLARA DE UTILIDADE PÚBLICA O INSTITUTO GAIA SOUL.</t>
   </si>
   <si>
+    <t>938</t>
+  </si>
+  <si>
+    <t>11</t>
+  </si>
+  <si>
+    <t>http://sapl.cachoeira.ba.leg.br/media/sapl/public/materialegislativa/2026/938/lei_combate_as_enchentes_assinado.pdf</t>
+  </si>
+  <si>
+    <t>INSTITUI O PLANO MUNICIPAL DE_x000D_
+COMBATE A ENCHENTES NO MUNICÍPIO_x000D_
+DE CACHOEIRA/BA E DÁ OUTRAS_x000D_
+PROVIDÊNCIAS.</t>
+  </si>
+  <si>
+    <t>945</t>
+  </si>
+  <si>
+    <t>12</t>
+  </si>
+  <si>
+    <t>http://sapl.cachoeira.ba.leg.br/media/sapl/public/materialegislativa/2026/945/projeto_de_lei_no__12_2026_-_praca_da_biblia.pdf</t>
+  </si>
+  <si>
+    <t>Dispõe sobre a alteração de denominação da Praça Ubaldino de Assis Para “Praça da Bíblia”, no Município de Cachoeira – BA, e dá outras providências.”</t>
+  </si>
+  <si>
+    <t>946</t>
+  </si>
+  <si>
+    <t>13</t>
+  </si>
+  <si>
+    <t>http://sapl.cachoeira.ba.leg.br/media/sapl/public/materialegislativa/2026/946/projeto_de_lei_no_13_2026_-_ladeira_d_ajuda.pdf</t>
+  </si>
+  <si>
+    <t>“Dispõe sobre a denominação da Ladeira D’Ajuda, no Município de Cachoeira/BA, que passa a denominar-se “Ladeira Mestre Bala”, e dá outras providências.”</t>
+  </si>
+  <si>
+    <t>947</t>
+  </si>
+  <si>
+    <t>14</t>
+  </si>
+  <si>
+    <t>http://sapl.cachoeira.ba.leg.br/media/sapl/public/materialegislativa/2026/947/pl_14_2026_economia_solidaria.pdf_assinado.pdf</t>
+  </si>
+  <si>
+    <t>INSTITUI A POLÍTICA MUNICIPAL DE FOMENTO À ECONOMIA SOLIDÁRIA NO MUNICÍPIO DE CACHOEIRA/BA E DÁ OUTRAS PROVIDÊNCIAS</t>
+  </si>
+  <si>
+    <t>954</t>
+  </si>
+  <si>
+    <t>15</t>
+  </si>
+  <si>
+    <t>ELIANA GONZAGA</t>
+  </si>
+  <si>
+    <t>http://sapl.cachoeira.ba.leg.br/media/sapl/public/materialegislativa/2026/954/pl_15_2026_dispoe_sobre_a_politica_municipal_de_habitacao_de_interesse_social__pmhis.pdf</t>
+  </si>
+  <si>
+    <t>Dispõe sobre a Política Municipal de Habitação de Interesse Social – PMHIS</t>
+  </si>
+  <si>
+    <t>955</t>
+  </si>
+  <si>
+    <t>16</t>
+  </si>
+  <si>
+    <t>http://sapl.cachoeira.ba.leg.br/media/sapl/public/materialegislativa/2026/955/pl_16_2026_reajuste_dos_servidores_publicos_do_municipio_de_cachoeira_e_da_outras_providencias.pdf</t>
+  </si>
+  <si>
+    <t>Dispõe sobre o Reajuste dos servidores públicos do Município de Cachoeira e dá outras providências</t>
+  </si>
+  <si>
+    <t>963</t>
+  </si>
+  <si>
+    <t>17</t>
+  </si>
+  <si>
+    <t>FLORISVALDO DA C DE JESUS</t>
+  </si>
+  <si>
+    <t>http://sapl.cachoeira.ba.leg.br/media/sapl/public/materialegislativa/2026/963/pl_01_2026_utilidade_publica_amqmvi.pdf</t>
+  </si>
+  <si>
+    <t>Declara de Utilidade Pública Municipal a Associação de Mulheres Quilombolas e Marisqueiras do Vale do Iguape e dá outras providências.</t>
+  </si>
+  <si>
+    <t>967</t>
+  </si>
+  <si>
+    <t>18</t>
+  </si>
+  <si>
+    <t>http://sapl.cachoeira.ba.leg.br/media/sapl/public/materialegislativa/2026/967/lei_girassol_do_iguape_assinado.pdf</t>
+  </si>
+  <si>
+    <t>Declara a Quadrilha Junina Girassol_x000D_
+do Iguape como Patrimônio Histórico,_x000D_
+Cultural e Imaterial do Município de_x000D_
+Cachoeira e dá outras providências</t>
+  </si>
+  <si>
+    <t>969</t>
+  </si>
+  <si>
+    <t>19</t>
+  </si>
+  <si>
+    <t>http://sapl.cachoeira.ba.leg.br/media/sapl/public/materialegislativa/2026/969/pl_dispoe_sobre_o_irmanamento_entre_o_municipio_de_cachoeira2c_estado_da_bahia2c_brasil2c_e_a_cidade_de_aneho2c_republica_do_togo_assinado_assinado_assinado.pdf</t>
+  </si>
+  <si>
+    <t>"Dispõe sobre o Irmanamento entre o Município de Cachoeira, Estado da Bahia, Brasil, e a cidade de Aného, República do Togo"</t>
+  </si>
+  <si>
+    <t>973</t>
+  </si>
+  <si>
+    <t>20</t>
+  </si>
+  <si>
+    <t>PAULO C. R. LEITE</t>
+  </si>
+  <si>
+    <t>http://sapl.cachoeira.ba.leg.br/media/sapl/public/materialegislativa/2026/973/pl_20_2026.pdf</t>
+  </si>
+  <si>
+    <t>Dispõe sobre a vedação da nomeação para cargos públicos de pessoas condenadas pela Lei Maria da Penha e crimes de feminicídio no âmbito do Município de Cachoeira BA, institui a obrigatoriedade de divulgação semanal dos canais de denúncia nas redes oficiais, e dá outras providências.</t>
+  </si>
+  <si>
+    <t>977</t>
+  </si>
+  <si>
+    <t>21</t>
+  </si>
+  <si>
+    <t>http://sapl.cachoeira.ba.leg.br/media/sapl/public/materialegislativa/2026/977/projeto_lei_transparencia_locacao_cartaz.pdf</t>
+  </si>
+  <si>
+    <t>“DISPÕE SOBRE A OBRIGATORIEDADE DE TRANSPARÊNCIA NOS CONTRATOS DE LOCAÇÃO DE IMÓVEIS FIRMADOS PELA ADMINISTRAÇÃO PÚBLICA NO MUNICÍPIO DE CACHOEIRA E DÁ OUTRAS PROVIDÊNCIAS.”</t>
+  </si>
+  <si>
+    <t>979</t>
+  </si>
+  <si>
+    <t>22</t>
+  </si>
+  <si>
+    <t>http://sapl.cachoeira.ba.leg.br/media/sapl/public/materialegislativa/2026/979/projeto_de_lei_cotas_cachoeira.pdf</t>
+  </si>
+  <si>
+    <t>“Institui reserva de vagas em concursos públicos e processos seletivos simplificados no âmbito da Administração Pública Municipal de Cachoeira, e dá outras providências.”</t>
+  </si>
+  <si>
+    <t>981</t>
+  </si>
+  <si>
+    <t>23</t>
+  </si>
+  <si>
+    <t>http://sapl.cachoeira.ba.leg.br/media/sapl/public/materialegislativa/2026/981/projeto_de_lei_no_23_2026.pdf</t>
+  </si>
+  <si>
+    <t>Institui a obrigatoriedade de reavaliação periódica das zonas de risco de deslizamento e alagamento no Município da Cachoeira-BA e estabelece diretrizes para o planejamento urbano nessas áreas.</t>
+  </si>
+  <si>
+    <t>982</t>
+  </si>
+  <si>
+    <t>24</t>
+  </si>
+  <si>
+    <t>http://sapl.cachoeira.ba.leg.br/media/sapl/public/materialegislativa/2026/982/politica_racismo_ambiental-2_assinado.pdf</t>
+  </si>
+  <si>
+    <t>INSTITUI A POLÍTICA MUNICIPAL DE COMABTE AO RACISMO AMBIENTAL E Á PROMAÇÃO DA JUSTIÇA CLIMATICA NO MUNICIPIO DE CACHOEIRA/BA E DÁ OUTRAS PROVIDENCIAS.</t>
+  </si>
+  <si>
+    <t>987</t>
+  </si>
+  <si>
+    <t>25</t>
+  </si>
+  <si>
+    <t>http://sapl.cachoeira.ba.leg.br/media/sapl/public/materialegislativa/2026/987/lei_maes_atipicas_assinado.pdf</t>
+  </si>
+  <si>
+    <t>Institui a política de Apoio à_x000D_
+Reinserção das Mães Atípicas ou_x000D_
+Responsáveis Legais no mercado de_x000D_
+trabalho, por dois anos, após o_x000D_
+falecimento de filhos e filhas com_x000D_
+deficiências ou síndromes raras.</t>
+  </si>
+  <si>
+    <t>996</t>
+  </si>
+  <si>
+    <t>26</t>
+  </si>
+  <si>
+    <t>http://sapl.cachoeira.ba.leg.br/media/sapl/public/materialegislativa/2026/996/projeto_de_lei_ordina_ria._instituiaao_das_dastas_das_cavalgadas_no_ambito_municipal_2.pdf</t>
+  </si>
+  <si>
+    <t>Inclui no Calendário Oficial de Eventos do município de Cachoeira/Ba as Cavalgadas organizadas e dá outras providências.</t>
+  </si>
+  <si>
+    <t>1001</t>
+  </si>
+  <si>
+    <t>27</t>
+  </si>
+  <si>
+    <t>http://sapl.cachoeira.ba.leg.br/media/sapl/public/materialegislativa/2026/1001/projeto_de_lei_-_atualiza_a_lei_do_fundo_municipal_da_saude_-_revoga_a_lei_441_de_1991.pdf</t>
+  </si>
+  <si>
+    <t>“Dispõe sobre as regras para o funcionamento do Fundo Municipal de Saúde do Município de Cachoeira, revoga a Lei Municipal nº 440/1991, e dá outras providências”</t>
+  </si>
+  <si>
+    <t>1002</t>
+  </si>
+  <si>
+    <t>28</t>
+  </si>
+  <si>
+    <t>http://sapl.cachoeira.ba.leg.br/media/sapl/public/materialegislativa/2026/1002/projeto_de_lei_da_pessoa_pcd.pdf</t>
+  </si>
+  <si>
+    <t>“Dispõe sobre a Política da Pessoa com Deficiência, da criação do Conselho Municipal dos Direitos da Pessoa com Deficiência CMDPD, a criação do Fundo Municipal dos Direitos da Pessoa com Deficiência – FMDPD e dá outras providências"</t>
+  </si>
+  <si>
+    <t>1003</t>
+  </si>
+  <si>
+    <t>29</t>
+  </si>
+  <si>
+    <t>http://sapl.cachoeira.ba.leg.br/media/sapl/public/materialegislativa/2026/1003/altera_a_lei_da_guarda.pdf</t>
+  </si>
+  <si>
+    <t>“Altera a Lei Municipal nº 1.318,_x000D_
+de 08 de agosto de 2023, para estabelecer competência subsidiária_x000D_
+da Comissão Disciplinar Permanente, prevista no artigo 170 e_x000D_
+seguintes da Lei Municipal nº 234/1974, nos casos de omissão,_x000D_
+inércia ou comprometimento da apuração disciplinar envolvendo_x000D_
+integrantes da Guarda Civil Municipal de Cachoeira, e dá outras_x000D_
+providências.”</t>
+  </si>
+  <si>
+    <t>1010</t>
+  </si>
+  <si>
+    <t>30</t>
+  </si>
+  <si>
+    <t>http://sapl.cachoeira.ba.leg.br/media/sapl/public/materialegislativa/2026/1010/pl_-_autoriza_a_abertura_de_credito_adicional_especial_ate_o_valor_de_r_24_50.000_-_15.05.2026_assinado_assinado_assinado.pdf</t>
+  </si>
+  <si>
+    <t>“Autoriza a abertura de Crédito Adicional Especial até o valor_x000D_
+de R$ 50.000,00 (cinquenta mil reais) para inclusão de_x000D_
+dotações no orçamento vigente, na forma que indica e dá outras_x000D_
+providências”,</t>
+  </si>
+  <si>
+    <t>1011</t>
+  </si>
+  <si>
+    <t>31</t>
+  </si>
+  <si>
+    <t>http://sapl.cachoeira.ba.leg.br/media/sapl/public/materialegislativa/2026/1011/pl_-_autoriza_a_abertura_de_credito_adicional_especial_ate_o_valor_de_r_24_100.000_2c00_-_15.05.2026_assinado_assinado_assinado.pdf</t>
+  </si>
+  <si>
+    <t>“Autoriza a abertura de Crédito Adicional Especial até o valor de R$ 100.000,00 (cem mil reais) para inclusão da Secretaria Municipal da Mulher e de sua Unidade Orçamentária no Orçamento vigente, bem como para criação da ação orçamentária “Gestão das Ações da Secretaria da Mulher”,</t>
+  </si>
+  <si>
+    <t>1012</t>
+  </si>
+  <si>
+    <t>32</t>
+  </si>
+  <si>
+    <t>http://sapl.cachoeira.ba.leg.br/media/sapl/public/materialegislativa/2026/1012/pl_-_autoriza_a_transferencia_de_acoes_orcamentarias_da_sec_municipal_de_promocao_da_igualdade_racial_para_a_secretaria_municipal_da_mulher_-_15.05.2026_assinado_assinado_assinado.pdf</t>
+  </si>
+  <si>
+    <t>“Autoriza a transferência de ações orçamentárias da Secretaria Municipal de Promoção da Igualdade Racial para a Secretaria Municipal da Mulher, decorrente das modificações introduzidas pela Lei n° 1.391/2026, e dá outras providências”,</t>
+  </si>
+  <si>
+    <t>1014</t>
+  </si>
+  <si>
+    <t>33</t>
+  </si>
+  <si>
+    <t>http://sapl.cachoeira.ba.leg.br/media/sapl/public/materialegislativa/2026/1014/projeto_de_lei_33_2026_-_alteracao_de_nome_de_rua.pdf</t>
+  </si>
+  <si>
+    <t>“DISPÕE SOBRE A ALTERAÇÃO DE DENOMINAÇÃO DA RUA ALTO DO TORORÓ PARA “RUA ANTONIO ALVES DOS SANTOS ( SR. TOINZINHO DO CAVALO)”, NO MUNICÍPIO DE CACHOEIRA – BA, E DÁ OUTRAS PROVIDÊNCIAS.”</t>
+  </si>
+  <si>
+    <t>1021</t>
+  </si>
+  <si>
+    <t>34</t>
+  </si>
+  <si>
+    <t>http://sapl.cachoeira.ba.leg.br/media/sapl/public/materialegislativa/2026/1021/projeto_leitura_assinado.pdf</t>
+  </si>
+  <si>
+    <t>INSTITUI A POLÍTICA MUNICIPAL DE INCENTIVO AO LIVRO E À CULTURA DA LEITURA NO MUNICIPIO DE CACHOEIRA/BA E DÁ OUTRAS PROVIDENCIAS.</t>
+  </si>
+  <si>
+    <t>1023</t>
+  </si>
+  <si>
+    <t>35</t>
+  </si>
+  <si>
+    <t>http://sapl.cachoeira.ba.leg.br/media/sapl/public/materialegislativa/2026/1023/pl_35_2026_patrimonio_imaterial_raizes_do_iguape.pdf</t>
+  </si>
+  <si>
+    <t>“Declara a Quadrilha Junina Raizes do Iguape  como Patrimônio Histórico, Cultural e Imaterial do Município de Cachoeira e dá outras providências.”</t>
+  </si>
+  <si>
+    <t>1024</t>
+  </si>
+  <si>
+    <t>36</t>
+  </si>
+  <si>
+    <t>http://sapl.cachoeira.ba.leg.br/media/sapl/public/materialegislativa/2026/1024/ldo_2026.pdf</t>
+  </si>
+  <si>
+    <t>LDO - LEI DE DIRETRIZES ORÇAMENTÁRIA</t>
+  </si>
+  <si>
+    <t>1029</t>
+  </si>
+  <si>
+    <t>37</t>
+  </si>
+  <si>
+    <t>http://sapl.cachoeira.ba.leg.br/media/sapl/public/materialegislativa/2026/1029/pl_37_2026_patrimonio_imaterial_flor_de_cachoeira.pdf</t>
+  </si>
+  <si>
+    <t>Declara a Quadrilha Flor de Cachoeira como Patrimônio Histórico, Cultural e Imaterial do Município de Cachoeira e dá outras providências.”</t>
+  </si>
+  <si>
+    <t>1028</t>
+  </si>
+  <si>
+    <t>38</t>
+  </si>
+  <si>
+    <t>http://sapl.cachoeira.ba.leg.br/media/sapl/public/materialegislativa/2026/1028/lei_orquestra_assinado.pdf</t>
+  </si>
+  <si>
+    <t>Declara a Orquestra Reggae de_x000D_
+Cachoeira como Patrimônio Histórico,_x000D_
+Cultural e Imaterial do Município de_x000D_
+Cachoeira e dá outras providências.</t>
+  </si>
+  <si>
     <t>920</t>
   </si>
   <si>
     <t>PRL</t>
   </si>
   <si>
     <t>PROJETO DE RESOLUÇÃO LEGISLATIVO</t>
   </si>
   <si>
     <t>http://sapl.cachoeira.ba.leg.br/media/sapl/public/materialegislativa/2026/920/projeto_de_resolucao_-_alteracao_do_ri_1.pdf</t>
   </si>
   <si>
     <t>“Dispõe sobre a alteração do artigo 131 do Regimento Interno da Câmara Municipal da Cachoeira (BA), de modo a permitir explicitamente a apresentação de pareceres de Comissões também de forma verbal.”</t>
   </si>
   <si>
+    <t>993</t>
+  </si>
+  <si>
+    <t>http://sapl.cachoeira.ba.leg.br/media/sapl/public/materialegislativa/2026/993/projeto_de_resolucao_02_2026__-_alteracao_do_regimento.pdf</t>
+  </si>
+  <si>
+    <t>“Dispõe sobre a alteração do §1º do art. 92 do Regimento Interno da Câmara Municipal de Cachoeira/BA</t>
+  </si>
+  <si>
     <t>928</t>
   </si>
   <si>
     <t>REQ</t>
   </si>
   <si>
     <t>REQUERIMENTO</t>
   </si>
   <si>
     <t>http://sapl.cachoeira.ba.leg.br/media/sapl/public/materialegislativa/2026/928/requerimento_01_2026.pdf</t>
   </si>
   <si>
     <t>Solicito a retirada de Pauta a Indicação 20/2026</t>
   </si>
   <si>
+    <t>1004</t>
+  </si>
+  <si>
+    <t>http://sapl.cachoeira.ba.leg.br/media/sapl/public/materialegislativa/2026/1004/solicitacao_de_copia_das_atas_e_juntada_dos_pareceres_das_comissoes_e28093_projeto_de_resolucao_nc2ba_02_2026_assinado.pdf</t>
+  </si>
+  <si>
+    <t>Solicitação de cópia das atas e juntada dos pareceres das comissões – Projeto de Resolução nº 02/2026</t>
+  </si>
+  <si>
+    <t>1017</t>
+  </si>
+  <si>
+    <t>http://sapl.cachoeira.ba.leg.br/media/sapl/public/materialegislativa/2026/1017/requerimento_ao_projeto_22_-2026.pdf</t>
+  </si>
+  <si>
+    <t>REQUERIMENTO Nº ___/2026_x000D_
+Excelentíssimo Senhor Presidente da Câmara Municipal de Cachoeira – BA,_x000D_
+O Vereador que este subscreve, no uso de suas atribuições legais e regimentais, vem, respeitosamente, à presença de Vossa Excelência, requerer a juntada aos autos do Projeto de Lei nº 22/2026 do seguinte documento:_x000D_
+Parecer Jurídico elaborado pelo procurador do autor, que manifesta entendimento técnico favorável à constitucionalidade formal e material da referida proposição._x000D_
+I – DO OBJETIVO_x000D_
+O presente requerimento tem por finalidade assegurar que o referido parecer jurídico:_x000D_
+• integre formalmente o processo legislativo do Projeto de Lei nº 22/2026;_x000D_
+• subsidie a análise pela Comissão de Constituição e Justiça, demais comissões permanentes e vereadores;_x000D_
+• contribua para o adequado exame da matéria à luz da jurisprudência do Supremo Tribunal Federal._x000D_
+II – DA JUSTIFICATIVA_x000D_
+O parecer ora apresentado contrapõe-se ao entendimento anteriormente exarado pela Assessoria Jurídica desta Casa, especialmente no que se refere à alegação de vício formal de iniciativa, demonstrando, com base em fundamentos constitucionais e jurisprudenciais, a viabilidade da tramitação do projeto._x000D_
+A juntada do referido documento visa garantir:_x000D_
+• maior segurança jurídica no processo legislativo;_x000D_
+• ampla apreciação técnica da matéria;_x000D_
+• respeito ao contraditório no âmbito das análises jurídicas internas._x000D_
+III – DO REQUERIMENTO_x000D_
+Diante do exposto, requer-se:_x000D_
+1. A juntada aos autos do Projeto de Lei nº 22/2026 do Parecer Jurídico apresentado pelo autor;_x000D_
+2. O encaminhamento do referido documento à Comissão de Constituição e Justiça e às demais comissões competentes;_x000D_
+3. Que o parecer seja considerado como subsídio técnico na análise da constitucionalidade e regular tramitação da matéria._x000D_
+Sala das Sessões, 21 de maio de 2025._x000D_
+Laelson Luís Ferreira Bispo_x000D_
+Vereador autor</t>
+  </si>
+  <si>
     <t>903</t>
   </si>
   <si>
     <t>MAC</t>
   </si>
   <si>
     <t>MOÇÃO DE APLAUSOS E CONGRATULAÇÕES</t>
   </si>
   <si>
     <t>http://sapl.cachoeira.ba.leg.br/media/sapl/public/materialegislativa/2026/903/mocao_de_aplausos_e_congratulacoes_minerva.pdf</t>
   </si>
   <si>
     <t>Moção de Aplausos e Congratulações em homenagem aos 148 anos da Sociedade Lítero Musical Minerva Cachoeirana, a serem celebrados no dia 10 de fevereiro de 2026.</t>
   </si>
   <si>
+    <t>951</t>
+  </si>
+  <si>
+    <t>http://sapl.cachoeira.ba.leg.br/media/sapl/public/materialegislativa/2026/951/mocao_.pdf_assinado.pdf</t>
+  </si>
+  <si>
+    <t>Moção de aplausos pelos 104 anos do PCdoB</t>
+  </si>
+  <si>
+    <t>984</t>
+  </si>
+  <si>
+    <t>http://sapl.cachoeira.ba.leg.br/media/sapl/public/materialegislativa/2026/984/mocao_de_apluso__03.2026.pdf</t>
+  </si>
+  <si>
+    <t>MOÇÃO DE APLUSOS PELOS 200 ANOS DA SANTA CASA DE MISERICORDIA DE CACHOEIRA</t>
+  </si>
+  <si>
+    <t>986</t>
+  </si>
+  <si>
+    <t>http://sapl.cachoeira.ba.leg.br/media/sapl/public/materialegislativa/2026/986/mocao_n._04.2026_assembleia_de_deus.pdf</t>
+  </si>
+  <si>
+    <t>Moção de “APLAUSOS CONGRATULAÇÕES” PELOS 94 ANOS DA IGREJA ASSEMBLÉIA DE DEUS,  Pr. Presidente, Luiz Otavio Rendeiro.</t>
+  </si>
+  <si>
+    <t>1009</t>
+  </si>
+  <si>
+    <t>LAELSON DE ROXO, PAULO C. R. LEITE</t>
+  </si>
+  <si>
+    <t>http://sapl.cachoeira.ba.leg.br/media/sapl/public/materialegislativa/2026/1009/05_2026_lira_ceciliara.pdf</t>
+  </si>
+  <si>
+    <t>MOÇÃO DE APLAUSO PELOS 156 ANOS DE HISTÓRIA DA LIRA CECILIANA</t>
+  </si>
+  <si>
+    <t>1022</t>
+  </si>
+  <si>
+    <t>http://sapl.cachoeira.ba.leg.br/media/sapl/public/materialegislativa/2026/1022/mocao_de_aplausos_arquivo_publico.pdf</t>
+  </si>
+  <si>
+    <t>A Câmara Municipal de Cachoeira, Estado da Bahia, no uso de suas atribuições legais e regimentais, vem, por meio desta, apresentar Moção de Aplausos e Congratulações em homenagem aos 34 anos do Arquivo Público Municipal de Cachoeira, celebrados no dia 19 de maio de 2026._x000D_
+Fundado com a missão de preservar, organizar e difundir a memória documental do município, o Arquivo Público Municipal de Cachoeira consolidou-se, ao longo de mais de três décadas, como uma importante instituição de salvaguarda da história, da cultura e da identidade cachoeirana._x000D_
+Guardião de documentos históricos, registros administrativos e acervos de inestimável valor histórico e cultural, o Arquivo exerce papel fundamental na preservação da memória coletiva, contribuindo diretamente para a valorização do patrimônio material e imaterial de Cachoeira, cidade reconhecida nacionalmente por sua relevância histórica, cultural e política._x000D_
+Ao longo desses 34 anos, o Arquivo Público Municipal tem desempenhado relevante função educativa e social, servindo de fonte de pesquisa para estudantes, pesquisadores, historiadores, jornalistas e toda a comunidade, fortalecendo o acesso à informação, à transparência pública e à construção da cidadania._x000D_
+Esta homenagem também reconhece o empenho e a dedicação de todos os servidores, pesquisadores, colaboradores e gestores que, ao longo dos anos, contribuíram para o fortalecimento da instituição e para a preservação da memória do povo cachoeirano._x000D_
+Diante da relevância histórica e cultural do Arquivo Público Municipal de Cachoeira, esta Casa Legislativa registra seus aplausos e congratulações pelos seus 34 anos de existência, desejando contínuo êxito em sua missão de preservar a história e manter viva a memória do município de Cachoeira.</t>
+  </si>
+  <si>
     <t>886</t>
   </si>
   <si>
     <t>IND</t>
   </si>
   <si>
     <t>INDICAÇÃO</t>
   </si>
   <si>
-    <t>FLORISVALDO DA C DE JESUS</t>
-[...1 lines deleted...]
-  <si>
     <t>http://sapl.cachoeira.ba.leg.br/media/sapl/public/materialegislativa/2026/886/indicacao_no._01.2026__implantacao_torre_de_celular_em_belem.pdf</t>
   </si>
   <si>
     <t>implantar TORRE DE CELULAR 4G, na localidade distrito de Belém, município de Cachoeira-Bahia.</t>
   </si>
   <si>
     <t>889</t>
   </si>
   <si>
     <t>PAULO OLIVEIRA  DOS REIS</t>
   </si>
   <si>
     <t>http://sapl.cachoeira.ba.leg.br/media/sapl/public/materialegislativa/2026/889/ind_02_2026_tanque_laranjeiras.pdf</t>
   </si>
   <si>
     <t>Indica ao Poder Executivo Municipal que sejam adotadas as providências necessárias para a instalação de uma caixa d’água destinada ao abastecimento da comunidade rural de Laranjeiras, neste município.</t>
   </si>
   <si>
     <t>890</t>
   </si>
   <si>
     <t>http://sapl.cachoeira.ba.leg.br/media/sapl/public/materialegislativa/2026/890/ind_03_2026_beco_dos_aposentados.pdf</t>
   </si>
   <si>
     <t>Solicitação de pavimentação do Beco dos Aposentados, localizado na zona rural, na comunidade de Tabuleiro da Vitória – Município de Cachoeira/BA</t>
@@ -337,395 +804,950 @@
   <si>
     <t>896</t>
   </si>
   <si>
     <t>Construção de uma ponte que liga a Laranjeira a Pinguela</t>
   </si>
   <si>
     <t>897</t>
   </si>
   <si>
     <t>Reforma e revitalização do Quiosque da Murutuba</t>
   </si>
   <si>
     <t>901</t>
   </si>
   <si>
     <t>http://sapl.cachoeira.ba.leg.br/media/sapl/public/materialegislativa/2026/901/ind_10_2026_30_agente_de_transito.pdf</t>
   </si>
   <si>
     <t>Solicito da Prefeita que adicione aos vencimentos dos Guardas de Trânsito do município 30% de adicional de periculosidade</t>
   </si>
   <si>
     <t>902</t>
   </si>
   <si>
-    <t>11</t>
-[...1 lines deleted...]
-  <si>
     <t>http://sapl.cachoeira.ba.leg.br/media/sapl/public/materialegislativa/2026/902/ind_11_2026_10_agente_de_transito_auxilio_fardamento.pdf</t>
   </si>
   <si>
     <t>Solicito que adicione aos vencimentos dos Guardas de Trânsito do município 10% de adicional como Auxilio Fardamento.</t>
   </si>
   <si>
     <t>904</t>
   </si>
   <si>
-    <t>12</t>
-[...1 lines deleted...]
-  <si>
     <t>http://sapl.cachoeira.ba.leg.br/media/sapl/public/materialegislativa/2026/904/indicacao_4-_praca_tibiri.docx</t>
   </si>
   <si>
     <t>Requalificação do Conjunto de Esporte, Lazer e Socialização da Comunidade do Tibirí, zona rural de Cachoeira.</t>
   </si>
   <si>
     <t>905</t>
   </si>
   <si>
-    <t>13</t>
-[...1 lines deleted...]
-  <si>
     <t>http://sapl.cachoeira.ba.leg.br/media/sapl/public/materialegislativa/2026/905/indicacao_5_caixa_do_tupim.docx</t>
   </si>
   <si>
     <t>Instalação de Caixa d’Água na Comunidade do Tupim.</t>
   </si>
   <si>
     <t>913</t>
   </si>
   <si>
-    <t>14</t>
-[...1 lines deleted...]
-  <si>
     <t>http://sapl.cachoeira.ba.leg.br/media/sapl/public/materialegislativa/2026/913/indicacao_no._14.2026.pdf</t>
   </si>
   <si>
     <t>solicitando a construção de uma QUADRA POLIESPORTIVA, na comunidade da Murutuba.</t>
   </si>
   <si>
     <t>914</t>
   </si>
   <si>
-    <t>15</t>
-[...1 lines deleted...]
-  <si>
     <t>http://sapl.cachoeira.ba.leg.br/media/sapl/public/materialegislativa/2026/914/indicacao_no._15._2026.pdf</t>
   </si>
   <si>
     <t>solicitando colocação de alambrados no campo de futebol da comunidade do Otizeiro.</t>
   </si>
   <si>
     <t>915</t>
   </si>
   <si>
-    <t>16</t>
-[...1 lines deleted...]
-  <si>
     <t>http://sapl.cachoeira.ba.leg.br/media/sapl/public/materialegislativa/2026/915/indicacao_no._16.2026.pdf</t>
   </si>
   <si>
     <t>solicitando a mesma autorizar a secretaria de obras a construir uma QUADRA POLIESPORTIVA, na comunidade do Saco.</t>
   </si>
   <si>
     <t>916</t>
   </si>
   <si>
-    <t>17</t>
-[...1 lines deleted...]
-  <si>
     <t>http://sapl.cachoeira.ba.leg.br/media/sapl/public/materialegislativa/2026/916/indicacao_no._17.2026.pdf</t>
   </si>
   <si>
     <t>solicitando autorizar a secretaria de obras a construir uma QUADRA POLIESPORTIVA, para a comunidade da Pinguela.</t>
   </si>
   <si>
     <t>917</t>
   </si>
   <si>
-    <t>18</t>
-[...1 lines deleted...]
-  <si>
     <t>http://sapl.cachoeira.ba.leg.br/media/sapl/public/materialegislativa/2026/917/indicacao_no._18._2026.pdf</t>
   </si>
   <si>
     <t>solicitando a colocação de novo alambrado no campo do Tibirí, poda das árvores que se encontram entre os fios de alta tensão e ver a situação do pagamento do mesmo.</t>
   </si>
   <si>
     <t>919</t>
   </si>
   <si>
-    <t>19</t>
-[...1 lines deleted...]
-  <si>
     <t>http://sapl.cachoeira.ba.leg.br/media/sapl/public/materialegislativa/2026/919/indicacao_reforma_praca_da_matinha_assinado.pdf</t>
   </si>
   <si>
     <t>reforma completa da praça pública localizada na comunidade da Matinha</t>
   </si>
   <si>
     <t>921</t>
   </si>
   <si>
-    <t>20</t>
-[...1 lines deleted...]
-  <si>
     <t>http://sapl.cachoeira.ba.leg.br/media/sapl/public/materialegislativa/2026/921/indicacao_20_2026_limpeza_urbana.pdf</t>
   </si>
   <si>
     <t>Indico à Mesa, ouvido o Plenário na forma regimental, que seja encaminhado expediente à Excelentíssima Senhora Prefeita Municipal, Eliana Gonzaga de Jesus, solicitando que sejam instaladas lixeiras com as cores padronizadas para coleta seletiva em todos os pontos de ônibus do município de Cachoeira.</t>
   </si>
   <si>
     <t>922</t>
   </si>
   <si>
-    <t>21</t>
-[...1 lines deleted...]
-  <si>
     <t>http://sapl.cachoeira.ba.leg.br/media/sapl/public/materialegislativa/2026/922/indicacao_21_2026_requalificacao_cachoeirinha_do_saco_1.pdf</t>
   </si>
   <si>
     <t>O Vereador Moisés Reis do Lago, que esta subscreve, no uso de suas atribuições legais e regimentais, vem, respeitosamente, indicar à Excelentíssima Sra. Prefeita Eliana Gonzaga de Jesus, do município de Cachoeira, que determine junto à Secretaria competente a requalificação e realização de melhoramentos na Bica da Comunidade do Saco, conhecida como Cachoeirinha do Saco.</t>
   </si>
   <si>
     <t>923</t>
   </si>
   <si>
-    <t>22</t>
-[...1 lines deleted...]
-  <si>
     <t>http://sapl.cachoeira.ba.leg.br/media/sapl/public/materialegislativa/2026/923/indicacao_22_2026_limpesa_urbana_a_taxi.pdf</t>
   </si>
   <si>
     <t>Indico à Excelentíssima Senhora Prefeita de Cachoeira, Eliana Gonzaga de Jesus, nos termos regimentais, que seja obrigatório o uso de cartazes educativos quando for liberado os alvarás no ato das vistorias dos carros placas vermelhas, como  táxi, vans placas vermelha, empresa de transporte cidade do Sol, transporte escolares municipal,  ligeirinho que seja  uso obrigatório em todos os  veículos de transporte populares.</t>
   </si>
   <si>
     <t>925</t>
-  </si>
-[...1 lines deleted...]
-    <t>23</t>
   </si>
   <si>
     <t>http://sapl.cachoeira.ba.leg.br/media/sapl/public/materialegislativa/2026/925/indicacao_23_2026__instalacao_de_lixeira_de_coleta_ceeletiva_na_cidade.pdf</t>
   </si>
   <si>
     <t>Senhor Presidente,_x000D_
 _x000D_
 Indico à Mesa, ouvido o Plenário na forma regimental, que seja encaminhado expediente à Excelentíssima Senhora Prefeita Municipal de Cachoeira, Eliana Gonzaga de Jesus, solicitando que sejam instaladas lixeiras com as cores padronizadas para coleta seletiva em pontos de Ônibus e em Beira-mar.</t>
   </si>
   <si>
     <t>930</t>
   </si>
   <si>
-    <t>24</t>
-[...1 lines deleted...]
-  <si>
     <t>http://sapl.cachoeira.ba.leg.br/media/sapl/public/materialegislativa/2026/930/indicacao_relatorio_de_vulnerabilidade_socioambiental.pdf</t>
   </si>
   <si>
     <t>Solicita a elaboração imediata de Relatório Técnico de Vulnerabilidade Socioambiental do Município, diante dos recorrentes impactos das fortes chuvas e da necessidade de planejamento estratégico fundamentado em dados técnicos.</t>
   </si>
   <si>
     <t>931</t>
   </si>
   <si>
-    <t>25</t>
-[...1 lines deleted...]
-  <si>
     <t>http://sapl.cachoeira.ba.leg.br/media/sapl/public/materialegislativa/2026/931/indicacao_programas_educacao_ambiental.pdf</t>
   </si>
   <si>
     <t>Solicita a criação e implementação de Programas Permanentes de Educação e Conscientização Ambiental no município, como medida preventiva diante dos impactos recorrentes das fortes chuvas e dos problemas ambientais urbanos.</t>
   </si>
   <si>
     <t>932</t>
   </si>
   <si>
-    <t>26</t>
-[...1 lines deleted...]
-  <si>
     <t>http://sapl.cachoeira.ba.leg.br/media/sapl/public/materialegislativa/2026/932/indicacao_obras_estruturantes.pdf</t>
   </si>
   <si>
     <t>Indica a a realização de obras estruturais permanentes de drenagem e prevenção de enchentes no município, diante dos recorrentes impactos provocados pelas fortes chuvas que atingem a população cachoeirana.</t>
   </si>
   <si>
     <t>933</t>
   </si>
   <si>
-    <t>27</t>
-[...1 lines deleted...]
-  <si>
     <t>http://sapl.cachoeira.ba.leg.br/media/sapl/public/materialegislativa/2026/933/indicacao_medidas_estruturantes_de_prevencao.pdf</t>
   </si>
   <si>
     <t>Indica a adoção imediata de medidas estruturantes de prevenção e redução de riscos no município de Cachoeira – BA, diante dos graves impactos provocados pelas recentes chuvas que atingiram dezenas de famílias e causaram significativos transtornos à população.</t>
   </si>
   <si>
     <t>934</t>
   </si>
   <si>
-    <t>28</t>
-[...1 lines deleted...]
-  <si>
     <t>http://sapl.cachoeira.ba.leg.br/media/sapl/public/materialegislativa/2026/934/indicacao_audiencias_publicas_1.pdf</t>
   </si>
   <si>
     <t>Indica a realização de audiências públicas territorializadas para discutir os impactos das chuvas e as medidas estruturantes necessárias ao município, garantindo ampla participação popular e transparência no processo decisório.</t>
   </si>
   <si>
     <t>935</t>
   </si>
   <si>
-    <t>29</t>
-[...1 lines deleted...]
-  <si>
     <t>http://sapl.cachoeira.ba.leg.br/media/sapl/public/materialegislativa/2026/935/indicacao_ativacao_fundo_municipal_de_habitacao.pdf</t>
   </si>
   <si>
     <t>indica a adoção de medidas imediatas para a ativação efetiva do Fundo Municipal de Habitação, diante dos impactos provocados pelas fortes chuvas que atingiram o município e agravaram a situação de vulnerabilidade habitacional de diversas famílias.</t>
   </si>
   <si>
     <t>937</t>
   </si>
   <si>
-    <t>30</t>
-[...1 lines deleted...]
-  <si>
     <t>http://sapl.cachoeira.ba.leg.br/media/sapl/public/materialegislativa/2026/937/ind_30_2026_casa_de_farinha_caraconha.pdf</t>
   </si>
   <si>
     <t>Indica à Excelentíssima Senhora Prefeita Eliana Gonzaga a construção de uma Casa de Farinha na comunidade da Caraconha.</t>
   </si>
   <si>
+    <t>939</t>
+  </si>
+  <si>
+    <t>http://sapl.cachoeira.ba.leg.br/media/sapl/public/materialegislativa/2026/939/iluminacao_saco.pdf</t>
+  </si>
+  <si>
+    <t>Indicação de implantação de iluminação pública na comunidade rural do Saco</t>
+  </si>
+  <si>
+    <t>940</t>
+  </si>
+  <si>
+    <t>http://sapl.cachoeira.ba.leg.br/media/sapl/public/materialegislativa/2026/940/ind_32_2026_construcao_de_posto_de_saude_no_cucui.pdf</t>
+  </si>
+  <si>
+    <t>CONSTRUÇÃO DE POSTO DE SAUDE NA COMUNIDADE DO CUCUI DE BRITO</t>
+  </si>
+  <si>
+    <t>941</t>
+  </si>
+  <si>
+    <t>SOLICITO DA SECRETARIA DE OBRAS FAZER REVISÃO NA ILUMINAÇÃO DE TODA ORLA E POLDA DE ARVORE</t>
+  </si>
+  <si>
+    <t>942</t>
+  </si>
+  <si>
+    <t>ADJARVA DIAS FILHO</t>
+  </si>
+  <si>
+    <t>http://sapl.cachoeira.ba.leg.br/media/sapl/public/materialegislativa/2026/942/ind_n._34_2026_sessao_especial_para_fundacao_hansen_bahia.pdf</t>
+  </si>
+  <si>
+    <t>SOLICITO DA CAMARA MUNICIPAL DA CACHOEIRA REALIZAR UM SESSÃO ESPECIAL NO DIA 23/04/2026 EM COMEMORAÇÃO AOS 50 ANOS A FUNDAÇÃO HANSEN BAHIA</t>
+  </si>
+  <si>
+    <t>943</t>
+  </si>
+  <si>
+    <t>PAULO HENRIQUE PH</t>
+  </si>
+  <si>
+    <t>http://sapl.cachoeira.ba.leg.br/media/sapl/public/materialegislativa/2026/943/ind_n._35_2026_pavimentacao_da_rua_brasilia_na_opalma.pdf</t>
+  </si>
+  <si>
+    <t>solicitando a  construção de pavimentação por toda rua Brasília na comunidade da opalma no município de Cachoeira- Bahia.</t>
+  </si>
+  <si>
+    <t>950</t>
+  </si>
+  <si>
+    <t>http://sapl.cachoeira.ba.leg.br/media/sapl/public/materialegislativa/2026/950/indicacao_no_07.docx</t>
+  </si>
+  <si>
+    <t>Indico à Excelentíssima Senhora Prefeita Municipal, Eliana Gonzaga de Jesus, na forma regimental, que sejam realizadas instalações de Eco Barreiras nos rios, riachos e pontos estratégicos do município de Cachoeira.</t>
+  </si>
+  <si>
+    <t>956</t>
+  </si>
+  <si>
+    <t>http://sapl.cachoeira.ba.leg.br/media/sapl/public/materialegislativa/2026/956/ind_37_2026_inclusao_no_caledaria_a_parada_lgbtqiap.pdf</t>
+  </si>
+  <si>
+    <t>A inclusão no Calendário Festivo do Município da Cachoeira a PARADA GAY LGBTQIAPN+ .</t>
+  </si>
+  <si>
+    <t>964</t>
+  </si>
+  <si>
+    <t>http://sapl.cachoeira.ba.leg.br/media/sapl/public/materialegislativa/2026/964/indicacao_no10.docx</t>
+  </si>
+  <si>
+    <t>Indico à Excelentíssima Senhora Prefeita Eliana Gonzaga de Jesus a implantação de um Centro Municipal de Reciclagem no âmbito do município de Cachoeira – BA, estruturado para atender às demandas operacionais dos catadores de materiais recicláveis, especialmente no processo de formalização de associação ou cooperativa da categoria.</t>
+  </si>
+  <si>
+    <t>965</t>
+  </si>
+  <si>
+    <t>39</t>
+  </si>
+  <si>
+    <t>Viabilidade de transportes para 30 alunos que estão matriculados na UFRB</t>
+  </si>
+  <si>
+    <t>968</t>
+  </si>
+  <si>
+    <t>40</t>
+  </si>
+  <si>
+    <t>http://sapl.cachoeira.ba.leg.br/media/sapl/public/materialegislativa/2026/968/indicacao_40_2026_oradpr_do_25_de_junho.pdf</t>
+  </si>
+  <si>
+    <t>O Vereador Moisés Reis do Lago vem, respeitosamente, indicar ao Excelentíssimo Presidente da Câmara Municipal, Sr. Josmar Barbosa, o nome da Sra. Clemilda Santos Miranda para exercer a função de oradora oficial nas comemorações do dia 25 de junho de 2026.</t>
+  </si>
+  <si>
+    <t>970</t>
+  </si>
+  <si>
+    <t>41</t>
+  </si>
+  <si>
+    <t>ANGELICA SAPUCAIA</t>
+  </si>
+  <si>
+    <t>http://sapl.cachoeira.ba.leg.br/media/sapl/public/materialegislativa/2026/970/indicacao_no_41_2026_reforma_da_quadra_do_morumbi.pdf</t>
+  </si>
+  <si>
+    <t>REFORMA TOTAL DA QUADRA DO MORUMBI</t>
+  </si>
+  <si>
+    <t>972</t>
+  </si>
+  <si>
+    <t>42</t>
+  </si>
+  <si>
+    <t>http://sapl.cachoeira.ba.leg.br/media/sapl/public/materialegislativa/2026/972/ind_42_2026_medidores_decibeis_cachoeira_4.docx</t>
+  </si>
+  <si>
+    <t>Indico à Excelentíssima Senhora Prefeita do Município de Cachoeira–BA, Eliana Gonzaga de Jesus, que sejam adotadas as providências necessárias para a aquisição de medidores de nível de pressão sonora (decibelímetros), a serem disponibilizados à Guarda Municipal e aos órgãos competentes de fiscalização.</t>
+  </si>
+  <si>
+    <t>975</t>
+  </si>
+  <si>
+    <t>43</t>
+  </si>
+  <si>
+    <t>http://sapl.cachoeira.ba.leg.br/media/sapl/public/materialegislativa/2026/975/ind_43_2026_vestiario_no_campo_de_capoeirucu.pdf</t>
+  </si>
+  <si>
+    <t>Indico à Excelentíssima Senhora Prefeita Municipal de Cachoeira-BA, Eliana Gonzaga de Jesus, na forma regimental, que seja viabilizada a construção de vestiários masculino e feminino no campo de futebol localizado no distrito de Capoeiruçu, especificamente na área situada atrás da Igreja Católica.</t>
+  </si>
+  <si>
+    <t>978</t>
+  </si>
+  <si>
+    <t>44</t>
+  </si>
+  <si>
+    <t>http://sapl.cachoeira.ba.leg.br/media/sapl/public/materialegislativa/2026/978/indicacao_equipamento_de_ultrassom_de_profilaxia.docx</t>
+  </si>
+  <si>
+    <t>Indico a Douta Mesa ouvido no Plenário na forma Regimental vigente, para que seja encaminhado a prefeita sra. Eliana Gonzaga no sentido de inserir o equipamento de Ultrassom de Profiláxia nas Unidades Básicas de Saúde da Bacia e Vale do Iguape, instrumento essencial para a realização de limpeza dental e promoção da saúde bucal da população.</t>
+  </si>
+  <si>
+    <t>980</t>
+  </si>
+  <si>
+    <t>45</t>
+  </si>
+  <si>
+    <t>http://sapl.cachoeira.ba.leg.br/media/sapl/public/materialegislativa/2026/980/indicacao_aquisicao_de_onibus.docx</t>
+  </si>
+  <si>
+    <t>Indico a Douta Mesa ouvido no Plenário na forma Regimental vigente, para que seja encaminhado a prefeita sra. Eliana Gonzaga no sentido de providenciar a aquisição de um transporte com capacidade adequada para o  professores e estudantes da UFRB.</t>
+  </si>
+  <si>
+    <t>983</t>
+  </si>
+  <si>
+    <t>46</t>
+  </si>
+  <si>
+    <t>SOLICITANDO CONSTRUÇÃO DE UMA PONTE NO RIO AÇÚ.</t>
+  </si>
+  <si>
+    <t>988</t>
+  </si>
+  <si>
+    <t>47</t>
+  </si>
+  <si>
+    <t>http://sapl.cachoeira.ba.leg.br/media/sapl/public/materialegislativa/2026/988/indicacao_47.2026.pdf</t>
+  </si>
+  <si>
+    <t>Solicitando calçamento na comunidade do Tupim</t>
+  </si>
+  <si>
+    <t>989</t>
+  </si>
+  <si>
+    <t>48</t>
+  </si>
+  <si>
+    <t>Solicitando termino do calçamento no Ponto Certo</t>
+  </si>
+  <si>
+    <t>990</t>
+  </si>
+  <si>
+    <t>49</t>
+  </si>
+  <si>
+    <t>http://sapl.cachoeira.ba.leg.br/media/sapl/public/materialegislativa/2026/990/indicacao_49.2026.pdf</t>
+  </si>
+  <si>
+    <t>Solicitando Extensão de calçamento da Rua de Natinho</t>
+  </si>
+  <si>
+    <t>991</t>
+  </si>
+  <si>
+    <t>50</t>
+  </si>
+  <si>
+    <t>http://sapl.cachoeira.ba.leg.br/media/sapl/public/materialegislativa/2026/991/indicacao_50.2026.pdf</t>
+  </si>
+  <si>
+    <t>Solicitando roçagem das estradas vicinais do municipio</t>
+  </si>
+  <si>
+    <t>992</t>
+  </si>
+  <si>
+    <t>51</t>
+  </si>
+  <si>
+    <t>http://sapl.cachoeira.ba.leg.br/media/sapl/public/materialegislativa/2026/992/indicacao_51.2026.pdf</t>
+  </si>
+  <si>
+    <t>Solicitando autorizar a Secretario de Obras fazer extensão do calçamento na Ladeira Padre Inácio</t>
+  </si>
+  <si>
+    <t>999</t>
+  </si>
+  <si>
+    <t>52</t>
+  </si>
+  <si>
+    <t>http://sapl.cachoeira.ba.leg.br/media/sapl/public/materialegislativa/2026/999/ind_52_2026_calcamento_da_pinguela.pdf</t>
+  </si>
+  <si>
+    <t>Realização do calçamento da Rua do Campo, localizada na comunidade da Pinguela, iniciando na via principal asfaltada até a Praça da Pinguela.</t>
+  </si>
+  <si>
+    <t>1000</t>
+  </si>
+  <si>
+    <t>53</t>
+  </si>
+  <si>
+    <t>http://sapl.cachoeira.ba.leg.br/media/sapl/public/materialegislativa/2026/1000/ind_53_2026_nome_de_rua_povoado_da_formiga.pdf</t>
+  </si>
+  <si>
+    <t>O Vereador Moisés Reis do Lago, que está subscreve, no uso de suas atribuições legais e regimentais, vem, respeitosamente, indicar à Excelentíssima Senhora Prefeita Eliana Gonzaga de Jesus, do município da Cachoeira, que seja denominado o nome da nova rua a ser inaugurada no Povoado da Formiga como Rua Adrião Evangelista de Jesus, em homenagem e memória ao saudoso cidadão que muito contribuiu para a comunidade local.</t>
+  </si>
+  <si>
+    <t>1005</t>
+  </si>
+  <si>
+    <t>54</t>
+  </si>
+  <si>
+    <t>http://sapl.cachoeira.ba.leg.br/media/sapl/public/materialegislativa/2026/1005/indicacao_-_reforma_do_calcamento_do_engenho_novo.pdf</t>
+  </si>
+  <si>
+    <t>O Vereador que abaixo subscreve indica à nobre Mesa, consultando o Augusto e Soberano Plenário, na forma regimental, que seja encaminhado expediente à Excelentíssima Senhora Prefeita Eliana de Jesus, no sentido de que sejam adotadas as providências necessárias para a recuperação do calçamento da Comunidade Quilombola do Engenho Novo, neste município</t>
+  </si>
+  <si>
+    <t>1006</t>
+  </si>
+  <si>
+    <t>55</t>
+  </si>
+  <si>
+    <t>http://sapl.cachoeira.ba.leg.br/media/sapl/public/materialegislativa/2026/1006/indicacao_-_rua_das_marias_-_opalma.pdf</t>
+  </si>
+  <si>
+    <t>O Vereador que abaixo subscreve indica à nobre Mesa, consultando o Augusto e Soberano Plenário, na forma regimental, que seja encaminhado expediente à Prefeita Srª. Eliana de Jesus, no sentido da mesma efetuar a recuperação do calçamento existente da Rua das Marias, na comunidade da Opalma, via que interliga a Praça Huberto de Jesus, fazendo-se necessárias as devidas reformas, bem como a execução de calçamento em trecho aproximado de 400 (quatrocentos) metros, que ainda se encontra em estrada de barro.</t>
+  </si>
+  <si>
+    <t>1007</t>
+  </si>
+  <si>
+    <t>56</t>
+  </si>
+  <si>
+    <t>http://sapl.cachoeira.ba.leg.br/media/sapl/public/materialegislativa/2026/1007/indicacao_plano_de_acao_estradas_vicinais_assinado.pdf</t>
+  </si>
+  <si>
+    <t>O vereador que abaixo subscreve indica à nobre Mesa, consultando o Augusto e Soberano Plenário na forma regimental, que seja encaminhado expediente à Excelentíssima Senhora Prefeita de Cachoeira, Eliana Gonzaga de Jesus, solicitando a elaboração e apresentação de um Plano de Ação estruturado para a manutenção das estradas vicinais do município, contemplando:_x000D_
+● Levantamento técnico atualizado das condições das estradas vicinais;_x000D_
+● Definição de prioridades, com atenção especial às comunidades rurais e quilombolas;_x000D_
+●Estabelecimento de cronograma periódico de manutenção preventiva e corretiva;_x000D_
+●Planejamento orçamentário e logístico para execução das ações;_x000D_
+●Monitoramento contínuo e transparência das intervenções realizadas.</t>
+  </si>
+  <si>
+    <t>1008</t>
+  </si>
+  <si>
+    <t>57</t>
+  </si>
+  <si>
+    <t>http://sapl.cachoeira.ba.leg.br/media/sapl/public/materialegislativa/2026/1008/indicacao_tac_transporte_universitario_assinado.pdf</t>
+  </si>
+  <si>
+    <t>O vereador que abaixo subscreve indica à nobre Mesa, consultando o Augusto e Soberano Plenário na forma regimental, que seja encaminhado expediente à Excelentíssima Senhora Prefeita de Cachoeira, Eliana Gonzaga de Jesus, solicitando a adoção de medidas necessárias para a celebração de Termo de Cooperação entre a Prefeitura Municipal de Cachoeira e instituições públicas de ensino superior, a exemplo da Universidade Federal do Recôncavo da Bahia (UFRB), Universidade Estadual de Feira de Santana (UEFS), Instituto Federal da Bahia (IFBA) e Instituto Federal Baiano (IFBaiano), com o objetivo de garantir o transporte universitário regular e seguro aos estudantes cachoeiranos matriculados nessas instituições._x000D_
+Recomenda-se que o referido instrumento contemple:_x000D_
+•Levantamento atualizado da demanda de estudantes residentes no município;_x000D_
+•Definição de rotas e horários compatíveis com os turnos acadêmicos;_x000D_
+•Estabelecimento de responsabilidades entre as partes quanto à logística, manutenção e gestão do transporte;_x000D_
+•Previsão orçamentária para execução do serviço;_x000D_
+•Mecanismos de acompanhamento e avaliação contínua da política pública.</t>
+  </si>
+  <si>
+    <t>1015</t>
+  </si>
+  <si>
+    <t>58</t>
+  </si>
+  <si>
+    <t>INDICAÇÃO PARA CONSTRUÇÃO DE UMA PRAÇA DE ALIMENTAÇÃO NO ANTIGO PALCO 2</t>
+  </si>
+  <si>
+    <t>1019</t>
+  </si>
+  <si>
+    <t>59</t>
+  </si>
+  <si>
+    <t>http://sapl.cachoeira.ba.leg.br/media/sapl/public/materialegislativa/2026/1019/indicacao_n_002.pdf</t>
+  </si>
+  <si>
+    <t>O vereador que esta subscreve, no uso de suas atribuições legais e regimentais, vem, respeitosamente,indicar à Excelentíssima Senhora Prefeita Eliana Gonzaga de Jesus que promova articulação institucional e diálogo interfederativo junto ao Governo do Estado da Bahia e ao Governo Federal, com o objetivo de discutir a criação, ampliação ou adequação de mecanismos de tarifa social, redução tarifária, subsídio institucional ou políticas públicas de apoio voltadas às entidades sem fins lucrativos que desenvolvem relevantes serviços de interesse coletivo nas comunidades. A presente indicação visa incluir no debate institucional organizações da sociedade civil sem fins lucrativos,</t>
+  </si>
+  <si>
+    <t>1020</t>
+  </si>
+  <si>
+    <t>60</t>
+  </si>
+  <si>
+    <t>http://sapl.cachoeira.ba.leg.br/media/sapl/public/materialegislativa/2026/1020/ind_60_2026_inclusao_no_caledaria_a_parada_lgbtqiap.pdf</t>
+  </si>
+  <si>
+    <t>Construção da Sede da Associação da Caraconha</t>
+  </si>
+  <si>
+    <t>1018</t>
+  </si>
+  <si>
+    <t>PAR</t>
+  </si>
+  <si>
+    <t>PARECER</t>
+  </si>
+  <si>
+    <t>http://sapl.cachoeira.ba.leg.br/media/sapl/public/materialegislativa/2026/1018/parecer_juridico_de_resposta_vereador_laelson_assinado_assinado.pdf</t>
+  </si>
+  <si>
+    <t>Trata-se de análise e resposta ao Parecer Jurídico acostado aos autos do Projeto de Lei_x000D_
+nº 22/2026, emitido pela Assessoria Jurídica da Câmara Municipal de_x000D_
+Cachoeira._x000D_
+CONCLUSÃO_x000D_
+A Assessoria Jurídica falhou ao tentar construir uma tese de inconstitucionalidade por_x000D_
+vício de iniciativa (já rechaçada pelo STF)._x000D_
+O PLO nº 22/2026, ao instituir reserva de vagas nos concursos públicos municipais para_x000D_
+negros, quilombolas e indígenas, legisla sobre regras pré-investidura (aplicáveis a_x000D_
+candidatos), escapando da reserva de iniciativa do art. 61, § 1º, II, "c", da CF/88, e do_x000D_
+art. 61, § 4º, inciso II, da Lei Orgânica Municipal de Cachoeira._x000D_
+Por essas razões, com toda vênia, contesto as conclusões do opinativo anterior e apresento_x000D_
+de forma fundamentada este PARECER FAVORÁVEL ao prosseguimento, regular_x000D_
+tramitação e aprovação do Projeto de Lei Ordinária nº 22/2026, atestando sua plena_x000D_
+constitucionalidade formal e material, seguindo em anexo a cópia integral da Decisão_x000D_
+do STF no RE 1.126.247/RJ para subsidiar os trabalhos desta Casa Legislativa._x000D_
+É o parecer._x000D_
+LUCAS MAIA DE CARVALHO_x000D_
+OAB/BA 39.728</t>
+  </si>
+  <si>
+    <t>1026</t>
+  </si>
+  <si>
+    <t>http://sapl.cachoeira.ba.leg.br/media/sapl/public/materialegislativa/2026/1026/parecer_camara_de_cachoeira_-_reserva_de_vagas_-_assinado.pdf</t>
+  </si>
+  <si>
+    <t>Trata-se em síntese da análise sobre a constitucionalidade e observância ou não da competência legislativa para legislar sobre cotas, no Município de Cachoeira, com projeto de lei de iniciativa de um Vereador da Casa._x000D_
+O mencionado Projeto de Lei nº 22/26 dispõe textualmente sobre a instituição de reserva de vagas nos concursos públicos e processos seletivos simplificados realizados pelo Poder Executivo Municipal e sua administração indireta destinada a candidatos autodeclarados negros (pretos e pardos), indígenas e quilombolas, estabelecendo percentuais de 30% (trinta por cento) para negros, 10% (dez por cento) para quilombolas e 3% (três por cento) para indígenas, correlacionando com o perfil populacional do Município.</t>
+  </si>
+  <si>
     <t>912</t>
   </si>
   <si>
     <t>MP</t>
   </si>
   <si>
     <t>MOÇÃO DE PESAR</t>
   </si>
   <si>
     <t>http://sapl.cachoeira.ba.leg.br/media/sapl/public/materialegislativa/2026/912/mocao_de_pesar_01.2026_mocao_de_pesar.pdf</t>
   </si>
   <si>
     <t>A Câmara Municipal de Cachoeira, Estado da Bahia, no uso de suas atribuições legais e regimentais, manifesta Voto de Profundo Pesar pelo falecimento da Senhora Valdete da Silva, carinhosamente conhecida como “Dona Bá”, moradora da Comunidade do Engenho Novo, residente na Rua da Pedra D’Água, ocorrido no dia 16 de fevereiro de 2026, aos 85 anos, tendo nascido em 16 de março de 1940.</t>
   </si>
   <si>
     <t>918</t>
   </si>
   <si>
     <t>http://sapl.cachoeira.ba.leg.br/media/sapl/public/materialegislativa/2026/918/mocao_n._02.2026.docx</t>
   </si>
   <si>
     <t>Moção de “PESAR” pelo falecimento da Sra. JUDITE DA HORA DE OLIVEIRA., ocorrido no dia 22 de fevereiro do ano em curso.</t>
   </si>
   <si>
     <t>926</t>
   </si>
   <si>
-    <t>PAULO C. R. LEITE</t>
-[...1 lines deleted...]
-  <si>
     <t>http://sapl.cachoeira.ba.leg.br/media/sapl/public/materialegislativa/2026/926/mocao_de_pessar_03_2026.pdf</t>
   </si>
   <si>
     <t>Moção de “PESAR” pelo falecimento do Senhor Dilermando Bastos dos Santos.</t>
   </si>
   <si>
+    <t>952</t>
+  </si>
+  <si>
+    <t>http://sapl.cachoeira.ba.leg.br/media/sapl/public/materialegislativa/2026/952/mocaode_pesar__04_2026.pdf</t>
+  </si>
+  <si>
+    <t>MOÇÃO DE PESAR PELO FALECIMENTO DA SRA. REGINANA BARBOSA MAGALHÃES</t>
+  </si>
+  <si>
+    <t>957</t>
+  </si>
+  <si>
+    <t>Moção de pesar pelo falecimento da Sra. Tania Regina</t>
+  </si>
+  <si>
+    <t>958</t>
+  </si>
+  <si>
+    <t>Moção de pesar pelo falecimento da Sra. Pastora Gaziela Santos de Azevedo</t>
+  </si>
+  <si>
+    <t>959</t>
+  </si>
+  <si>
+    <t>http://sapl.cachoeira.ba.leg.br/media/sapl/public/materialegislativa/2026/959/mocao_n._07.2026.pdf</t>
+  </si>
+  <si>
+    <t>Moção de “PESAR” pelo falecimento da Sr. OBREIRO JAILSON</t>
+  </si>
+  <si>
+    <t>960</t>
+  </si>
+  <si>
+    <t>http://sapl.cachoeira.ba.leg.br/media/sapl/public/materialegislativa/2026/960/mocao_n._08.2026.pdf</t>
+  </si>
+  <si>
+    <t>Moção de “PESAR” pelo falecimento da Sr. RENATO DA HORA OLIVEIRA</t>
+  </si>
+  <si>
+    <t>961</t>
+  </si>
+  <si>
+    <t>Moção de “PESAR” pelo falecimento da Sr. MANOEL DOS ANJOS</t>
+  </si>
+  <si>
+    <t>1016</t>
+  </si>
+  <si>
+    <t>http://sapl.cachoeira.ba.leg.br/media/sapl/public/materialegislativa/2026/1016/mocao_pesar_assinada_tico.pdf</t>
+  </si>
+  <si>
+    <t>O Vereador Laelson de Roxo, no uso de suas atribuições legais, apresenta à Mesa Diretora da Câmara Municipal a presente Moção de Pesar pelo falecimento do senhor Antônio Patrício de Oliveira, carinhosamente conhecido como Tico._x000D_
+ _x000D_
+Manifestamos nosso profundo pesar pela partida de Tico, cidadão estimado e respeitado em nossa comunidade. Sua trajetória de vida, marcada pela simplicidade e amizade, deixa lembranças que jamais serão apagadas da memória de familiares, amigos e de todos que tiveram o privilégio de conviver com ele._x000D_
+ _x000D_
+Que Deus conforte os corações enlutados e traga serenidade neste momento de dor e saudade._x000D_
+ _x000D_
+Sala das Sessões, Câmara Municipal de Cachoeira, 16 de outubro de 2026</t>
+  </si>
+  <si>
+    <t>1025</t>
+  </si>
+  <si>
+    <t>http://sapl.cachoeira.ba.leg.br/media/sapl/public/materialegislativa/2026/1025/mocao_pesar_mae_lucia.docx.pdf</t>
+  </si>
+  <si>
+    <t>O vereador que esta subscreve vem, na forma regimental vigente, inserir na Ata dos Trabalhos desta Casa Legislativa Moção de Pesar pelo falecimento da Sra. “MARIA LÚCIA BARRETO DOS SANTOS”, conhecida carinhosamente como Mãe Lúcia de Oxum, Ialorixá do Terreiro Loba’Nekun, ocorrido no dia 25 de maio de 2026.</t>
+  </si>
+  <si>
     <t>884</t>
   </si>
   <si>
     <t>PDL</t>
   </si>
   <si>
     <t>PROJETO DE DECRETO LEGISLATIVO</t>
   </si>
   <si>
     <t>http://sapl.cachoeira.ba.leg.br/media/sapl/public/materialegislativa/2026/884/pdl_01_2025_comenda_25_de_junho_dona_dalva.pdf</t>
   </si>
   <si>
     <t>“CONCEDE A COMENDA 25 DE JUNHO À ILUSTRÍSSIMA SRA. DALVA DAMIANA DE FREITAS”</t>
   </si>
   <si>
     <t>885</t>
   </si>
   <si>
     <t>http://sapl.cachoeira.ba.leg.br/media/sapl/public/materialegislativa/2026/885/pdl_02_2025_comenda_25_de_junho_jaco_souza.pdf</t>
   </si>
   <si>
     <t>“CONCEDE A COMENDA 25 DE JUNHO AO ILUSTRÍSSIMO SR. JACÓ DOS SANTOS SOUZA.”</t>
   </si>
   <si>
     <t>891</t>
   </si>
   <si>
     <t>http://sapl.cachoeira.ba.leg.br/media/sapl/public/materialegislativa/2026/891/pdl_titulo_cidadao_cachoeirano_roberaldo_galiza-assinado.pdf</t>
   </si>
   <si>
     <t>“CONCEDE TÍTULO DE CIDADÃO CACHOEIRANO AO SR. ROBERALDO SILVA GALIZA.”</t>
   </si>
   <si>
     <t>908</t>
   </si>
   <si>
-    <t>ADJARVA DIAS FILHO</t>
-[...1 lines deleted...]
-  <si>
     <t>http://sapl.cachoeira.ba.leg.br/media/sapl/public/materialegislativa/2026/908/pdl_no_04.2026_titulo_de_cidadao_otton_alencar.pdf</t>
   </si>
   <si>
     <t>Concede Título de Cidadão Cachoeirano ao Ilustríssimo Senhor OTTO ROBERTO MENDONÇA DE ALENCAR</t>
   </si>
   <si>
     <t>911</t>
   </si>
   <si>
     <t>http://sapl.cachoeira.ba.leg.br/media/sapl/public/materialegislativa/2026/911/pdl_05.2026_titulo_cidadao_cachoeirano_dra._cleia_costa_dos_santos_1.pdf</t>
   </si>
   <si>
     <t>PDL 05/2026“ CONCEDE TÍTULO DE CIDADÃ CACHOEIRANA À SRA. CLÉIA COSTA DOS SANTOS E DÁ OUTRAS PROVIDÊNCIAS”</t>
+  </si>
+  <si>
+    <t>948</t>
+  </si>
+  <si>
+    <t>http://sapl.cachoeira.ba.leg.br/media/sapl/public/materialegislativa/2026/948/pdl_comenda_zumbi_dos_palmares_germano_barbosa-assinado.pdf</t>
+  </si>
+  <si>
+    <t>“CONCEDE A COMENDA ZUMBI DOS PALMARES AO ILUSTRÍSSIMO SR. GERMANO CONCEIÇÃO BARBOSA.”</t>
+  </si>
+  <si>
+    <t>971</t>
+  </si>
+  <si>
+    <t>http://sapl.cachoeira.ba.leg.br/media/sapl/public/materialegislativa/2026/971/pdl_07_2026_titulo_de_cidadao.pdf</t>
+  </si>
+  <si>
+    <t>CONCEDE TÍTULO DE CIDADÃO CACHOEIRANO AO ILUSTRÍSSIMO SENHOR JOSÉ LUCIANO DE OLIVEIRA CABRAL.</t>
+  </si>
+  <si>
+    <t>974</t>
+  </si>
+  <si>
+    <t>http://sapl.cachoeira.ba.leg.br/media/sapl/public/materialegislativa/2026/974/pdl_08_2026_titulo_de_cidadao.pdf</t>
+  </si>
+  <si>
+    <t>CONCEDE O TITULO DE CIDADÃO AO SR ALFREDO JUNIOR</t>
+  </si>
+  <si>
+    <t>976</t>
+  </si>
+  <si>
+    <t>http://sapl.cachoeira.ba.leg.br/media/sapl/public/materialegislativa/2026/976/pdl_titulo_cidadao_cachoeirano_adriano_rivera-assinado.pdf</t>
+  </si>
+  <si>
+    <t>“CONCEDE TÍTULO DE CIDADÃO CACHOEIRANO AO SR. ADRIANO SILVA RIVERA E DÁ OUTRAS PROVIDÊNCIAS”</t>
+  </si>
+  <si>
+    <t>985</t>
+  </si>
+  <si>
+    <t>CONCEDE O TITULO DE CIDADÃO CACHOEIRANO AO SENHOR ALOISIO SOUZA DE SANTANA</t>
+  </si>
+  <si>
+    <t>994</t>
+  </si>
+  <si>
+    <t>http://sapl.cachoeira.ba.leg.br/media/sapl/public/materialegislativa/2026/994/pdl_11_2026_titulo_de_cidadao_cachoeirano.pdf</t>
+  </si>
+  <si>
+    <t>Fica reconhecido Cidadão Honorário de Cachoeira, ao Ilustríssimo Senhor Joilson Pitanga Gonzaga, pelos seus relevantes serviços prestados a comunidade cachoeirana.</t>
+  </si>
+  <si>
+    <t>995</t>
+  </si>
+  <si>
+    <t>http://sapl.cachoeira.ba.leg.br/media/sapl/public/materialegislativa/2026/995/pdl_12_2026_titulo_de_cidadao.pdf</t>
+  </si>
+  <si>
+    <t>CONCEDE TÍTULO DE CIDADÃ CACHOEIRANA A ILUSTRÍSSIMA SENHORA EDILMA MARIA DE SANTANA COSTA.</t>
+  </si>
+  <si>
+    <t>1013</t>
+  </si>
+  <si>
+    <t>http://sapl.cachoeira.ba.leg.br/media/sapl/public/materialegislativa/2026/1013/pdl_13_2026_titulo_de_cidadao.pdf</t>
+  </si>
+  <si>
+    <t>CONCEDE O TITULO DE CIDADÃO CACHOEIRANO A SR. JOSÉ EDIVALDO ROCHA ROTODANO</t>
+  </si>
+  <si>
+    <t>1027</t>
+  </si>
+  <si>
+    <t>http://sapl.cachoeira.ba.leg.br/media/sapl/public/materialegislativa/2026/1027/projeto_de_resolucao_no15.docx</t>
+  </si>
+  <si>
+    <t>Concede Título de Cidadão Cachoeirano ao Ilustríssimo(a) Senhor(a) José Roque Soares Marinho.</t>
+  </si>
+  <si>
+    <t>962</t>
+  </si>
+  <si>
+    <t>AP</t>
+  </si>
+  <si>
+    <t>AUDIÊNCIA PÚBLICA</t>
+  </si>
+  <si>
+    <t>http://sapl.cachoeira.ba.leg.br/media/sapl/public/materialegislativa/2026/962/oficio_no08.docx</t>
+  </si>
+  <si>
+    <t>Ao_x000D_
+Excelentíssimo Senhor Josmar Barbosa_x000D_
+Presidente da Câmara Municipal de Vereadores de Cachoeira – BA_x000D_
+Assunto: Solicitação de Espaço para Realização de Audiência PúblicaExcelentíssimo Senhor Presidente,_x000D_
+Cumprimentando-o cordialmente, venho por meio deste solicitar a disponibilização do espaço físico da Câmara Municipal de Vereadores de Cachoeira – BA, no dia 14 de abril de 2026, às 08h00, para a realização de uma Audiência Pública.</t>
+  </si>
+  <si>
+    <t>997</t>
+  </si>
+  <si>
+    <t>MR</t>
+  </si>
+  <si>
+    <t>MOÇÃO DE REPUDIO</t>
+  </si>
+  <si>
+    <t>http://sapl.cachoeira.ba.leg.br/media/sapl/public/materialegislativa/2026/997/mocao_n.01_2026_josmar_barbosa_daniela_mercury.pdf</t>
+  </si>
+  <si>
+    <t>Manifestar REPÚDIO às declarações públicas proferidas pela cantora Daniela Mercury em desfavor do cantor Edson Gomes</t>
+  </si>
+  <si>
+    <t>944</t>
+  </si>
+  <si>
+    <t>EM</t>
+  </si>
+  <si>
+    <t>EMENDA MODIFICATIVA</t>
+  </si>
+  <si>
+    <t>http://sapl.cachoeira.ba.leg.br/media/sapl/public/materialegislativa/2026/944/emenda_modificativa_01_2026.pdf</t>
+  </si>
+  <si>
+    <t>ALTERA A REDAÇÃO DO PL 07/2026</t>
   </si>
   <si>
     <t>910</t>
   </si>
   <si>
     <t>EA</t>
   </si>
   <si>
     <t>EMENDA ADITIVA</t>
   </si>
   <si>
     <t>http://sapl.cachoeira.ba.leg.br/media/sapl/public/materialegislativa/2026/910/ea_no_01.2026_emenda_ao_projeto_3_de_30_de_janeiro_de_2026_-_contratos.pdf</t>
   </si>
   <si>
     <t>EMENDA ADITIVA Nº 01/2026_x000D_
 AO PROJETO DE LEI Nº 3, DE 30 DE JANEIRO DE 2026_x000D_
 O Vereador LAELSON LUIS FERREIRA BISPO, no uso de suas atribuições legais e regimentais, apresenta a seguinte Emenda Modificativa ao Projeto de Lei nº 3/2026:_x000D_
 Art. 1º Acrescenta-se o Art. 4º ao Projeto de Lei nº 3/2026.</t>
+  </si>
+  <si>
+    <t>949</t>
+  </si>
+  <si>
+    <t>http://sapl.cachoeira.ba.leg.br/media/sapl/public/materialegislativa/2026/949/emenda_aditiva_prl_01_2026.pdf</t>
+  </si>
+  <si>
+    <t>Acrescenta dispositivo ao art. 131 do Regimento Interno da Câmara Municipal da Cachoeira/BA, para assegurar a publicidade das reuniões das Comissões quando houver apresentação de parecer verbal.</t>
+  </si>
+  <si>
+    <t>953</t>
+  </si>
+  <si>
+    <t>http://sapl.cachoeira.ba.leg.br/media/sapl/public/materialegislativa/2026/953/emenda_aditiva_03_2026__ao__pl_08_2026.pdf</t>
+  </si>
+  <si>
+    <t>Inclui um novo artigo e renumera os posteriores subsequentes ao Projeto de Lei em epígrafe, que terá a seguinte redação:</t>
+  </si>
+  <si>
+    <t>966</t>
+  </si>
+  <si>
+    <t>http://sapl.cachoeira.ba.leg.br/media/sapl/public/materialegislativa/2026/966/emenda_aditiva_04_2026__ao__pl_08_2026.pdf</t>
+  </si>
+  <si>
+    <t>- Inclui um novo artigo e renumera os posteriores subsequentes ao Projeto de Lei em epígrafe, que terá a seguinte redação:</t>
+  </si>
+  <si>
+    <t>998</t>
+  </si>
+  <si>
+    <t>MA</t>
+  </si>
+  <si>
+    <t>MOÇÃO DE APOIO</t>
+  </si>
+  <si>
+    <t>http://sapl.cachoeira.ba.leg.br/media/sapl/public/materialegislativa/2026/998/mocao_n._01.2026_josmar_barbosa_edson_gomes.pdf</t>
+  </si>
+  <si>
+    <t>Manifestar APOIO ao cantor Edson Gomes, diante das acusações públicas que lhe foram dirigidas pela cantora Daniela Mercury.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="2">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <u/>
       <sz val="11"/>
       <color theme="10"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
@@ -1029,68 +2051,67 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cachoeira.ba.leg.br/media/sapl/public/materialegislativa/2026/888/pl_01_2026_utilidade_publica_amnqep_-_assinado.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cachoeira.ba.leg.br/media/sapl/public/materialegislativa/2026/898/pl_refis_de_2026_assinado_assinado_assinado.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cachoeira.ba.leg.br/media/sapl/public/materialegislativa/2026/899/projeto_de_lei_-_autorizacao_-_contratos_2c_convenios_2c_confissao_de_divida_assinado_assinado_assinado.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cachoeira.ba.leg.br/media/sapl/public/materialegislativa/2026/900/pl_04_2026_terreno_de_belem_-_minha_casa_minha_vida_assinado_assinado_assinado_1.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cachoeira.ba.leg.br/media/sapl/public/materialegislativa/2026/907/projeto_de_lei_n._05._2026.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cachoeira.ba.leg.br/media/sapl/public/materialegislativa/2026/909/lei_comabte_a_violencia_contra_mulher_nas_escolas_assinado.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cachoeira.ba.leg.br/media/sapl/public/materialegislativa/2026/924/projeto_de_lei_no._07_2026_inclusao_da_parada_gay_no_caledario_municipal.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cachoeira.ba.leg.br/media/sapl/public/materialegislativa/2026/927/pl_08_2026_fiscalizacao_de_residuos_solidos.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cachoeira.ba.leg.br/media/sapl/public/materialegislativa/2026/929/lei_reduca_taxa_de_agua-2_assinado.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cachoeira.ba.leg.br/media/sapl/public/materialegislativa/2026/936/projeto_de_lei_no._10_2026_utilidade_publica_isntituto_gaia_soul.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cachoeira.ba.leg.br/media/sapl/public/materialegislativa/2026/920/projeto_de_resolucao_-_alteracao_do_ri_1.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cachoeira.ba.leg.br/media/sapl/public/materialegislativa/2026/928/requerimento_01_2026.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cachoeira.ba.leg.br/media/sapl/public/materialegislativa/2026/903/mocao_de_aplausos_e_congratulacoes_minerva.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cachoeira.ba.leg.br/media/sapl/public/materialegislativa/2026/886/indicacao_no._01.2026__implantacao_torre_de_celular_em_belem.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cachoeira.ba.leg.br/media/sapl/public/materialegislativa/2026/889/ind_02_2026_tanque_laranjeiras.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cachoeira.ba.leg.br/media/sapl/public/materialegislativa/2026/890/ind_03_2026_beco_dos_aposentados.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cachoeira.ba.leg.br/media/sapl/public/materialegislativa/2026/892/ind_04_2026_ambulancia_tibiri.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cachoeira.ba.leg.br/media/sapl/public/materialegislativa/2026/893/ind_05_2026_encaminhe_a_esta_casa_legislativa_projeto_de_lei_lavagen_nurutuba.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cachoeira.ba.leg.br/media/sapl/public/materialegislativa/2026/894/ind_06_2026_implantacao_de_um_upa_no_iguape_1.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cachoeira.ba.leg.br/media/" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cachoeira.ba.leg.br/media/" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cachoeira.ba.leg.br/media/" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cachoeira.ba.leg.br/media/sapl/public/materialegislativa/2026/901/ind_10_2026_30_agente_de_transito.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cachoeira.ba.leg.br/media/sapl/public/materialegislativa/2026/902/ind_11_2026_10_agente_de_transito_auxilio_fardamento.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cachoeira.ba.leg.br/media/sapl/public/materialegislativa/2026/904/indicacao_4-_praca_tibiri.docx" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cachoeira.ba.leg.br/media/sapl/public/materialegislativa/2026/905/indicacao_5_caixa_do_tupim.docx" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cachoeira.ba.leg.br/media/sapl/public/materialegislativa/2026/913/indicacao_no._14.2026.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cachoeira.ba.leg.br/media/sapl/public/materialegislativa/2026/914/indicacao_no._15._2026.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cachoeira.ba.leg.br/media/sapl/public/materialegislativa/2026/915/indicacao_no._16.2026.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cachoeira.ba.leg.br/media/sapl/public/materialegislativa/2026/916/indicacao_no._17.2026.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cachoeira.ba.leg.br/media/sapl/public/materialegislativa/2026/917/indicacao_no._18._2026.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cachoeira.ba.leg.br/media/sapl/public/materialegislativa/2026/919/indicacao_reforma_praca_da_matinha_assinado.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cachoeira.ba.leg.br/media/sapl/public/materialegislativa/2026/921/indicacao_20_2026_limpeza_urbana.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cachoeira.ba.leg.br/media/sapl/public/materialegislativa/2026/922/indicacao_21_2026_requalificacao_cachoeirinha_do_saco_1.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cachoeira.ba.leg.br/media/sapl/public/materialegislativa/2026/923/indicacao_22_2026_limpesa_urbana_a_taxi.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cachoeira.ba.leg.br/media/sapl/public/materialegislativa/2026/925/indicacao_23_2026__instalacao_de_lixeira_de_coleta_ceeletiva_na_cidade.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cachoeira.ba.leg.br/media/sapl/public/materialegislativa/2026/930/indicacao_relatorio_de_vulnerabilidade_socioambiental.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cachoeira.ba.leg.br/media/sapl/public/materialegislativa/2026/931/indicacao_programas_educacao_ambiental.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cachoeira.ba.leg.br/media/sapl/public/materialegislativa/2026/932/indicacao_obras_estruturantes.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cachoeira.ba.leg.br/media/sapl/public/materialegislativa/2026/933/indicacao_medidas_estruturantes_de_prevencao.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cachoeira.ba.leg.br/media/sapl/public/materialegislativa/2026/934/indicacao_audiencias_publicas_1.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cachoeira.ba.leg.br/media/sapl/public/materialegislativa/2026/935/indicacao_ativacao_fundo_municipal_de_habitacao.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cachoeira.ba.leg.br/media/sapl/public/materialegislativa/2026/937/ind_30_2026_casa_de_farinha_caraconha.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cachoeira.ba.leg.br/media/sapl/public/materialegislativa/2026/912/mocao_de_pesar_01.2026_mocao_de_pesar.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cachoeira.ba.leg.br/media/sapl/public/materialegislativa/2026/918/mocao_n._02.2026.docx" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cachoeira.ba.leg.br/media/sapl/public/materialegislativa/2026/926/mocao_de_pessar_03_2026.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cachoeira.ba.leg.br/media/sapl/public/materialegislativa/2026/884/pdl_01_2025_comenda_25_de_junho_dona_dalva.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cachoeira.ba.leg.br/media/sapl/public/materialegislativa/2026/885/pdl_02_2025_comenda_25_de_junho_jaco_souza.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cachoeira.ba.leg.br/media/sapl/public/materialegislativa/2026/891/pdl_titulo_cidadao_cachoeirano_roberaldo_galiza-assinado.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cachoeira.ba.leg.br/media/sapl/public/materialegislativa/2026/908/pdl_no_04.2026_titulo_de_cidadao_otton_alencar.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cachoeira.ba.leg.br/media/sapl/public/materialegislativa/2026/911/pdl_05.2026_titulo_cidadao_cachoeirano_dra._cleia_costa_dos_santos_1.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cachoeira.ba.leg.br/media/sapl/public/materialegislativa/2026/910/ea_no_01.2026_emenda_ao_projeto_3_de_30_de_janeiro_de_2026_-_contratos.pdf" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cachoeira.ba.leg.br/media/sapl/public/materialegislativa/2026/888/pl_01_2026_utilidade_publica_amnqep_-_assinado.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cachoeira.ba.leg.br/media/sapl/public/materialegislativa/2026/898/pl_refis_de_2026_assinado_assinado_assinado.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cachoeira.ba.leg.br/media/sapl/public/materialegislativa/2026/899/projeto_de_lei_-_autorizacao_-_contratos_2c_convenios_2c_confissao_de_divida_assinado_assinado_assinado.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cachoeira.ba.leg.br/media/sapl/public/materialegislativa/2026/900/pl_04_2026_terreno_de_belem_-_minha_casa_minha_vida_assinado_assinado_assinado_1.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cachoeira.ba.leg.br/media/sapl/public/materialegislativa/2026/907/projeto_de_lei_n._05._2026.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cachoeira.ba.leg.br/media/sapl/public/materialegislativa/2026/909/lei_comabte_a_violencia_contra_mulher_nas_escolas_assinado.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cachoeira.ba.leg.br/media/sapl/public/materialegislativa/2026/924/projeto_de_lei_no._07_2026_inclusao_da_parada_gay_no_caledario_municipal.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cachoeira.ba.leg.br/media/sapl/public/materialegislativa/2026/927/pl_08_2026_fiscalizacao_de_residuos_solidos.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cachoeira.ba.leg.br/media/sapl/public/materialegislativa/2026/929/lei_reduca_taxa_de_agua-2_assinado.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cachoeira.ba.leg.br/media/sapl/public/materialegislativa/2026/936/projeto_de_lei_no._10_2026_utilidade_publica_isntituto_gaia_soul.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cachoeira.ba.leg.br/media/sapl/public/materialegislativa/2026/938/lei_combate_as_enchentes_assinado.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cachoeira.ba.leg.br/media/sapl/public/materialegislativa/2026/945/projeto_de_lei_no__12_2026_-_praca_da_biblia.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cachoeira.ba.leg.br/media/sapl/public/materialegislativa/2026/946/projeto_de_lei_no_13_2026_-_ladeira_d_ajuda.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cachoeira.ba.leg.br/media/sapl/public/materialegislativa/2026/947/pl_14_2026_economia_solidaria.pdf_assinado.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cachoeira.ba.leg.br/media/sapl/public/materialegislativa/2026/954/pl_15_2026_dispoe_sobre_a_politica_municipal_de_habitacao_de_interesse_social__pmhis.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cachoeira.ba.leg.br/media/sapl/public/materialegislativa/2026/955/pl_16_2026_reajuste_dos_servidores_publicos_do_municipio_de_cachoeira_e_da_outras_providencias.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cachoeira.ba.leg.br/media/sapl/public/materialegislativa/2026/963/pl_01_2026_utilidade_publica_amqmvi.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cachoeira.ba.leg.br/media/sapl/public/materialegislativa/2026/967/lei_girassol_do_iguape_assinado.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cachoeira.ba.leg.br/media/sapl/public/materialegislativa/2026/969/pl_dispoe_sobre_o_irmanamento_entre_o_municipio_de_cachoeira2c_estado_da_bahia2c_brasil2c_e_a_cidade_de_aneho2c_republica_do_togo_assinado_assinado_assinado.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cachoeira.ba.leg.br/media/sapl/public/materialegislativa/2026/973/pl_20_2026.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cachoeira.ba.leg.br/media/sapl/public/materialegislativa/2026/977/projeto_lei_transparencia_locacao_cartaz.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cachoeira.ba.leg.br/media/sapl/public/materialegislativa/2026/979/projeto_de_lei_cotas_cachoeira.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cachoeira.ba.leg.br/media/sapl/public/materialegislativa/2026/981/projeto_de_lei_no_23_2026.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cachoeira.ba.leg.br/media/sapl/public/materialegislativa/2026/982/politica_racismo_ambiental-2_assinado.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cachoeira.ba.leg.br/media/sapl/public/materialegislativa/2026/987/lei_maes_atipicas_assinado.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cachoeira.ba.leg.br/media/sapl/public/materialegislativa/2026/996/projeto_de_lei_ordina_ria._instituiaao_das_dastas_das_cavalgadas_no_ambito_municipal_2.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cachoeira.ba.leg.br/media/sapl/public/materialegislativa/2026/1001/projeto_de_lei_-_atualiza_a_lei_do_fundo_municipal_da_saude_-_revoga_a_lei_441_de_1991.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cachoeira.ba.leg.br/media/sapl/public/materialegislativa/2026/1002/projeto_de_lei_da_pessoa_pcd.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cachoeira.ba.leg.br/media/sapl/public/materialegislativa/2026/1003/altera_a_lei_da_guarda.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cachoeira.ba.leg.br/media/sapl/public/materialegislativa/2026/1010/pl_-_autoriza_a_abertura_de_credito_adicional_especial_ate_o_valor_de_r_24_50.000_-_15.05.2026_assinado_assinado_assinado.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cachoeira.ba.leg.br/media/sapl/public/materialegislativa/2026/1011/pl_-_autoriza_a_abertura_de_credito_adicional_especial_ate_o_valor_de_r_24_100.000_2c00_-_15.05.2026_assinado_assinado_assinado.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cachoeira.ba.leg.br/media/sapl/public/materialegislativa/2026/1012/pl_-_autoriza_a_transferencia_de_acoes_orcamentarias_da_sec_municipal_de_promocao_da_igualdade_racial_para_a_secretaria_municipal_da_mulher_-_15.05.2026_assinado_assinado_assinado.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cachoeira.ba.leg.br/media/sapl/public/materialegislativa/2026/1014/projeto_de_lei_33_2026_-_alteracao_de_nome_de_rua.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cachoeira.ba.leg.br/media/sapl/public/materialegislativa/2026/1021/projeto_leitura_assinado.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cachoeira.ba.leg.br/media/sapl/public/materialegislativa/2026/1023/pl_35_2026_patrimonio_imaterial_raizes_do_iguape.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cachoeira.ba.leg.br/media/sapl/public/materialegislativa/2026/1024/ldo_2026.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cachoeira.ba.leg.br/media/sapl/public/materialegislativa/2026/1029/pl_37_2026_patrimonio_imaterial_flor_de_cachoeira.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cachoeira.ba.leg.br/media/sapl/public/materialegislativa/2026/1028/lei_orquestra_assinado.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cachoeira.ba.leg.br/media/sapl/public/materialegislativa/2026/920/projeto_de_resolucao_-_alteracao_do_ri_1.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cachoeira.ba.leg.br/media/sapl/public/materialegislativa/2026/993/projeto_de_resolucao_02_2026__-_alteracao_do_regimento.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cachoeira.ba.leg.br/media/sapl/public/materialegislativa/2026/928/requerimento_01_2026.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cachoeira.ba.leg.br/media/sapl/public/materialegislativa/2026/1004/solicitacao_de_copia_das_atas_e_juntada_dos_pareceres_das_comissoes_e28093_projeto_de_resolucao_nc2ba_02_2026_assinado.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cachoeira.ba.leg.br/media/sapl/public/materialegislativa/2026/1017/requerimento_ao_projeto_22_-2026.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cachoeira.ba.leg.br/media/sapl/public/materialegislativa/2026/903/mocao_de_aplausos_e_congratulacoes_minerva.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cachoeira.ba.leg.br/media/sapl/public/materialegislativa/2026/951/mocao_.pdf_assinado.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cachoeira.ba.leg.br/media/sapl/public/materialegislativa/2026/984/mocao_de_apluso__03.2026.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cachoeira.ba.leg.br/media/sapl/public/materialegislativa/2026/986/mocao_n._04.2026_assembleia_de_deus.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cachoeira.ba.leg.br/media/sapl/public/materialegislativa/2026/1009/05_2026_lira_ceciliara.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cachoeira.ba.leg.br/media/sapl/public/materialegislativa/2026/1022/mocao_de_aplausos_arquivo_publico.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cachoeira.ba.leg.br/media/sapl/public/materialegislativa/2026/886/indicacao_no._01.2026__implantacao_torre_de_celular_em_belem.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cachoeira.ba.leg.br/media/sapl/public/materialegislativa/2026/889/ind_02_2026_tanque_laranjeiras.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cachoeira.ba.leg.br/media/sapl/public/materialegislativa/2026/890/ind_03_2026_beco_dos_aposentados.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cachoeira.ba.leg.br/media/sapl/public/materialegislativa/2026/892/ind_04_2026_ambulancia_tibiri.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cachoeira.ba.leg.br/media/sapl/public/materialegislativa/2026/893/ind_05_2026_encaminhe_a_esta_casa_legislativa_projeto_de_lei_lavagen_nurutuba.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cachoeira.ba.leg.br/media/sapl/public/materialegislativa/2026/894/ind_06_2026_implantacao_de_um_upa_no_iguape_1.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cachoeira.ba.leg.br/media/" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cachoeira.ba.leg.br/media/" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cachoeira.ba.leg.br/media/" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cachoeira.ba.leg.br/media/sapl/public/materialegislativa/2026/901/ind_10_2026_30_agente_de_transito.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cachoeira.ba.leg.br/media/sapl/public/materialegislativa/2026/902/ind_11_2026_10_agente_de_transito_auxilio_fardamento.pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cachoeira.ba.leg.br/media/sapl/public/materialegislativa/2026/904/indicacao_4-_praca_tibiri.docx" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cachoeira.ba.leg.br/media/sapl/public/materialegislativa/2026/905/indicacao_5_caixa_do_tupim.docx" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cachoeira.ba.leg.br/media/sapl/public/materialegislativa/2026/913/indicacao_no._14.2026.pdf" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cachoeira.ba.leg.br/media/sapl/public/materialegislativa/2026/914/indicacao_no._15._2026.pdf" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cachoeira.ba.leg.br/media/sapl/public/materialegislativa/2026/915/indicacao_no._16.2026.pdf" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cachoeira.ba.leg.br/media/sapl/public/materialegislativa/2026/916/indicacao_no._17.2026.pdf" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cachoeira.ba.leg.br/media/sapl/public/materialegislativa/2026/917/indicacao_no._18._2026.pdf" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cachoeira.ba.leg.br/media/sapl/public/materialegislativa/2026/919/indicacao_reforma_praca_da_matinha_assinado.pdf" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cachoeira.ba.leg.br/media/sapl/public/materialegislativa/2026/921/indicacao_20_2026_limpeza_urbana.pdf" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cachoeira.ba.leg.br/media/sapl/public/materialegislativa/2026/922/indicacao_21_2026_requalificacao_cachoeirinha_do_saco_1.pdf" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cachoeira.ba.leg.br/media/sapl/public/materialegislativa/2026/923/indicacao_22_2026_limpesa_urbana_a_taxi.pdf" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cachoeira.ba.leg.br/media/sapl/public/materialegislativa/2026/925/indicacao_23_2026__instalacao_de_lixeira_de_coleta_ceeletiva_na_cidade.pdf" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cachoeira.ba.leg.br/media/sapl/public/materialegislativa/2026/930/indicacao_relatorio_de_vulnerabilidade_socioambiental.pdf" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cachoeira.ba.leg.br/media/sapl/public/materialegislativa/2026/931/indicacao_programas_educacao_ambiental.pdf" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cachoeira.ba.leg.br/media/sapl/public/materialegislativa/2026/932/indicacao_obras_estruturantes.pdf" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cachoeira.ba.leg.br/media/sapl/public/materialegislativa/2026/933/indicacao_medidas_estruturantes_de_prevencao.pdf" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cachoeira.ba.leg.br/media/sapl/public/materialegislativa/2026/934/indicacao_audiencias_publicas_1.pdf" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cachoeira.ba.leg.br/media/sapl/public/materialegislativa/2026/935/indicacao_ativacao_fundo_municipal_de_habitacao.pdf" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cachoeira.ba.leg.br/media/sapl/public/materialegislativa/2026/937/ind_30_2026_casa_de_farinha_caraconha.pdf" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cachoeira.ba.leg.br/media/sapl/public/materialegislativa/2026/939/iluminacao_saco.pdf" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cachoeira.ba.leg.br/media/sapl/public/materialegislativa/2026/940/ind_32_2026_construcao_de_posto_de_saude_no_cucui.pdf" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cachoeira.ba.leg.br/media/" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cachoeira.ba.leg.br/media/sapl/public/materialegislativa/2026/942/ind_n._34_2026_sessao_especial_para_fundacao_hansen_bahia.pdf" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cachoeira.ba.leg.br/media/sapl/public/materialegislativa/2026/943/ind_n._35_2026_pavimentacao_da_rua_brasilia_na_opalma.pdf" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cachoeira.ba.leg.br/media/sapl/public/materialegislativa/2026/950/indicacao_no_07.docx" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cachoeira.ba.leg.br/media/sapl/public/materialegislativa/2026/956/ind_37_2026_inclusao_no_caledaria_a_parada_lgbtqiap.pdf" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cachoeira.ba.leg.br/media/sapl/public/materialegislativa/2026/964/indicacao_no10.docx" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cachoeira.ba.leg.br/media/" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cachoeira.ba.leg.br/media/sapl/public/materialegislativa/2026/968/indicacao_40_2026_oradpr_do_25_de_junho.pdf" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cachoeira.ba.leg.br/media/sapl/public/materialegislativa/2026/970/indicacao_no_41_2026_reforma_da_quadra_do_morumbi.pdf" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cachoeira.ba.leg.br/media/sapl/public/materialegislativa/2026/972/ind_42_2026_medidores_decibeis_cachoeira_4.docx" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cachoeira.ba.leg.br/media/sapl/public/materialegislativa/2026/975/ind_43_2026_vestiario_no_campo_de_capoeirucu.pdf" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cachoeira.ba.leg.br/media/sapl/public/materialegislativa/2026/978/indicacao_equipamento_de_ultrassom_de_profilaxia.docx" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cachoeira.ba.leg.br/media/sapl/public/materialegislativa/2026/980/indicacao_aquisicao_de_onibus.docx" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cachoeira.ba.leg.br/media/" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cachoeira.ba.leg.br/media/sapl/public/materialegislativa/2026/988/indicacao_47.2026.pdf" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cachoeira.ba.leg.br/media/" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cachoeira.ba.leg.br/media/sapl/public/materialegislativa/2026/990/indicacao_49.2026.pdf" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cachoeira.ba.leg.br/media/sapl/public/materialegislativa/2026/991/indicacao_50.2026.pdf" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cachoeira.ba.leg.br/media/sapl/public/materialegislativa/2026/992/indicacao_51.2026.pdf" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cachoeira.ba.leg.br/media/sapl/public/materialegislativa/2026/999/ind_52_2026_calcamento_da_pinguela.pdf" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cachoeira.ba.leg.br/media/sapl/public/materialegislativa/2026/1000/ind_53_2026_nome_de_rua_povoado_da_formiga.pdf" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cachoeira.ba.leg.br/media/sapl/public/materialegislativa/2026/1005/indicacao_-_reforma_do_calcamento_do_engenho_novo.pdf" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cachoeira.ba.leg.br/media/sapl/public/materialegislativa/2026/1006/indicacao_-_rua_das_marias_-_opalma.pdf" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cachoeira.ba.leg.br/media/sapl/public/materialegislativa/2026/1007/indicacao_plano_de_acao_estradas_vicinais_assinado.pdf" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cachoeira.ba.leg.br/media/sapl/public/materialegislativa/2026/1008/indicacao_tac_transporte_universitario_assinado.pdf" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cachoeira.ba.leg.br/media/" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cachoeira.ba.leg.br/media/sapl/public/materialegislativa/2026/1019/indicacao_n_002.pdf" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cachoeira.ba.leg.br/media/sapl/public/materialegislativa/2026/1020/ind_60_2026_inclusao_no_caledaria_a_parada_lgbtqiap.pdf" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cachoeira.ba.leg.br/media/sapl/public/materialegislativa/2026/1018/parecer_juridico_de_resposta_vereador_laelson_assinado_assinado.pdf" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cachoeira.ba.leg.br/media/sapl/public/materialegislativa/2026/1026/parecer_camara_de_cachoeira_-_reserva_de_vagas_-_assinado.pdf" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cachoeira.ba.leg.br/media/sapl/public/materialegislativa/2026/912/mocao_de_pesar_01.2026_mocao_de_pesar.pdf" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cachoeira.ba.leg.br/media/sapl/public/materialegislativa/2026/918/mocao_n._02.2026.docx" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cachoeira.ba.leg.br/media/sapl/public/materialegislativa/2026/926/mocao_de_pessar_03_2026.pdf" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cachoeira.ba.leg.br/media/sapl/public/materialegislativa/2026/952/mocaode_pesar__04_2026.pdf" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cachoeira.ba.leg.br/media/" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cachoeira.ba.leg.br/media/" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cachoeira.ba.leg.br/media/sapl/public/materialegislativa/2026/959/mocao_n._07.2026.pdf" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cachoeira.ba.leg.br/media/sapl/public/materialegislativa/2026/960/mocao_n._08.2026.pdf" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cachoeira.ba.leg.br/media/" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cachoeira.ba.leg.br/media/sapl/public/materialegislativa/2026/1016/mocao_pesar_assinada_tico.pdf" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cachoeira.ba.leg.br/media/sapl/public/materialegislativa/2026/1025/mocao_pesar_mae_lucia.docx.pdf" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cachoeira.ba.leg.br/media/sapl/public/materialegislativa/2026/884/pdl_01_2025_comenda_25_de_junho_dona_dalva.pdf" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cachoeira.ba.leg.br/media/sapl/public/materialegislativa/2026/885/pdl_02_2025_comenda_25_de_junho_jaco_souza.pdf" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cachoeira.ba.leg.br/media/sapl/public/materialegislativa/2026/891/pdl_titulo_cidadao_cachoeirano_roberaldo_galiza-assinado.pdf" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cachoeira.ba.leg.br/media/sapl/public/materialegislativa/2026/908/pdl_no_04.2026_titulo_de_cidadao_otton_alencar.pdf" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cachoeira.ba.leg.br/media/sapl/public/materialegislativa/2026/911/pdl_05.2026_titulo_cidadao_cachoeirano_dra._cleia_costa_dos_santos_1.pdf" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cachoeira.ba.leg.br/media/sapl/public/materialegislativa/2026/948/pdl_comenda_zumbi_dos_palmares_germano_barbosa-assinado.pdf" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cachoeira.ba.leg.br/media/sapl/public/materialegislativa/2026/971/pdl_07_2026_titulo_de_cidadao.pdf" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cachoeira.ba.leg.br/media/sapl/public/materialegislativa/2026/974/pdl_08_2026_titulo_de_cidadao.pdf" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cachoeira.ba.leg.br/media/sapl/public/materialegislativa/2026/976/pdl_titulo_cidadao_cachoeirano_adriano_rivera-assinado.pdf" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cachoeira.ba.leg.br/media/" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cachoeira.ba.leg.br/media/sapl/public/materialegislativa/2026/994/pdl_11_2026_titulo_de_cidadao_cachoeirano.pdf" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cachoeira.ba.leg.br/media/sapl/public/materialegislativa/2026/995/pdl_12_2026_titulo_de_cidadao.pdf" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cachoeira.ba.leg.br/media/sapl/public/materialegislativa/2026/1013/pdl_13_2026_titulo_de_cidadao.pdf" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cachoeira.ba.leg.br/media/sapl/public/materialegislativa/2026/1027/projeto_de_resolucao_no15.docx" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cachoeira.ba.leg.br/media/sapl/public/materialegislativa/2026/962/oficio_no08.docx" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cachoeira.ba.leg.br/media/sapl/public/materialegislativa/2026/997/mocao_n.01_2026_josmar_barbosa_daniela_mercury.pdf" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cachoeira.ba.leg.br/media/sapl/public/materialegislativa/2026/944/emenda_modificativa_01_2026.pdf" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cachoeira.ba.leg.br/media/sapl/public/materialegislativa/2026/910/ea_no_01.2026_emenda_ao_projeto_3_de_30_de_janeiro_de_2026_-_contratos.pdf" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cachoeira.ba.leg.br/media/sapl/public/materialegislativa/2026/949/emenda_aditiva_prl_01_2026.pdf" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cachoeira.ba.leg.br/media/sapl/public/materialegislativa/2026/953/emenda_aditiva_03_2026__ao__pl_08_2026.pdf" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cachoeira.ba.leg.br/media/sapl/public/materialegislativa/2026/966/emenda_aditiva_04_2026__ao__pl_08_2026.pdf" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cachoeira.ba.leg.br/media/sapl/public/materialegislativa/2026/998/mocao_n._01.2026_josmar_barbosa_edson_gomes.pdf" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
-  <dimension ref="A1:H53"/>
+  <dimension ref="A1:H145"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
-    <col min="1" max="1" width="4" bestFit="1" customWidth="1"/>
-    <col min="2" max="2" width="5" bestFit="1" customWidth="1"/>
+    <col min="1" max="2" width="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="29.5703125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="38.5703125" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="41.28515625" bestFit="1" customWidth="1"/>
-    <col min="7" max="7" width="172.85546875" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="248.42578125" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="255.7109375" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>
@@ -1344,1132 +2365,3524 @@
       </c>
       <c r="D11" t="s">
         <v>11</v>
       </c>
       <c r="E11" t="s">
         <v>12</v>
       </c>
       <c r="F11" t="s">
         <v>41</v>
       </c>
       <c r="G11" s="1" t="s">
         <v>55</v>
       </c>
       <c r="H11" t="s">
         <v>56</v>
       </c>
     </row>
     <row r="12" spans="1:8">
       <c r="A12" t="s">
         <v>57</v>
       </c>
       <c r="B12" t="s">
         <v>9</v>
       </c>
       <c r="C12" t="s">
-        <v>10</v>
+        <v>58</v>
       </c>
       <c r="D12" t="s">
-        <v>58</v>
+        <v>11</v>
       </c>
       <c r="E12" t="s">
+        <v>12</v>
+      </c>
+      <c r="F12" t="s">
+        <v>36</v>
+      </c>
+      <c r="G12" s="1" t="s">
         <v>59</v>
       </c>
-      <c r="F12" t="s">
-[...2 lines deleted...]
-      <c r="G12" s="1" t="s">
+      <c r="H12" t="s">
         <v>60</v>
-      </c>
-[...1 lines deleted...]
-        <v>61</v>
       </c>
     </row>
     <row r="13" spans="1:8">
       <c r="A13" t="s">
+        <v>61</v>
+      </c>
+      <c r="B13" t="s">
+        <v>9</v>
+      </c>
+      <c r="C13" t="s">
         <v>62</v>
       </c>
-      <c r="B13" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="D13" t="s">
+        <v>11</v>
+      </c>
+      <c r="E13" t="s">
+        <v>12</v>
+      </c>
+      <c r="F13" t="s">
+        <v>41</v>
+      </c>
+      <c r="G13" s="1" t="s">
         <v>63</v>
       </c>
-      <c r="E13" t="s">
+      <c r="H13" t="s">
         <v>64</v>
-      </c>
-[...7 lines deleted...]
-        <v>66</v>
       </c>
     </row>
     <row r="14" spans="1:8">
       <c r="A14" t="s">
+        <v>65</v>
+      </c>
+      <c r="B14" t="s">
+        <v>9</v>
+      </c>
+      <c r="C14" t="s">
+        <v>66</v>
+      </c>
+      <c r="D14" t="s">
+        <v>11</v>
+      </c>
+      <c r="E14" t="s">
+        <v>12</v>
+      </c>
+      <c r="F14" t="s">
+        <v>41</v>
+      </c>
+      <c r="G14" s="1" t="s">
         <v>67</v>
       </c>
-      <c r="B14" t="s">
-[...5 lines deleted...]
-      <c r="D14" t="s">
+      <c r="H14" t="s">
         <v>68</v>
-      </c>
-[...10 lines deleted...]
-        <v>71</v>
       </c>
     </row>
     <row r="15" spans="1:8">
       <c r="A15" t="s">
+        <v>69</v>
+      </c>
+      <c r="B15" t="s">
+        <v>9</v>
+      </c>
+      <c r="C15" t="s">
+        <v>70</v>
+      </c>
+      <c r="D15" t="s">
+        <v>11</v>
+      </c>
+      <c r="E15" t="s">
+        <v>12</v>
+      </c>
+      <c r="F15" t="s">
+        <v>36</v>
+      </c>
+      <c r="G15" s="1" t="s">
+        <v>71</v>
+      </c>
+      <c r="H15" t="s">
         <v>72</v>
-      </c>
-[...19 lines deleted...]
-        <v>77</v>
       </c>
     </row>
     <row r="16" spans="1:8">
       <c r="A16" t="s">
-        <v>78</v>
+        <v>73</v>
       </c>
       <c r="B16" t="s">
         <v>9</v>
       </c>
       <c r="C16" t="s">
-        <v>17</v>
+        <v>74</v>
       </c>
       <c r="D16" t="s">
-        <v>73</v>
+        <v>11</v>
       </c>
       <c r="E16" t="s">
-        <v>74</v>
+        <v>12</v>
       </c>
       <c r="F16" t="s">
-        <v>79</v>
+        <v>75</v>
       </c>
       <c r="G16" s="1" t="s">
-        <v>80</v>
+        <v>76</v>
       </c>
       <c r="H16" t="s">
-        <v>81</v>
+        <v>77</v>
       </c>
     </row>
     <row r="17" spans="1:8">
       <c r="A17" t="s">
-        <v>82</v>
+        <v>78</v>
       </c>
       <c r="B17" t="s">
         <v>9</v>
       </c>
       <c r="C17" t="s">
-        <v>22</v>
+        <v>79</v>
       </c>
       <c r="D17" t="s">
-        <v>73</v>
+        <v>11</v>
       </c>
       <c r="E17" t="s">
-        <v>74</v>
+        <v>12</v>
       </c>
       <c r="F17" t="s">
-        <v>79</v>
+        <v>75</v>
       </c>
       <c r="G17" s="1" t="s">
-        <v>83</v>
+        <v>80</v>
       </c>
       <c r="H17" t="s">
-        <v>84</v>
+        <v>81</v>
       </c>
     </row>
     <row r="18" spans="1:8">
       <c r="A18" t="s">
+        <v>82</v>
+      </c>
+      <c r="B18" t="s">
+        <v>9</v>
+      </c>
+      <c r="C18" t="s">
+        <v>83</v>
+      </c>
+      <c r="D18" t="s">
+        <v>11</v>
+      </c>
+      <c r="E18" t="s">
+        <v>12</v>
+      </c>
+      <c r="F18" t="s">
+        <v>84</v>
+      </c>
+      <c r="G18" s="1" t="s">
         <v>85</v>
       </c>
-      <c r="B18" t="s">
-[...14 lines deleted...]
-      <c r="G18" s="1" t="s">
+      <c r="H18" t="s">
         <v>86</v>
-      </c>
-[...1 lines deleted...]
-        <v>87</v>
       </c>
     </row>
     <row r="19" spans="1:8">
       <c r="A19" t="s">
+        <v>87</v>
+      </c>
+      <c r="B19" t="s">
+        <v>9</v>
+      </c>
+      <c r="C19" t="s">
         <v>88</v>
       </c>
-      <c r="B19" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="D19" t="s">
-        <v>73</v>
+        <v>11</v>
       </c>
       <c r="E19" t="s">
-        <v>74</v>
+        <v>12</v>
       </c>
       <c r="F19" t="s">
-        <v>75</v>
+        <v>36</v>
       </c>
       <c r="G19" s="1" t="s">
         <v>89</v>
       </c>
       <c r="H19" t="s">
         <v>90</v>
       </c>
     </row>
     <row r="20" spans="1:8">
       <c r="A20" t="s">
         <v>91</v>
       </c>
       <c r="B20" t="s">
         <v>9</v>
       </c>
       <c r="C20" t="s">
-        <v>35</v>
+        <v>92</v>
       </c>
       <c r="D20" t="s">
-        <v>73</v>
+        <v>11</v>
       </c>
       <c r="E20" t="s">
-        <v>74</v>
+        <v>12</v>
       </c>
       <c r="F20" t="s">
-        <v>75</v>
+        <v>18</v>
       </c>
       <c r="G20" s="1" t="s">
-        <v>92</v>
+        <v>93</v>
       </c>
       <c r="H20" t="s">
-        <v>93</v>
+        <v>94</v>
       </c>
     </row>
     <row r="21" spans="1:8">
       <c r="A21" t="s">
-        <v>94</v>
+        <v>95</v>
       </c>
       <c r="B21" t="s">
         <v>9</v>
       </c>
       <c r="C21" t="s">
-        <v>40</v>
+        <v>96</v>
       </c>
       <c r="D21" t="s">
-        <v>73</v>
+        <v>11</v>
       </c>
       <c r="E21" t="s">
-        <v>74</v>
+        <v>12</v>
       </c>
       <c r="F21" t="s">
-        <v>95</v>
+        <v>97</v>
       </c>
       <c r="G21" s="1" t="s">
-        <v>96</v>
+        <v>98</v>
       </c>
       <c r="H21" t="s">
-        <v>97</v>
+        <v>99</v>
       </c>
     </row>
     <row r="22" spans="1:8">
       <c r="A22" t="s">
-        <v>98</v>
+        <v>100</v>
       </c>
       <c r="B22" t="s">
         <v>9</v>
       </c>
       <c r="C22" t="s">
-        <v>45</v>
+        <v>101</v>
       </c>
       <c r="D22" t="s">
-        <v>73</v>
+        <v>11</v>
       </c>
       <c r="E22" t="s">
-        <v>74</v>
+        <v>12</v>
       </c>
       <c r="F22" t="s">
-        <v>95</v>
+        <v>13</v>
       </c>
       <c r="G22" s="1" t="s">
-        <v>96</v>
+        <v>102</v>
       </c>
       <c r="H22" t="s">
-        <v>99</v>
+        <v>103</v>
       </c>
     </row>
     <row r="23" spans="1:8">
       <c r="A23" t="s">
-        <v>100</v>
+        <v>104</v>
       </c>
       <c r="B23" t="s">
         <v>9</v>
       </c>
       <c r="C23" t="s">
-        <v>50</v>
+        <v>105</v>
       </c>
       <c r="D23" t="s">
-        <v>73</v>
+        <v>11</v>
       </c>
       <c r="E23" t="s">
-        <v>74</v>
+        <v>12</v>
       </c>
       <c r="F23" t="s">
-        <v>95</v>
+        <v>13</v>
       </c>
       <c r="G23" s="1" t="s">
-        <v>96</v>
+        <v>106</v>
       </c>
       <c r="H23" t="s">
-        <v>101</v>
+        <v>107</v>
       </c>
     </row>
     <row r="24" spans="1:8">
       <c r="A24" t="s">
-        <v>102</v>
+        <v>108</v>
       </c>
       <c r="B24" t="s">
         <v>9</v>
       </c>
       <c r="C24" t="s">
-        <v>54</v>
+        <v>109</v>
       </c>
       <c r="D24" t="s">
-        <v>73</v>
+        <v>11</v>
       </c>
       <c r="E24" t="s">
-        <v>74</v>
+        <v>12</v>
       </c>
       <c r="F24" t="s">
-        <v>41</v>
+        <v>46</v>
       </c>
       <c r="G24" s="1" t="s">
-        <v>103</v>
+        <v>110</v>
       </c>
       <c r="H24" t="s">
-        <v>104</v>
+        <v>111</v>
       </c>
     </row>
     <row r="25" spans="1:8">
       <c r="A25" t="s">
-        <v>105</v>
+        <v>112</v>
       </c>
       <c r="B25" t="s">
         <v>9</v>
       </c>
       <c r="C25" t="s">
-        <v>106</v>
+        <v>113</v>
       </c>
       <c r="D25" t="s">
-        <v>73</v>
+        <v>11</v>
       </c>
       <c r="E25" t="s">
-        <v>74</v>
+        <v>12</v>
       </c>
       <c r="F25" t="s">
-        <v>41</v>
+        <v>36</v>
       </c>
       <c r="G25" s="1" t="s">
-        <v>107</v>
+        <v>114</v>
       </c>
       <c r="H25" t="s">
-        <v>108</v>
+        <v>115</v>
       </c>
     </row>
     <row r="26" spans="1:8">
       <c r="A26" t="s">
-        <v>109</v>
+        <v>116</v>
       </c>
       <c r="B26" t="s">
         <v>9</v>
       </c>
       <c r="C26" t="s">
-        <v>110</v>
+        <v>117</v>
       </c>
       <c r="D26" t="s">
-        <v>73</v>
+        <v>11</v>
       </c>
       <c r="E26" t="s">
-        <v>74</v>
+        <v>12</v>
       </c>
       <c r="F26" t="s">
-        <v>79</v>
+        <v>36</v>
       </c>
       <c r="G26" s="1" t="s">
-        <v>111</v>
+        <v>118</v>
       </c>
       <c r="H26" t="s">
-        <v>112</v>
+        <v>119</v>
       </c>
     </row>
     <row r="27" spans="1:8">
       <c r="A27" t="s">
-        <v>113</v>
+        <v>120</v>
       </c>
       <c r="B27" t="s">
         <v>9</v>
       </c>
       <c r="C27" t="s">
-        <v>114</v>
+        <v>121</v>
       </c>
       <c r="D27" t="s">
-        <v>73</v>
+        <v>11</v>
       </c>
       <c r="E27" t="s">
-        <v>74</v>
+        <v>12</v>
       </c>
       <c r="F27" t="s">
-        <v>79</v>
+        <v>46</v>
       </c>
       <c r="G27" s="1" t="s">
-        <v>115</v>
+        <v>122</v>
       </c>
       <c r="H27" t="s">
-        <v>116</v>
+        <v>123</v>
       </c>
     </row>
     <row r="28" spans="1:8">
       <c r="A28" t="s">
-        <v>117</v>
+        <v>124</v>
       </c>
       <c r="B28" t="s">
         <v>9</v>
       </c>
       <c r="C28" t="s">
-        <v>118</v>
+        <v>125</v>
       </c>
       <c r="D28" t="s">
-        <v>73</v>
+        <v>11</v>
       </c>
       <c r="E28" t="s">
-        <v>74</v>
+        <v>12</v>
       </c>
       <c r="F28" t="s">
-        <v>95</v>
+        <v>18</v>
       </c>
       <c r="G28" s="1" t="s">
-        <v>119</v>
+        <v>126</v>
       </c>
       <c r="H28" t="s">
-        <v>120</v>
+        <v>127</v>
       </c>
     </row>
     <row r="29" spans="1:8">
       <c r="A29" t="s">
-        <v>121</v>
+        <v>128</v>
       </c>
       <c r="B29" t="s">
         <v>9</v>
       </c>
       <c r="C29" t="s">
-        <v>122</v>
+        <v>129</v>
       </c>
       <c r="D29" t="s">
-        <v>73</v>
+        <v>11</v>
       </c>
       <c r="E29" t="s">
-        <v>74</v>
+        <v>12</v>
       </c>
       <c r="F29" t="s">
-        <v>95</v>
+        <v>18</v>
       </c>
       <c r="G29" s="1" t="s">
-        <v>123</v>
+        <v>130</v>
       </c>
       <c r="H29" t="s">
-        <v>124</v>
+        <v>131</v>
       </c>
     </row>
     <row r="30" spans="1:8">
       <c r="A30" t="s">
-        <v>125</v>
+        <v>132</v>
       </c>
       <c r="B30" t="s">
         <v>9</v>
       </c>
       <c r="C30" t="s">
-        <v>126</v>
+        <v>133</v>
       </c>
       <c r="D30" t="s">
-        <v>73</v>
+        <v>11</v>
       </c>
       <c r="E30" t="s">
-        <v>74</v>
+        <v>12</v>
       </c>
       <c r="F30" t="s">
-        <v>95</v>
+        <v>18</v>
       </c>
       <c r="G30" s="1" t="s">
-        <v>127</v>
+        <v>134</v>
       </c>
       <c r="H30" t="s">
-        <v>128</v>
+        <v>135</v>
       </c>
     </row>
     <row r="31" spans="1:8">
       <c r="A31" t="s">
-        <v>129</v>
+        <v>136</v>
       </c>
       <c r="B31" t="s">
         <v>9</v>
       </c>
       <c r="C31" t="s">
-        <v>130</v>
+        <v>137</v>
       </c>
       <c r="D31" t="s">
-        <v>73</v>
+        <v>11</v>
       </c>
       <c r="E31" t="s">
-        <v>74</v>
+        <v>12</v>
       </c>
       <c r="F31" t="s">
-        <v>95</v>
+        <v>18</v>
       </c>
       <c r="G31" s="1" t="s">
-        <v>131</v>
+        <v>138</v>
       </c>
       <c r="H31" t="s">
-        <v>132</v>
+        <v>139</v>
       </c>
     </row>
     <row r="32" spans="1:8">
       <c r="A32" t="s">
-        <v>133</v>
+        <v>140</v>
       </c>
       <c r="B32" t="s">
         <v>9</v>
       </c>
       <c r="C32" t="s">
-        <v>134</v>
+        <v>141</v>
       </c>
       <c r="D32" t="s">
-        <v>73</v>
+        <v>11</v>
       </c>
       <c r="E32" t="s">
-        <v>74</v>
+        <v>12</v>
       </c>
       <c r="F32" t="s">
-        <v>95</v>
+        <v>18</v>
       </c>
       <c r="G32" s="1" t="s">
-        <v>135</v>
+        <v>142</v>
       </c>
       <c r="H32" t="s">
-        <v>136</v>
+        <v>143</v>
       </c>
     </row>
     <row r="33" spans="1:8">
       <c r="A33" t="s">
-        <v>137</v>
+        <v>144</v>
       </c>
       <c r="B33" t="s">
         <v>9</v>
       </c>
       <c r="C33" t="s">
-        <v>138</v>
+        <v>145</v>
       </c>
       <c r="D33" t="s">
-        <v>73</v>
+        <v>11</v>
       </c>
       <c r="E33" t="s">
-        <v>74</v>
+        <v>12</v>
       </c>
       <c r="F33" t="s">
-        <v>36</v>
+        <v>18</v>
       </c>
       <c r="G33" s="1" t="s">
-        <v>139</v>
+        <v>146</v>
       </c>
       <c r="H33" t="s">
-        <v>140</v>
+        <v>147</v>
       </c>
     </row>
     <row r="34" spans="1:8">
       <c r="A34" t="s">
-        <v>141</v>
+        <v>148</v>
       </c>
       <c r="B34" t="s">
         <v>9</v>
       </c>
       <c r="C34" t="s">
-        <v>142</v>
+        <v>149</v>
       </c>
       <c r="D34" t="s">
-        <v>73</v>
+        <v>11</v>
       </c>
       <c r="E34" t="s">
-        <v>74</v>
+        <v>12</v>
       </c>
       <c r="F34" t="s">
-        <v>46</v>
+        <v>97</v>
       </c>
       <c r="G34" s="1" t="s">
-        <v>143</v>
+        <v>150</v>
       </c>
       <c r="H34" t="s">
-        <v>144</v>
+        <v>151</v>
       </c>
     </row>
     <row r="35" spans="1:8">
       <c r="A35" t="s">
-        <v>145</v>
+        <v>152</v>
       </c>
       <c r="B35" t="s">
         <v>9</v>
       </c>
       <c r="C35" t="s">
-        <v>146</v>
+        <v>153</v>
       </c>
       <c r="D35" t="s">
-        <v>73</v>
+        <v>11</v>
       </c>
       <c r="E35" t="s">
-        <v>74</v>
+        <v>12</v>
       </c>
       <c r="F35" t="s">
-        <v>46</v>
+        <v>36</v>
       </c>
       <c r="G35" s="1" t="s">
-        <v>147</v>
+        <v>154</v>
       </c>
       <c r="H35" t="s">
-        <v>148</v>
+        <v>155</v>
       </c>
     </row>
     <row r="36" spans="1:8">
       <c r="A36" t="s">
-        <v>149</v>
+        <v>156</v>
       </c>
       <c r="B36" t="s">
         <v>9</v>
       </c>
       <c r="C36" t="s">
-        <v>150</v>
+        <v>157</v>
       </c>
       <c r="D36" t="s">
-        <v>73</v>
+        <v>11</v>
       </c>
       <c r="E36" t="s">
-        <v>74</v>
+        <v>12</v>
       </c>
       <c r="F36" t="s">
-        <v>46</v>
+        <v>41</v>
       </c>
       <c r="G36" s="1" t="s">
-        <v>151</v>
+        <v>158</v>
       </c>
       <c r="H36" t="s">
-        <v>152</v>
+        <v>159</v>
       </c>
     </row>
     <row r="37" spans="1:8">
       <c r="A37" t="s">
-        <v>153</v>
+        <v>160</v>
       </c>
       <c r="B37" t="s">
         <v>9</v>
       </c>
       <c r="C37" t="s">
-        <v>154</v>
+        <v>161</v>
       </c>
       <c r="D37" t="s">
-        <v>73</v>
+        <v>11</v>
       </c>
       <c r="E37" t="s">
-        <v>74</v>
+        <v>12</v>
       </c>
       <c r="F37" t="s">
-        <v>46</v>
+        <v>75</v>
       </c>
       <c r="G37" s="1" t="s">
-        <v>155</v>
+        <v>162</v>
       </c>
       <c r="H37" t="s">
-        <v>156</v>
+        <v>163</v>
       </c>
     </row>
     <row r="38" spans="1:8">
       <c r="A38" t="s">
-        <v>157</v>
+        <v>164</v>
       </c>
       <c r="B38" t="s">
         <v>9</v>
       </c>
       <c r="C38" t="s">
-        <v>158</v>
+        <v>165</v>
       </c>
       <c r="D38" t="s">
-        <v>73</v>
+        <v>11</v>
       </c>
       <c r="E38" t="s">
-        <v>74</v>
+        <v>12</v>
       </c>
       <c r="F38" t="s">
-        <v>13</v>
+        <v>41</v>
       </c>
       <c r="G38" s="1" t="s">
-        <v>159</v>
+        <v>166</v>
       </c>
       <c r="H38" t="s">
-        <v>160</v>
+        <v>167</v>
       </c>
     </row>
     <row r="39" spans="1:8">
       <c r="A39" t="s">
-        <v>161</v>
+        <v>168</v>
       </c>
       <c r="B39" t="s">
         <v>9</v>
       </c>
       <c r="C39" t="s">
-        <v>162</v>
+        <v>169</v>
       </c>
       <c r="D39" t="s">
-        <v>73</v>
+        <v>11</v>
       </c>
       <c r="E39" t="s">
-        <v>74</v>
+        <v>12</v>
       </c>
       <c r="F39" t="s">
-        <v>13</v>
+        <v>36</v>
       </c>
       <c r="G39" s="1" t="s">
-        <v>163</v>
+        <v>170</v>
       </c>
       <c r="H39" t="s">
-        <v>164</v>
+        <v>171</v>
       </c>
     </row>
     <row r="40" spans="1:8">
       <c r="A40" t="s">
-        <v>165</v>
+        <v>172</v>
       </c>
       <c r="B40" t="s">
         <v>9</v>
       </c>
       <c r="C40" t="s">
-        <v>166</v>
+        <v>10</v>
       </c>
       <c r="D40" t="s">
-        <v>73</v>
+        <v>173</v>
       </c>
       <c r="E40" t="s">
-        <v>74</v>
+        <v>174</v>
       </c>
       <c r="F40" t="s">
-        <v>13</v>
+        <v>31</v>
       </c>
       <c r="G40" s="1" t="s">
-        <v>167</v>
+        <v>175</v>
       </c>
       <c r="H40" t="s">
-        <v>168</v>
+        <v>176</v>
       </c>
     </row>
     <row r="41" spans="1:8">
       <c r="A41" t="s">
-        <v>169</v>
+        <v>177</v>
       </c>
       <c r="B41" t="s">
         <v>9</v>
       </c>
       <c r="C41" t="s">
-        <v>170</v>
+        <v>17</v>
       </c>
       <c r="D41" t="s">
-        <v>73</v>
+        <v>173</v>
       </c>
       <c r="E41" t="s">
-        <v>74</v>
+        <v>174</v>
       </c>
       <c r="F41" t="s">
-        <v>13</v>
+        <v>41</v>
       </c>
       <c r="G41" s="1" t="s">
-        <v>171</v>
+        <v>178</v>
       </c>
       <c r="H41" t="s">
-        <v>172</v>
+        <v>179</v>
       </c>
     </row>
     <row r="42" spans="1:8">
       <c r="A42" t="s">
-        <v>173</v>
+        <v>180</v>
       </c>
       <c r="B42" t="s">
         <v>9</v>
       </c>
       <c r="C42" t="s">
-        <v>174</v>
+        <v>10</v>
       </c>
       <c r="D42" t="s">
-        <v>73</v>
+        <v>181</v>
       </c>
       <c r="E42" t="s">
-        <v>74</v>
+        <v>182</v>
       </c>
       <c r="F42" t="s">
-        <v>13</v>
+        <v>46</v>
       </c>
       <c r="G42" s="1" t="s">
-        <v>175</v>
+        <v>183</v>
       </c>
       <c r="H42" t="s">
-        <v>176</v>
+        <v>184</v>
       </c>
     </row>
     <row r="43" spans="1:8">
       <c r="A43" t="s">
-        <v>177</v>
+        <v>185</v>
       </c>
       <c r="B43" t="s">
         <v>9</v>
       </c>
       <c r="C43" t="s">
-        <v>178</v>
+        <v>17</v>
       </c>
       <c r="D43" t="s">
-        <v>73</v>
+        <v>181</v>
       </c>
       <c r="E43" t="s">
-        <v>74</v>
+        <v>182</v>
       </c>
       <c r="F43" t="s">
         <v>13</v>
       </c>
       <c r="G43" s="1" t="s">
-        <v>179</v>
+        <v>186</v>
       </c>
       <c r="H43" t="s">
-        <v>180</v>
+        <v>187</v>
       </c>
     </row>
     <row r="44" spans="1:8">
       <c r="A44" t="s">
+        <v>188</v>
+      </c>
+      <c r="B44" t="s">
+        <v>9</v>
+      </c>
+      <c r="C44" t="s">
+        <v>22</v>
+      </c>
+      <c r="D44" t="s">
         <v>181</v>
       </c>
-      <c r="B44" t="s">
-[...2 lines deleted...]
-      <c r="C44" t="s">
+      <c r="E44" t="s">
         <v>182</v>
       </c>
-      <c r="D44" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="F44" t="s">
-        <v>79</v>
+        <v>13</v>
       </c>
       <c r="G44" s="1" t="s">
-        <v>183</v>
+        <v>189</v>
       </c>
       <c r="H44" t="s">
-        <v>184</v>
+        <v>190</v>
       </c>
     </row>
     <row r="45" spans="1:8">
       <c r="A45" t="s">
-        <v>185</v>
+        <v>191</v>
       </c>
       <c r="B45" t="s">
         <v>9</v>
       </c>
       <c r="C45" t="s">
         <v>10</v>
       </c>
       <c r="D45" t="s">
-        <v>186</v>
+        <v>192</v>
       </c>
       <c r="E45" t="s">
-        <v>187</v>
+        <v>193</v>
       </c>
       <c r="F45" t="s">
         <v>13</v>
       </c>
       <c r="G45" s="1" t="s">
-        <v>188</v>
+        <v>194</v>
       </c>
       <c r="H45" t="s">
-        <v>189</v>
+        <v>195</v>
       </c>
     </row>
     <row r="46" spans="1:8">
       <c r="A46" t="s">
-        <v>190</v>
+        <v>196</v>
       </c>
       <c r="B46" t="s">
         <v>9</v>
       </c>
       <c r="C46" t="s">
         <v>17</v>
       </c>
       <c r="D46" t="s">
-        <v>186</v>
+        <v>192</v>
       </c>
       <c r="E46" t="s">
-        <v>187</v>
+        <v>193</v>
       </c>
       <c r="F46" t="s">
-        <v>41</v>
+        <v>36</v>
       </c>
       <c r="G46" s="1" t="s">
-        <v>191</v>
+        <v>197</v>
       </c>
       <c r="H46" t="s">
-        <v>192</v>
+        <v>198</v>
       </c>
     </row>
     <row r="47" spans="1:8">
       <c r="A47" t="s">
-        <v>193</v>
+        <v>199</v>
       </c>
       <c r="B47" t="s">
         <v>9</v>
       </c>
       <c r="C47" t="s">
         <v>22</v>
       </c>
       <c r="D47" t="s">
-        <v>186</v>
+        <v>192</v>
       </c>
       <c r="E47" t="s">
-        <v>187</v>
+        <v>193</v>
       </c>
       <c r="F47" t="s">
-        <v>194</v>
+        <v>97</v>
       </c>
       <c r="G47" s="1" t="s">
-        <v>195</v>
+        <v>200</v>
       </c>
       <c r="H47" t="s">
-        <v>196</v>
+        <v>201</v>
       </c>
     </row>
     <row r="48" spans="1:8">
       <c r="A48" t="s">
-        <v>197</v>
+        <v>202</v>
       </c>
       <c r="B48" t="s">
         <v>9</v>
       </c>
       <c r="C48" t="s">
-        <v>10</v>
+        <v>26</v>
       </c>
       <c r="D48" t="s">
-        <v>198</v>
+        <v>192</v>
       </c>
       <c r="E48" t="s">
-        <v>199</v>
+        <v>193</v>
       </c>
       <c r="F48" t="s">
-        <v>13</v>
+        <v>41</v>
       </c>
       <c r="G48" s="1" t="s">
-        <v>200</v>
+        <v>203</v>
       </c>
       <c r="H48" t="s">
-        <v>201</v>
+        <v>204</v>
       </c>
     </row>
     <row r="49" spans="1:8">
       <c r="A49" t="s">
-        <v>202</v>
+        <v>205</v>
       </c>
       <c r="B49" t="s">
         <v>9</v>
       </c>
       <c r="C49" t="s">
-        <v>17</v>
+        <v>30</v>
       </c>
       <c r="D49" t="s">
-        <v>198</v>
+        <v>192</v>
       </c>
       <c r="E49" t="s">
-        <v>199</v>
+        <v>193</v>
       </c>
       <c r="F49" t="s">
-        <v>13</v>
+        <v>206</v>
       </c>
       <c r="G49" s="1" t="s">
-        <v>203</v>
+        <v>207</v>
       </c>
       <c r="H49" t="s">
-        <v>204</v>
+        <v>208</v>
       </c>
     </row>
     <row r="50" spans="1:8">
       <c r="A50" t="s">
-        <v>205</v>
+        <v>209</v>
       </c>
       <c r="B50" t="s">
         <v>9</v>
       </c>
       <c r="C50" t="s">
-        <v>22</v>
+        <v>35</v>
       </c>
       <c r="D50" t="s">
-        <v>198</v>
+        <v>192</v>
       </c>
       <c r="E50" t="s">
-        <v>199</v>
+        <v>193</v>
       </c>
       <c r="F50" t="s">
         <v>13</v>
       </c>
       <c r="G50" s="1" t="s">
-        <v>206</v>
+        <v>210</v>
       </c>
       <c r="H50" t="s">
-        <v>207</v>
+        <v>211</v>
       </c>
     </row>
     <row r="51" spans="1:8">
       <c r="A51" t="s">
-        <v>208</v>
+        <v>212</v>
       </c>
       <c r="B51" t="s">
         <v>9</v>
       </c>
       <c r="C51" t="s">
-        <v>26</v>
+        <v>10</v>
       </c>
       <c r="D51" t="s">
-        <v>198</v>
+        <v>213</v>
       </c>
       <c r="E51" t="s">
-        <v>199</v>
+        <v>214</v>
       </c>
       <c r="F51" t="s">
-        <v>209</v>
+        <v>84</v>
       </c>
       <c r="G51" s="1" t="s">
-        <v>210</v>
+        <v>215</v>
       </c>
       <c r="H51" t="s">
-        <v>211</v>
+        <v>216</v>
       </c>
     </row>
     <row r="52" spans="1:8">
       <c r="A52" t="s">
-        <v>212</v>
+        <v>217</v>
       </c>
       <c r="B52" t="s">
         <v>9</v>
       </c>
       <c r="C52" t="s">
-        <v>30</v>
+        <v>17</v>
       </c>
       <c r="D52" t="s">
-        <v>198</v>
+        <v>213</v>
       </c>
       <c r="E52" t="s">
-        <v>199</v>
+        <v>214</v>
       </c>
       <c r="F52" t="s">
-        <v>13</v>
+        <v>218</v>
       </c>
       <c r="G52" s="1" t="s">
-        <v>213</v>
+        <v>219</v>
       </c>
       <c r="H52" t="s">
-        <v>214</v>
+        <v>220</v>
       </c>
     </row>
     <row r="53" spans="1:8">
       <c r="A53" t="s">
-        <v>215</v>
+        <v>221</v>
       </c>
       <c r="B53" t="s">
         <v>9</v>
       </c>
       <c r="C53" t="s">
+        <v>22</v>
+      </c>
+      <c r="D53" t="s">
+        <v>213</v>
+      </c>
+      <c r="E53" t="s">
+        <v>214</v>
+      </c>
+      <c r="F53" t="s">
+        <v>218</v>
+      </c>
+      <c r="G53" s="1" t="s">
+        <v>222</v>
+      </c>
+      <c r="H53" t="s">
+        <v>223</v>
+      </c>
+    </row>
+    <row r="54" spans="1:8">
+      <c r="A54" t="s">
+        <v>224</v>
+      </c>
+      <c r="B54" t="s">
+        <v>9</v>
+      </c>
+      <c r="C54" t="s">
+        <v>26</v>
+      </c>
+      <c r="D54" t="s">
+        <v>213</v>
+      </c>
+      <c r="E54" t="s">
+        <v>214</v>
+      </c>
+      <c r="F54" t="s">
+        <v>218</v>
+      </c>
+      <c r="G54" s="1" t="s">
+        <v>225</v>
+      </c>
+      <c r="H54" t="s">
+        <v>226</v>
+      </c>
+    </row>
+    <row r="55" spans="1:8">
+      <c r="A55" t="s">
+        <v>227</v>
+      </c>
+      <c r="B55" t="s">
+        <v>9</v>
+      </c>
+      <c r="C55" t="s">
+        <v>30</v>
+      </c>
+      <c r="D55" t="s">
+        <v>213</v>
+      </c>
+      <c r="E55" t="s">
+        <v>214</v>
+      </c>
+      <c r="F55" t="s">
+        <v>84</v>
+      </c>
+      <c r="G55" s="1" t="s">
+        <v>228</v>
+      </c>
+      <c r="H55" t="s">
+        <v>229</v>
+      </c>
+    </row>
+    <row r="56" spans="1:8">
+      <c r="A56" t="s">
+        <v>230</v>
+      </c>
+      <c r="B56" t="s">
+        <v>9</v>
+      </c>
+      <c r="C56" t="s">
+        <v>35</v>
+      </c>
+      <c r="D56" t="s">
+        <v>213</v>
+      </c>
+      <c r="E56" t="s">
+        <v>214</v>
+      </c>
+      <c r="F56" t="s">
+        <v>84</v>
+      </c>
+      <c r="G56" s="1" t="s">
+        <v>231</v>
+      </c>
+      <c r="H56" t="s">
+        <v>232</v>
+      </c>
+    </row>
+    <row r="57" spans="1:8">
+      <c r="A57" t="s">
+        <v>233</v>
+      </c>
+      <c r="B57" t="s">
+        <v>9</v>
+      </c>
+      <c r="C57" t="s">
+        <v>40</v>
+      </c>
+      <c r="D57" t="s">
+        <v>213</v>
+      </c>
+      <c r="E57" t="s">
+        <v>214</v>
+      </c>
+      <c r="F57" t="s">
+        <v>234</v>
+      </c>
+      <c r="G57" s="1" t="s">
+        <v>235</v>
+      </c>
+      <c r="H57" t="s">
+        <v>236</v>
+      </c>
+    </row>
+    <row r="58" spans="1:8">
+      <c r="A58" t="s">
+        <v>237</v>
+      </c>
+      <c r="B58" t="s">
+        <v>9</v>
+      </c>
+      <c r="C58" t="s">
+        <v>45</v>
+      </c>
+      <c r="D58" t="s">
+        <v>213</v>
+      </c>
+      <c r="E58" t="s">
+        <v>214</v>
+      </c>
+      <c r="F58" t="s">
+        <v>234</v>
+      </c>
+      <c r="G58" s="1" t="s">
+        <v>235</v>
+      </c>
+      <c r="H58" t="s">
+        <v>238</v>
+      </c>
+    </row>
+    <row r="59" spans="1:8">
+      <c r="A59" t="s">
+        <v>239</v>
+      </c>
+      <c r="B59" t="s">
+        <v>9</v>
+      </c>
+      <c r="C59" t="s">
+        <v>50</v>
+      </c>
+      <c r="D59" t="s">
+        <v>213</v>
+      </c>
+      <c r="E59" t="s">
+        <v>214</v>
+      </c>
+      <c r="F59" t="s">
+        <v>234</v>
+      </c>
+      <c r="G59" s="1" t="s">
+        <v>235</v>
+      </c>
+      <c r="H59" t="s">
+        <v>240</v>
+      </c>
+    </row>
+    <row r="60" spans="1:8">
+      <c r="A60" t="s">
+        <v>241</v>
+      </c>
+      <c r="B60" t="s">
+        <v>9</v>
+      </c>
+      <c r="C60" t="s">
+        <v>54</v>
+      </c>
+      <c r="D60" t="s">
+        <v>213</v>
+      </c>
+      <c r="E60" t="s">
+        <v>214</v>
+      </c>
+      <c r="F60" t="s">
+        <v>41</v>
+      </c>
+      <c r="G60" s="1" t="s">
+        <v>242</v>
+      </c>
+      <c r="H60" t="s">
+        <v>243</v>
+      </c>
+    </row>
+    <row r="61" spans="1:8">
+      <c r="A61" t="s">
+        <v>244</v>
+      </c>
+      <c r="B61" t="s">
+        <v>9</v>
+      </c>
+      <c r="C61" t="s">
+        <v>58</v>
+      </c>
+      <c r="D61" t="s">
+        <v>213</v>
+      </c>
+      <c r="E61" t="s">
+        <v>214</v>
+      </c>
+      <c r="F61" t="s">
+        <v>41</v>
+      </c>
+      <c r="G61" s="1" t="s">
+        <v>245</v>
+      </c>
+      <c r="H61" t="s">
+        <v>246</v>
+      </c>
+    </row>
+    <row r="62" spans="1:8">
+      <c r="A62" t="s">
+        <v>247</v>
+      </c>
+      <c r="B62" t="s">
+        <v>9</v>
+      </c>
+      <c r="C62" t="s">
+        <v>62</v>
+      </c>
+      <c r="D62" t="s">
+        <v>213</v>
+      </c>
+      <c r="E62" t="s">
+        <v>214</v>
+      </c>
+      <c r="F62" t="s">
+        <v>218</v>
+      </c>
+      <c r="G62" s="1" t="s">
+        <v>248</v>
+      </c>
+      <c r="H62" t="s">
+        <v>249</v>
+      </c>
+    </row>
+    <row r="63" spans="1:8">
+      <c r="A63" t="s">
+        <v>250</v>
+      </c>
+      <c r="B63" t="s">
+        <v>9</v>
+      </c>
+      <c r="C63" t="s">
+        <v>66</v>
+      </c>
+      <c r="D63" t="s">
+        <v>213</v>
+      </c>
+      <c r="E63" t="s">
+        <v>214</v>
+      </c>
+      <c r="F63" t="s">
+        <v>218</v>
+      </c>
+      <c r="G63" s="1" t="s">
+        <v>251</v>
+      </c>
+      <c r="H63" t="s">
+        <v>252</v>
+      </c>
+    </row>
+    <row r="64" spans="1:8">
+      <c r="A64" t="s">
+        <v>253</v>
+      </c>
+      <c r="B64" t="s">
+        <v>9</v>
+      </c>
+      <c r="C64" t="s">
+        <v>70</v>
+      </c>
+      <c r="D64" t="s">
+        <v>213</v>
+      </c>
+      <c r="E64" t="s">
+        <v>214</v>
+      </c>
+      <c r="F64" t="s">
+        <v>234</v>
+      </c>
+      <c r="G64" s="1" t="s">
+        <v>254</v>
+      </c>
+      <c r="H64" t="s">
+        <v>255</v>
+      </c>
+    </row>
+    <row r="65" spans="1:8">
+      <c r="A65" t="s">
+        <v>256</v>
+      </c>
+      <c r="B65" t="s">
+        <v>9</v>
+      </c>
+      <c r="C65" t="s">
+        <v>74</v>
+      </c>
+      <c r="D65" t="s">
+        <v>213</v>
+      </c>
+      <c r="E65" t="s">
+        <v>214</v>
+      </c>
+      <c r="F65" t="s">
+        <v>234</v>
+      </c>
+      <c r="G65" s="1" t="s">
+        <v>257</v>
+      </c>
+      <c r="H65" t="s">
+        <v>258</v>
+      </c>
+    </row>
+    <row r="66" spans="1:8">
+      <c r="A66" t="s">
+        <v>259</v>
+      </c>
+      <c r="B66" t="s">
+        <v>9</v>
+      </c>
+      <c r="C66" t="s">
+        <v>79</v>
+      </c>
+      <c r="D66" t="s">
+        <v>213</v>
+      </c>
+      <c r="E66" t="s">
+        <v>214</v>
+      </c>
+      <c r="F66" t="s">
+        <v>234</v>
+      </c>
+      <c r="G66" s="1" t="s">
+        <v>260</v>
+      </c>
+      <c r="H66" t="s">
+        <v>261</v>
+      </c>
+    </row>
+    <row r="67" spans="1:8">
+      <c r="A67" t="s">
+        <v>262</v>
+      </c>
+      <c r="B67" t="s">
+        <v>9</v>
+      </c>
+      <c r="C67" t="s">
+        <v>83</v>
+      </c>
+      <c r="D67" t="s">
+        <v>213</v>
+      </c>
+      <c r="E67" t="s">
+        <v>214</v>
+      </c>
+      <c r="F67" t="s">
+        <v>234</v>
+      </c>
+      <c r="G67" s="1" t="s">
+        <v>263</v>
+      </c>
+      <c r="H67" t="s">
+        <v>264</v>
+      </c>
+    </row>
+    <row r="68" spans="1:8">
+      <c r="A68" t="s">
+        <v>265</v>
+      </c>
+      <c r="B68" t="s">
+        <v>9</v>
+      </c>
+      <c r="C68" t="s">
+        <v>88</v>
+      </c>
+      <c r="D68" t="s">
+        <v>213</v>
+      </c>
+      <c r="E68" t="s">
+        <v>214</v>
+      </c>
+      <c r="F68" t="s">
+        <v>234</v>
+      </c>
+      <c r="G68" s="1" t="s">
+        <v>266</v>
+      </c>
+      <c r="H68" t="s">
+        <v>267</v>
+      </c>
+    </row>
+    <row r="69" spans="1:8">
+      <c r="A69" t="s">
+        <v>268</v>
+      </c>
+      <c r="B69" t="s">
+        <v>9</v>
+      </c>
+      <c r="C69" t="s">
+        <v>92</v>
+      </c>
+      <c r="D69" t="s">
+        <v>213</v>
+      </c>
+      <c r="E69" t="s">
+        <v>214</v>
+      </c>
+      <c r="F69" t="s">
+        <v>36</v>
+      </c>
+      <c r="G69" s="1" t="s">
+        <v>269</v>
+      </c>
+      <c r="H69" t="s">
+        <v>270</v>
+      </c>
+    </row>
+    <row r="70" spans="1:8">
+      <c r="A70" t="s">
+        <v>271</v>
+      </c>
+      <c r="B70" t="s">
+        <v>9</v>
+      </c>
+      <c r="C70" t="s">
+        <v>96</v>
+      </c>
+      <c r="D70" t="s">
+        <v>213</v>
+      </c>
+      <c r="E70" t="s">
+        <v>214</v>
+      </c>
+      <c r="F70" t="s">
+        <v>46</v>
+      </c>
+      <c r="G70" s="1" t="s">
+        <v>272</v>
+      </c>
+      <c r="H70" t="s">
+        <v>273</v>
+      </c>
+    </row>
+    <row r="71" spans="1:8">
+      <c r="A71" t="s">
+        <v>274</v>
+      </c>
+      <c r="B71" t="s">
+        <v>9</v>
+      </c>
+      <c r="C71" t="s">
+        <v>101</v>
+      </c>
+      <c r="D71" t="s">
+        <v>213</v>
+      </c>
+      <c r="E71" t="s">
+        <v>214</v>
+      </c>
+      <c r="F71" t="s">
+        <v>46</v>
+      </c>
+      <c r="G71" s="1" t="s">
+        <v>275</v>
+      </c>
+      <c r="H71" t="s">
+        <v>276</v>
+      </c>
+    </row>
+    <row r="72" spans="1:8">
+      <c r="A72" t="s">
+        <v>277</v>
+      </c>
+      <c r="B72" t="s">
+        <v>9</v>
+      </c>
+      <c r="C72" t="s">
+        <v>105</v>
+      </c>
+      <c r="D72" t="s">
+        <v>213</v>
+      </c>
+      <c r="E72" t="s">
+        <v>214</v>
+      </c>
+      <c r="F72" t="s">
+        <v>46</v>
+      </c>
+      <c r="G72" s="1" t="s">
+        <v>278</v>
+      </c>
+      <c r="H72" t="s">
+        <v>279</v>
+      </c>
+    </row>
+    <row r="73" spans="1:8">
+      <c r="A73" t="s">
+        <v>280</v>
+      </c>
+      <c r="B73" t="s">
+        <v>9</v>
+      </c>
+      <c r="C73" t="s">
+        <v>109</v>
+      </c>
+      <c r="D73" t="s">
+        <v>213</v>
+      </c>
+      <c r="E73" t="s">
+        <v>214</v>
+      </c>
+      <c r="F73" t="s">
+        <v>46</v>
+      </c>
+      <c r="G73" s="1" t="s">
+        <v>281</v>
+      </c>
+      <c r="H73" t="s">
+        <v>282</v>
+      </c>
+    </row>
+    <row r="74" spans="1:8">
+      <c r="A74" t="s">
+        <v>283</v>
+      </c>
+      <c r="B74" t="s">
+        <v>9</v>
+      </c>
+      <c r="C74" t="s">
+        <v>113</v>
+      </c>
+      <c r="D74" t="s">
+        <v>213</v>
+      </c>
+      <c r="E74" t="s">
+        <v>214</v>
+      </c>
+      <c r="F74" t="s">
+        <v>13</v>
+      </c>
+      <c r="G74" s="1" t="s">
+        <v>284</v>
+      </c>
+      <c r="H74" t="s">
+        <v>285</v>
+      </c>
+    </row>
+    <row r="75" spans="1:8">
+      <c r="A75" t="s">
+        <v>286</v>
+      </c>
+      <c r="B75" t="s">
+        <v>9</v>
+      </c>
+      <c r="C75" t="s">
+        <v>117</v>
+      </c>
+      <c r="D75" t="s">
+        <v>213</v>
+      </c>
+      <c r="E75" t="s">
+        <v>214</v>
+      </c>
+      <c r="F75" t="s">
+        <v>13</v>
+      </c>
+      <c r="G75" s="1" t="s">
+        <v>287</v>
+      </c>
+      <c r="H75" t="s">
+        <v>288</v>
+      </c>
+    </row>
+    <row r="76" spans="1:8">
+      <c r="A76" t="s">
+        <v>289</v>
+      </c>
+      <c r="B76" t="s">
+        <v>9</v>
+      </c>
+      <c r="C76" t="s">
+        <v>121</v>
+      </c>
+      <c r="D76" t="s">
+        <v>213</v>
+      </c>
+      <c r="E76" t="s">
+        <v>214</v>
+      </c>
+      <c r="F76" t="s">
+        <v>13</v>
+      </c>
+      <c r="G76" s="1" t="s">
+        <v>290</v>
+      </c>
+      <c r="H76" t="s">
+        <v>291</v>
+      </c>
+    </row>
+    <row r="77" spans="1:8">
+      <c r="A77" t="s">
+        <v>292</v>
+      </c>
+      <c r="B77" t="s">
+        <v>9</v>
+      </c>
+      <c r="C77" t="s">
+        <v>125</v>
+      </c>
+      <c r="D77" t="s">
+        <v>213</v>
+      </c>
+      <c r="E77" t="s">
+        <v>214</v>
+      </c>
+      <c r="F77" t="s">
+        <v>13</v>
+      </c>
+      <c r="G77" s="1" t="s">
+        <v>293</v>
+      </c>
+      <c r="H77" t="s">
+        <v>294</v>
+      </c>
+    </row>
+    <row r="78" spans="1:8">
+      <c r="A78" t="s">
+        <v>295</v>
+      </c>
+      <c r="B78" t="s">
+        <v>9</v>
+      </c>
+      <c r="C78" t="s">
+        <v>129</v>
+      </c>
+      <c r="D78" t="s">
+        <v>213</v>
+      </c>
+      <c r="E78" t="s">
+        <v>214</v>
+      </c>
+      <c r="F78" t="s">
+        <v>13</v>
+      </c>
+      <c r="G78" s="1" t="s">
+        <v>296</v>
+      </c>
+      <c r="H78" t="s">
+        <v>297</v>
+      </c>
+    </row>
+    <row r="79" spans="1:8">
+      <c r="A79" t="s">
+        <v>298</v>
+      </c>
+      <c r="B79" t="s">
+        <v>9</v>
+      </c>
+      <c r="C79" t="s">
+        <v>133</v>
+      </c>
+      <c r="D79" t="s">
+        <v>213</v>
+      </c>
+      <c r="E79" t="s">
+        <v>214</v>
+      </c>
+      <c r="F79" t="s">
+        <v>13</v>
+      </c>
+      <c r="G79" s="1" t="s">
+        <v>299</v>
+      </c>
+      <c r="H79" t="s">
+        <v>300</v>
+      </c>
+    </row>
+    <row r="80" spans="1:8">
+      <c r="A80" t="s">
+        <v>301</v>
+      </c>
+      <c r="B80" t="s">
+        <v>9</v>
+      </c>
+      <c r="C80" t="s">
+        <v>137</v>
+      </c>
+      <c r="D80" t="s">
+        <v>213</v>
+      </c>
+      <c r="E80" t="s">
+        <v>214</v>
+      </c>
+      <c r="F80" t="s">
+        <v>218</v>
+      </c>
+      <c r="G80" s="1" t="s">
+        <v>302</v>
+      </c>
+      <c r="H80" t="s">
+        <v>303</v>
+      </c>
+    </row>
+    <row r="81" spans="1:8">
+      <c r="A81" t="s">
+        <v>304</v>
+      </c>
+      <c r="B81" t="s">
+        <v>9</v>
+      </c>
+      <c r="C81" t="s">
+        <v>141</v>
+      </c>
+      <c r="D81" t="s">
+        <v>213</v>
+      </c>
+      <c r="E81" t="s">
+        <v>214</v>
+      </c>
+      <c r="F81" t="s">
+        <v>218</v>
+      </c>
+      <c r="G81" s="1" t="s">
+        <v>305</v>
+      </c>
+      <c r="H81" t="s">
+        <v>306</v>
+      </c>
+    </row>
+    <row r="82" spans="1:8">
+      <c r="A82" t="s">
+        <v>307</v>
+      </c>
+      <c r="B82" t="s">
+        <v>9</v>
+      </c>
+      <c r="C82" t="s">
+        <v>145</v>
+      </c>
+      <c r="D82" t="s">
+        <v>213</v>
+      </c>
+      <c r="E82" t="s">
+        <v>214</v>
+      </c>
+      <c r="F82" t="s">
+        <v>41</v>
+      </c>
+      <c r="G82" s="1" t="s">
+        <v>308</v>
+      </c>
+      <c r="H82" t="s">
+        <v>309</v>
+      </c>
+    </row>
+    <row r="83" spans="1:8">
+      <c r="A83" t="s">
+        <v>310</v>
+      </c>
+      <c r="B83" t="s">
+        <v>9</v>
+      </c>
+      <c r="C83" t="s">
+        <v>149</v>
+      </c>
+      <c r="D83" t="s">
+        <v>213</v>
+      </c>
+      <c r="E83" t="s">
+        <v>214</v>
+      </c>
+      <c r="F83" t="s">
+        <v>97</v>
+      </c>
+      <c r="G83" s="1" t="s">
+        <v>235</v>
+      </c>
+      <c r="H83" t="s">
+        <v>311</v>
+      </c>
+    </row>
+    <row r="84" spans="1:8">
+      <c r="A84" t="s">
+        <v>312</v>
+      </c>
+      <c r="B84" t="s">
+        <v>9</v>
+      </c>
+      <c r="C84" t="s">
+        <v>153</v>
+      </c>
+      <c r="D84" t="s">
+        <v>213</v>
+      </c>
+      <c r="E84" t="s">
+        <v>214</v>
+      </c>
+      <c r="F84" t="s">
+        <v>313</v>
+      </c>
+      <c r="G84" s="1" t="s">
+        <v>314</v>
+      </c>
+      <c r="H84" t="s">
+        <v>315</v>
+      </c>
+    </row>
+    <row r="85" spans="1:8">
+      <c r="A85" t="s">
+        <v>316</v>
+      </c>
+      <c r="B85" t="s">
+        <v>9</v>
+      </c>
+      <c r="C85" t="s">
+        <v>157</v>
+      </c>
+      <c r="D85" t="s">
+        <v>213</v>
+      </c>
+      <c r="E85" t="s">
+        <v>214</v>
+      </c>
+      <c r="F85" t="s">
+        <v>317</v>
+      </c>
+      <c r="G85" s="1" t="s">
+        <v>318</v>
+      </c>
+      <c r="H85" t="s">
+        <v>319</v>
+      </c>
+    </row>
+    <row r="86" spans="1:8">
+      <c r="A86" t="s">
+        <v>320</v>
+      </c>
+      <c r="B86" t="s">
+        <v>9</v>
+      </c>
+      <c r="C86" t="s">
+        <v>161</v>
+      </c>
+      <c r="D86" t="s">
+        <v>213</v>
+      </c>
+      <c r="E86" t="s">
+        <v>214</v>
+      </c>
+      <c r="F86" t="s">
+        <v>46</v>
+      </c>
+      <c r="G86" s="1" t="s">
+        <v>321</v>
+      </c>
+      <c r="H86" t="s">
+        <v>322</v>
+      </c>
+    </row>
+    <row r="87" spans="1:8">
+      <c r="A87" t="s">
+        <v>323</v>
+      </c>
+      <c r="B87" t="s">
+        <v>9</v>
+      </c>
+      <c r="C87" t="s">
+        <v>165</v>
+      </c>
+      <c r="D87" t="s">
+        <v>213</v>
+      </c>
+      <c r="E87" t="s">
+        <v>214</v>
+      </c>
+      <c r="F87" t="s">
+        <v>41</v>
+      </c>
+      <c r="G87" s="1" t="s">
+        <v>324</v>
+      </c>
+      <c r="H87" t="s">
+        <v>325</v>
+      </c>
+    </row>
+    <row r="88" spans="1:8">
+      <c r="A88" t="s">
+        <v>326</v>
+      </c>
+      <c r="B88" t="s">
+        <v>9</v>
+      </c>
+      <c r="C88" t="s">
+        <v>169</v>
+      </c>
+      <c r="D88" t="s">
+        <v>213</v>
+      </c>
+      <c r="E88" t="s">
+        <v>214</v>
+      </c>
+      <c r="F88" t="s">
+        <v>46</v>
+      </c>
+      <c r="G88" s="1" t="s">
+        <v>327</v>
+      </c>
+      <c r="H88" t="s">
+        <v>328</v>
+      </c>
+    </row>
+    <row r="89" spans="1:8">
+      <c r="A89" t="s">
+        <v>329</v>
+      </c>
+      <c r="B89" t="s">
+        <v>9</v>
+      </c>
+      <c r="C89" t="s">
+        <v>330</v>
+      </c>
+      <c r="D89" t="s">
+        <v>213</v>
+      </c>
+      <c r="E89" t="s">
+        <v>214</v>
+      </c>
+      <c r="F89" t="s">
+        <v>97</v>
+      </c>
+      <c r="G89" s="1" t="s">
+        <v>235</v>
+      </c>
+      <c r="H89" t="s">
+        <v>331</v>
+      </c>
+    </row>
+    <row r="90" spans="1:8">
+      <c r="A90" t="s">
+        <v>332</v>
+      </c>
+      <c r="B90" t="s">
+        <v>9</v>
+      </c>
+      <c r="C90" t="s">
+        <v>333</v>
+      </c>
+      <c r="D90" t="s">
+        <v>213</v>
+      </c>
+      <c r="E90" t="s">
+        <v>214</v>
+      </c>
+      <c r="F90" t="s">
+        <v>46</v>
+      </c>
+      <c r="G90" s="1" t="s">
+        <v>334</v>
+      </c>
+      <c r="H90" t="s">
+        <v>335</v>
+      </c>
+    </row>
+    <row r="91" spans="1:8">
+      <c r="A91" t="s">
+        <v>336</v>
+      </c>
+      <c r="B91" t="s">
+        <v>9</v>
+      </c>
+      <c r="C91" t="s">
+        <v>337</v>
+      </c>
+      <c r="D91" t="s">
+        <v>213</v>
+      </c>
+      <c r="E91" t="s">
+        <v>214</v>
+      </c>
+      <c r="F91" t="s">
+        <v>338</v>
+      </c>
+      <c r="G91" s="1" t="s">
+        <v>339</v>
+      </c>
+      <c r="H91" t="s">
+        <v>340</v>
+      </c>
+    </row>
+    <row r="92" spans="1:8">
+      <c r="A92" t="s">
+        <v>341</v>
+      </c>
+      <c r="B92" t="s">
+        <v>9</v>
+      </c>
+      <c r="C92" t="s">
+        <v>342</v>
+      </c>
+      <c r="D92" t="s">
+        <v>213</v>
+      </c>
+      <c r="E92" t="s">
+        <v>214</v>
+      </c>
+      <c r="F92" t="s">
+        <v>46</v>
+      </c>
+      <c r="G92" s="1" t="s">
+        <v>343</v>
+      </c>
+      <c r="H92" t="s">
+        <v>344</v>
+      </c>
+    </row>
+    <row r="93" spans="1:8">
+      <c r="A93" t="s">
+        <v>345</v>
+      </c>
+      <c r="B93" t="s">
+        <v>9</v>
+      </c>
+      <c r="C93" t="s">
+        <v>346</v>
+      </c>
+      <c r="D93" t="s">
+        <v>213</v>
+      </c>
+      <c r="E93" t="s">
+        <v>214</v>
+      </c>
+      <c r="F93" t="s">
+        <v>46</v>
+      </c>
+      <c r="G93" s="1" t="s">
+        <v>347</v>
+      </c>
+      <c r="H93" t="s">
+        <v>348</v>
+      </c>
+    </row>
+    <row r="94" spans="1:8">
+      <c r="A94" t="s">
+        <v>349</v>
+      </c>
+      <c r="B94" t="s">
+        <v>9</v>
+      </c>
+      <c r="C94" t="s">
+        <v>350</v>
+      </c>
+      <c r="D94" t="s">
+        <v>213</v>
+      </c>
+      <c r="E94" t="s">
+        <v>214</v>
+      </c>
+      <c r="F94" t="s">
+        <v>338</v>
+      </c>
+      <c r="G94" s="1" t="s">
+        <v>351</v>
+      </c>
+      <c r="H94" t="s">
+        <v>352</v>
+      </c>
+    </row>
+    <row r="95" spans="1:8">
+      <c r="A95" t="s">
+        <v>353</v>
+      </c>
+      <c r="B95" t="s">
+        <v>9</v>
+      </c>
+      <c r="C95" t="s">
+        <v>354</v>
+      </c>
+      <c r="D95" t="s">
+        <v>213</v>
+      </c>
+      <c r="E95" t="s">
+        <v>214</v>
+      </c>
+      <c r="F95" t="s">
+        <v>338</v>
+      </c>
+      <c r="G95" s="1" t="s">
+        <v>355</v>
+      </c>
+      <c r="H95" t="s">
+        <v>356</v>
+      </c>
+    </row>
+    <row r="96" spans="1:8">
+      <c r="A96" t="s">
+        <v>357</v>
+      </c>
+      <c r="B96" t="s">
+        <v>9</v>
+      </c>
+      <c r="C96" t="s">
+        <v>358</v>
+      </c>
+      <c r="D96" t="s">
+        <v>213</v>
+      </c>
+      <c r="E96" t="s">
+        <v>214</v>
+      </c>
+      <c r="F96" t="s">
+        <v>234</v>
+      </c>
+      <c r="G96" s="1" t="s">
+        <v>235</v>
+      </c>
+      <c r="H96" t="s">
+        <v>359</v>
+      </c>
+    </row>
+    <row r="97" spans="1:8">
+      <c r="A97" t="s">
+        <v>360</v>
+      </c>
+      <c r="B97" t="s">
+        <v>9</v>
+      </c>
+      <c r="C97" t="s">
+        <v>361</v>
+      </c>
+      <c r="D97" t="s">
+        <v>213</v>
+      </c>
+      <c r="E97" t="s">
+        <v>214</v>
+      </c>
+      <c r="F97" t="s">
+        <v>234</v>
+      </c>
+      <c r="G97" s="1" t="s">
+        <v>362</v>
+      </c>
+      <c r="H97" t="s">
+        <v>363</v>
+      </c>
+    </row>
+    <row r="98" spans="1:8">
+      <c r="A98" t="s">
+        <v>364</v>
+      </c>
+      <c r="B98" t="s">
+        <v>9</v>
+      </c>
+      <c r="C98" t="s">
+        <v>365</v>
+      </c>
+      <c r="D98" t="s">
+        <v>213</v>
+      </c>
+      <c r="E98" t="s">
+        <v>214</v>
+      </c>
+      <c r="F98" t="s">
+        <v>234</v>
+      </c>
+      <c r="G98" s="1" t="s">
+        <v>235</v>
+      </c>
+      <c r="H98" t="s">
+        <v>366</v>
+      </c>
+    </row>
+    <row r="99" spans="1:8">
+      <c r="A99" t="s">
+        <v>367</v>
+      </c>
+      <c r="B99" t="s">
+        <v>9</v>
+      </c>
+      <c r="C99" t="s">
+        <v>368</v>
+      </c>
+      <c r="D99" t="s">
+        <v>213</v>
+      </c>
+      <c r="E99" t="s">
+        <v>214</v>
+      </c>
+      <c r="F99" t="s">
+        <v>234</v>
+      </c>
+      <c r="G99" s="1" t="s">
+        <v>369</v>
+      </c>
+      <c r="H99" t="s">
+        <v>370</v>
+      </c>
+    </row>
+    <row r="100" spans="1:8">
+      <c r="A100" t="s">
+        <v>371</v>
+      </c>
+      <c r="B100" t="s">
+        <v>9</v>
+      </c>
+      <c r="C100" t="s">
+        <v>372</v>
+      </c>
+      <c r="D100" t="s">
+        <v>213</v>
+      </c>
+      <c r="E100" t="s">
+        <v>214</v>
+      </c>
+      <c r="F100" t="s">
+        <v>234</v>
+      </c>
+      <c r="G100" s="1" t="s">
+        <v>373</v>
+      </c>
+      <c r="H100" t="s">
+        <v>374</v>
+      </c>
+    </row>
+    <row r="101" spans="1:8">
+      <c r="A101" t="s">
+        <v>375</v>
+      </c>
+      <c r="B101" t="s">
+        <v>9</v>
+      </c>
+      <c r="C101" t="s">
+        <v>376</v>
+      </c>
+      <c r="D101" t="s">
+        <v>213</v>
+      </c>
+      <c r="E101" t="s">
+        <v>214</v>
+      </c>
+      <c r="F101" t="s">
+        <v>234</v>
+      </c>
+      <c r="G101" s="1" t="s">
+        <v>377</v>
+      </c>
+      <c r="H101" t="s">
+        <v>378</v>
+      </c>
+    </row>
+    <row r="102" spans="1:8">
+      <c r="A102" t="s">
+        <v>379</v>
+      </c>
+      <c r="B102" t="s">
+        <v>9</v>
+      </c>
+      <c r="C102" t="s">
+        <v>380</v>
+      </c>
+      <c r="D102" t="s">
+        <v>213</v>
+      </c>
+      <c r="E102" t="s">
+        <v>214</v>
+      </c>
+      <c r="F102" t="s">
+        <v>218</v>
+      </c>
+      <c r="G102" s="1" t="s">
+        <v>381</v>
+      </c>
+      <c r="H102" t="s">
+        <v>382</v>
+      </c>
+    </row>
+    <row r="103" spans="1:8">
+      <c r="A103" t="s">
+        <v>383</v>
+      </c>
+      <c r="B103" t="s">
+        <v>9</v>
+      </c>
+      <c r="C103" t="s">
+        <v>384</v>
+      </c>
+      <c r="D103" t="s">
+        <v>213</v>
+      </c>
+      <c r="E103" t="s">
+        <v>214</v>
+      </c>
+      <c r="F103" t="s">
+        <v>46</v>
+      </c>
+      <c r="G103" s="1" t="s">
+        <v>385</v>
+      </c>
+      <c r="H103" t="s">
+        <v>386</v>
+      </c>
+    </row>
+    <row r="104" spans="1:8">
+      <c r="A104" t="s">
+        <v>387</v>
+      </c>
+      <c r="B104" t="s">
+        <v>9</v>
+      </c>
+      <c r="C104" t="s">
+        <v>388</v>
+      </c>
+      <c r="D104" t="s">
+        <v>213</v>
+      </c>
+      <c r="E104" t="s">
+        <v>214</v>
+      </c>
+      <c r="F104" t="s">
+        <v>13</v>
+      </c>
+      <c r="G104" s="1" t="s">
+        <v>389</v>
+      </c>
+      <c r="H104" t="s">
+        <v>390</v>
+      </c>
+    </row>
+    <row r="105" spans="1:8">
+      <c r="A105" t="s">
+        <v>391</v>
+      </c>
+      <c r="B105" t="s">
+        <v>9</v>
+      </c>
+      <c r="C105" t="s">
+        <v>392</v>
+      </c>
+      <c r="D105" t="s">
+        <v>213</v>
+      </c>
+      <c r="E105" t="s">
+        <v>214</v>
+      </c>
+      <c r="F105" t="s">
+        <v>13</v>
+      </c>
+      <c r="G105" s="1" t="s">
+        <v>393</v>
+      </c>
+      <c r="H105" t="s">
+        <v>394</v>
+      </c>
+    </row>
+    <row r="106" spans="1:8">
+      <c r="A106" t="s">
+        <v>395</v>
+      </c>
+      <c r="B106" t="s">
+        <v>9</v>
+      </c>
+      <c r="C106" t="s">
+        <v>396</v>
+      </c>
+      <c r="D106" t="s">
+        <v>213</v>
+      </c>
+      <c r="E106" t="s">
+        <v>214</v>
+      </c>
+      <c r="F106" t="s">
+        <v>13</v>
+      </c>
+      <c r="G106" s="1" t="s">
+        <v>397</v>
+      </c>
+      <c r="H106" t="s">
+        <v>398</v>
+      </c>
+    </row>
+    <row r="107" spans="1:8">
+      <c r="A107" t="s">
+        <v>399</v>
+      </c>
+      <c r="B107" t="s">
+        <v>9</v>
+      </c>
+      <c r="C107" t="s">
+        <v>400</v>
+      </c>
+      <c r="D107" t="s">
+        <v>213</v>
+      </c>
+      <c r="E107" t="s">
+        <v>214</v>
+      </c>
+      <c r="F107" t="s">
+        <v>13</v>
+      </c>
+      <c r="G107" s="1" t="s">
+        <v>401</v>
+      </c>
+      <c r="H107" t="s">
+        <v>402</v>
+      </c>
+    </row>
+    <row r="108" spans="1:8">
+      <c r="A108" t="s">
+        <v>403</v>
+      </c>
+      <c r="B108" t="s">
+        <v>9</v>
+      </c>
+      <c r="C108" t="s">
+        <v>404</v>
+      </c>
+      <c r="D108" t="s">
+        <v>213</v>
+      </c>
+      <c r="E108" t="s">
+        <v>214</v>
+      </c>
+      <c r="F108" t="s">
+        <v>97</v>
+      </c>
+      <c r="G108" s="1" t="s">
+        <v>235</v>
+      </c>
+      <c r="H108" t="s">
+        <v>405</v>
+      </c>
+    </row>
+    <row r="109" spans="1:8">
+      <c r="A109" t="s">
+        <v>406</v>
+      </c>
+      <c r="B109" t="s">
+        <v>9</v>
+      </c>
+      <c r="C109" t="s">
+        <v>407</v>
+      </c>
+      <c r="D109" t="s">
+        <v>213</v>
+      </c>
+      <c r="E109" t="s">
+        <v>214</v>
+      </c>
+      <c r="F109" t="s">
+        <v>13</v>
+      </c>
+      <c r="G109" s="1" t="s">
+        <v>408</v>
+      </c>
+      <c r="H109" t="s">
+        <v>409</v>
+      </c>
+    </row>
+    <row r="110" spans="1:8">
+      <c r="A110" t="s">
+        <v>410</v>
+      </c>
+      <c r="B110" t="s">
+        <v>9</v>
+      </c>
+      <c r="C110" t="s">
+        <v>411</v>
+      </c>
+      <c r="D110" t="s">
+        <v>213</v>
+      </c>
+      <c r="E110" t="s">
+        <v>214</v>
+      </c>
+      <c r="F110" t="s">
+        <v>41</v>
+      </c>
+      <c r="G110" s="1" t="s">
+        <v>412</v>
+      </c>
+      <c r="H110" t="s">
+        <v>413</v>
+      </c>
+    </row>
+    <row r="111" spans="1:8">
+      <c r="A111" t="s">
+        <v>414</v>
+      </c>
+      <c r="B111" t="s">
+        <v>9</v>
+      </c>
+      <c r="C111" t="s">
         <v>10</v>
       </c>
-      <c r="D53" t="s">
-[...5 lines deleted...]
-      <c r="F53" t="s">
+      <c r="D111" t="s">
+        <v>415</v>
+      </c>
+      <c r="E111" t="s">
+        <v>416</v>
+      </c>
+      <c r="F111" t="s">
         <v>13</v>
       </c>
-      <c r="G53" s="1" t="s">
-[...3 lines deleted...]
-        <v>219</v>
+      <c r="G111" s="1" t="s">
+        <v>417</v>
+      </c>
+      <c r="H111" t="s">
+        <v>418</v>
+      </c>
+    </row>
+    <row r="112" spans="1:8">
+      <c r="A112" t="s">
+        <v>419</v>
+      </c>
+      <c r="B112" t="s">
+        <v>9</v>
+      </c>
+      <c r="C112" t="s">
+        <v>17</v>
+      </c>
+      <c r="D112" t="s">
+        <v>415</v>
+      </c>
+      <c r="E112" t="s">
+        <v>416</v>
+      </c>
+      <c r="F112" t="s">
+        <v>13</v>
+      </c>
+      <c r="G112" s="1" t="s">
+        <v>420</v>
+      </c>
+      <c r="H112" t="s">
+        <v>421</v>
+      </c>
+    </row>
+    <row r="113" spans="1:8">
+      <c r="A113" t="s">
+        <v>422</v>
+      </c>
+      <c r="B113" t="s">
+        <v>9</v>
+      </c>
+      <c r="C113" t="s">
+        <v>10</v>
+      </c>
+      <c r="D113" t="s">
+        <v>423</v>
+      </c>
+      <c r="E113" t="s">
+        <v>424</v>
+      </c>
+      <c r="F113" t="s">
+        <v>13</v>
+      </c>
+      <c r="G113" s="1" t="s">
+        <v>425</v>
+      </c>
+      <c r="H113" t="s">
+        <v>426</v>
+      </c>
+    </row>
+    <row r="114" spans="1:8">
+      <c r="A114" t="s">
+        <v>427</v>
+      </c>
+      <c r="B114" t="s">
+        <v>9</v>
+      </c>
+      <c r="C114" t="s">
+        <v>17</v>
+      </c>
+      <c r="D114" t="s">
+        <v>423</v>
+      </c>
+      <c r="E114" t="s">
+        <v>424</v>
+      </c>
+      <c r="F114" t="s">
+        <v>41</v>
+      </c>
+      <c r="G114" s="1" t="s">
+        <v>428</v>
+      </c>
+      <c r="H114" t="s">
+        <v>429</v>
+      </c>
+    </row>
+    <row r="115" spans="1:8">
+      <c r="A115" t="s">
+        <v>430</v>
+      </c>
+      <c r="B115" t="s">
+        <v>9</v>
+      </c>
+      <c r="C115" t="s">
+        <v>22</v>
+      </c>
+      <c r="D115" t="s">
+        <v>423</v>
+      </c>
+      <c r="E115" t="s">
+        <v>424</v>
+      </c>
+      <c r="F115" t="s">
+        <v>97</v>
+      </c>
+      <c r="G115" s="1" t="s">
+        <v>431</v>
+      </c>
+      <c r="H115" t="s">
+        <v>432</v>
+      </c>
+    </row>
+    <row r="116" spans="1:8">
+      <c r="A116" t="s">
+        <v>433</v>
+      </c>
+      <c r="B116" t="s">
+        <v>9</v>
+      </c>
+      <c r="C116" t="s">
+        <v>26</v>
+      </c>
+      <c r="D116" t="s">
+        <v>423</v>
+      </c>
+      <c r="E116" t="s">
+        <v>424</v>
+      </c>
+      <c r="F116" t="s">
+        <v>46</v>
+      </c>
+      <c r="G116" s="1" t="s">
+        <v>434</v>
+      </c>
+      <c r="H116" t="s">
+        <v>435</v>
+      </c>
+    </row>
+    <row r="117" spans="1:8">
+      <c r="A117" t="s">
+        <v>436</v>
+      </c>
+      <c r="B117" t="s">
+        <v>9</v>
+      </c>
+      <c r="C117" t="s">
+        <v>30</v>
+      </c>
+      <c r="D117" t="s">
+        <v>423</v>
+      </c>
+      <c r="E117" t="s">
+        <v>424</v>
+      </c>
+      <c r="F117" t="s">
+        <v>97</v>
+      </c>
+      <c r="G117" s="1" t="s">
+        <v>235</v>
+      </c>
+      <c r="H117" t="s">
+        <v>437</v>
+      </c>
+    </row>
+    <row r="118" spans="1:8">
+      <c r="A118" t="s">
+        <v>438</v>
+      </c>
+      <c r="B118" t="s">
+        <v>9</v>
+      </c>
+      <c r="C118" t="s">
+        <v>35</v>
+      </c>
+      <c r="D118" t="s">
+        <v>423</v>
+      </c>
+      <c r="E118" t="s">
+        <v>424</v>
+      </c>
+      <c r="F118" t="s">
+        <v>338</v>
+      </c>
+      <c r="G118" s="1" t="s">
+        <v>235</v>
+      </c>
+      <c r="H118" t="s">
+        <v>439</v>
+      </c>
+    </row>
+    <row r="119" spans="1:8">
+      <c r="A119" t="s">
+        <v>440</v>
+      </c>
+      <c r="B119" t="s">
+        <v>9</v>
+      </c>
+      <c r="C119" t="s">
+        <v>40</v>
+      </c>
+      <c r="D119" t="s">
+        <v>423</v>
+      </c>
+      <c r="E119" t="s">
+        <v>424</v>
+      </c>
+      <c r="F119" t="s">
+        <v>41</v>
+      </c>
+      <c r="G119" s="1" t="s">
+        <v>441</v>
+      </c>
+      <c r="H119" t="s">
+        <v>442</v>
+      </c>
+    </row>
+    <row r="120" spans="1:8">
+      <c r="A120" t="s">
+        <v>443</v>
+      </c>
+      <c r="B120" t="s">
+        <v>9</v>
+      </c>
+      <c r="C120" t="s">
+        <v>45</v>
+      </c>
+      <c r="D120" t="s">
+        <v>423</v>
+      </c>
+      <c r="E120" t="s">
+        <v>424</v>
+      </c>
+      <c r="F120" t="s">
+        <v>41</v>
+      </c>
+      <c r="G120" s="1" t="s">
+        <v>444</v>
+      </c>
+      <c r="H120" t="s">
+        <v>445</v>
+      </c>
+    </row>
+    <row r="121" spans="1:8">
+      <c r="A121" t="s">
+        <v>446</v>
+      </c>
+      <c r="B121" t="s">
+        <v>9</v>
+      </c>
+      <c r="C121" t="s">
+        <v>50</v>
+      </c>
+      <c r="D121" t="s">
+        <v>423</v>
+      </c>
+      <c r="E121" t="s">
+        <v>424</v>
+      </c>
+      <c r="F121" t="s">
+        <v>41</v>
+      </c>
+      <c r="G121" s="1" t="s">
+        <v>235</v>
+      </c>
+      <c r="H121" t="s">
+        <v>447</v>
+      </c>
+    </row>
+    <row r="122" spans="1:8">
+      <c r="A122" t="s">
+        <v>448</v>
+      </c>
+      <c r="B122" t="s">
+        <v>9</v>
+      </c>
+      <c r="C122" t="s">
+        <v>54</v>
+      </c>
+      <c r="D122" t="s">
+        <v>423</v>
+      </c>
+      <c r="E122" t="s">
+        <v>424</v>
+      </c>
+      <c r="F122" t="s">
+        <v>13</v>
+      </c>
+      <c r="G122" s="1" t="s">
+        <v>449</v>
+      </c>
+      <c r="H122" t="s">
+        <v>450</v>
+      </c>
+    </row>
+    <row r="123" spans="1:8">
+      <c r="A123" t="s">
+        <v>451</v>
+      </c>
+      <c r="B123" t="s">
+        <v>9</v>
+      </c>
+      <c r="C123" t="s">
+        <v>58</v>
+      </c>
+      <c r="D123" t="s">
+        <v>423</v>
+      </c>
+      <c r="E123" t="s">
+        <v>424</v>
+      </c>
+      <c r="F123" t="s">
+        <v>13</v>
+      </c>
+      <c r="G123" s="1" t="s">
+        <v>452</v>
+      </c>
+      <c r="H123" t="s">
+        <v>453</v>
+      </c>
+    </row>
+    <row r="124" spans="1:8">
+      <c r="A124" t="s">
+        <v>454</v>
+      </c>
+      <c r="B124" t="s">
+        <v>9</v>
+      </c>
+      <c r="C124" t="s">
+        <v>10</v>
+      </c>
+      <c r="D124" t="s">
+        <v>455</v>
+      </c>
+      <c r="E124" t="s">
+        <v>456</v>
+      </c>
+      <c r="F124" t="s">
+        <v>13</v>
+      </c>
+      <c r="G124" s="1" t="s">
+        <v>457</v>
+      </c>
+      <c r="H124" t="s">
+        <v>458</v>
+      </c>
+    </row>
+    <row r="125" spans="1:8">
+      <c r="A125" t="s">
+        <v>459</v>
+      </c>
+      <c r="B125" t="s">
+        <v>9</v>
+      </c>
+      <c r="C125" t="s">
+        <v>17</v>
+      </c>
+      <c r="D125" t="s">
+        <v>455</v>
+      </c>
+      <c r="E125" t="s">
+        <v>456</v>
+      </c>
+      <c r="F125" t="s">
+        <v>13</v>
+      </c>
+      <c r="G125" s="1" t="s">
+        <v>460</v>
+      </c>
+      <c r="H125" t="s">
+        <v>461</v>
+      </c>
+    </row>
+    <row r="126" spans="1:8">
+      <c r="A126" t="s">
+        <v>462</v>
+      </c>
+      <c r="B126" t="s">
+        <v>9</v>
+      </c>
+      <c r="C126" t="s">
+        <v>22</v>
+      </c>
+      <c r="D126" t="s">
+        <v>455</v>
+      </c>
+      <c r="E126" t="s">
+        <v>456</v>
+      </c>
+      <c r="F126" t="s">
+        <v>13</v>
+      </c>
+      <c r="G126" s="1" t="s">
+        <v>463</v>
+      </c>
+      <c r="H126" t="s">
+        <v>464</v>
+      </c>
+    </row>
+    <row r="127" spans="1:8">
+      <c r="A127" t="s">
+        <v>465</v>
+      </c>
+      <c r="B127" t="s">
+        <v>9</v>
+      </c>
+      <c r="C127" t="s">
+        <v>26</v>
+      </c>
+      <c r="D127" t="s">
+        <v>455</v>
+      </c>
+      <c r="E127" t="s">
+        <v>456</v>
+      </c>
+      <c r="F127" t="s">
+        <v>313</v>
+      </c>
+      <c r="G127" s="1" t="s">
+        <v>466</v>
+      </c>
+      <c r="H127" t="s">
+        <v>467</v>
+      </c>
+    </row>
+    <row r="128" spans="1:8">
+      <c r="A128" t="s">
+        <v>468</v>
+      </c>
+      <c r="B128" t="s">
+        <v>9</v>
+      </c>
+      <c r="C128" t="s">
+        <v>30</v>
+      </c>
+      <c r="D128" t="s">
+        <v>455</v>
+      </c>
+      <c r="E128" t="s">
+        <v>456</v>
+      </c>
+      <c r="F128" t="s">
+        <v>13</v>
+      </c>
+      <c r="G128" s="1" t="s">
+        <v>469</v>
+      </c>
+      <c r="H128" t="s">
+        <v>470</v>
+      </c>
+    </row>
+    <row r="129" spans="1:8">
+      <c r="A129" t="s">
+        <v>471</v>
+      </c>
+      <c r="B129" t="s">
+        <v>9</v>
+      </c>
+      <c r="C129" t="s">
+        <v>35</v>
+      </c>
+      <c r="D129" t="s">
+        <v>455</v>
+      </c>
+      <c r="E129" t="s">
+        <v>456</v>
+      </c>
+      <c r="F129" t="s">
+        <v>13</v>
+      </c>
+      <c r="G129" s="1" t="s">
+        <v>472</v>
+      </c>
+      <c r="H129" t="s">
+        <v>473</v>
+      </c>
+    </row>
+    <row r="130" spans="1:8">
+      <c r="A130" t="s">
+        <v>474</v>
+      </c>
+      <c r="B130" t="s">
+        <v>9</v>
+      </c>
+      <c r="C130" t="s">
+        <v>40</v>
+      </c>
+      <c r="D130" t="s">
+        <v>455</v>
+      </c>
+      <c r="E130" t="s">
+        <v>456</v>
+      </c>
+      <c r="F130" t="s">
+        <v>97</v>
+      </c>
+      <c r="G130" s="1" t="s">
+        <v>475</v>
+      </c>
+      <c r="H130" t="s">
+        <v>476</v>
+      </c>
+    </row>
+    <row r="131" spans="1:8">
+      <c r="A131" t="s">
+        <v>477</v>
+      </c>
+      <c r="B131" t="s">
+        <v>9</v>
+      </c>
+      <c r="C131" t="s">
+        <v>45</v>
+      </c>
+      <c r="D131" t="s">
+        <v>455</v>
+      </c>
+      <c r="E131" t="s">
+        <v>456</v>
+      </c>
+      <c r="F131" t="s">
+        <v>234</v>
+      </c>
+      <c r="G131" s="1" t="s">
+        <v>478</v>
+      </c>
+      <c r="H131" t="s">
+        <v>479</v>
+      </c>
+    </row>
+    <row r="132" spans="1:8">
+      <c r="A132" t="s">
+        <v>480</v>
+      </c>
+      <c r="B132" t="s">
+        <v>9</v>
+      </c>
+      <c r="C132" t="s">
+        <v>50</v>
+      </c>
+      <c r="D132" t="s">
+        <v>455</v>
+      </c>
+      <c r="E132" t="s">
+        <v>456</v>
+      </c>
+      <c r="F132" t="s">
+        <v>13</v>
+      </c>
+      <c r="G132" s="1" t="s">
+        <v>481</v>
+      </c>
+      <c r="H132" t="s">
+        <v>482</v>
+      </c>
+    </row>
+    <row r="133" spans="1:8">
+      <c r="A133" t="s">
+        <v>483</v>
+      </c>
+      <c r="B133" t="s">
+        <v>9</v>
+      </c>
+      <c r="C133" t="s">
+        <v>54</v>
+      </c>
+      <c r="D133" t="s">
+        <v>455</v>
+      </c>
+      <c r="E133" t="s">
+        <v>456</v>
+      </c>
+      <c r="F133" t="s">
+        <v>97</v>
+      </c>
+      <c r="G133" s="1" t="s">
+        <v>235</v>
+      </c>
+      <c r="H133" t="s">
+        <v>484</v>
+      </c>
+    </row>
+    <row r="134" spans="1:8">
+      <c r="A134" t="s">
+        <v>485</v>
+      </c>
+      <c r="B134" t="s">
+        <v>9</v>
+      </c>
+      <c r="C134" t="s">
+        <v>58</v>
+      </c>
+      <c r="D134" t="s">
+        <v>455</v>
+      </c>
+      <c r="E134" t="s">
+        <v>456</v>
+      </c>
+      <c r="F134" t="s">
+        <v>46</v>
+      </c>
+      <c r="G134" s="1" t="s">
+        <v>486</v>
+      </c>
+      <c r="H134" t="s">
+        <v>487</v>
+      </c>
+    </row>
+    <row r="135" spans="1:8">
+      <c r="A135" t="s">
+        <v>488</v>
+      </c>
+      <c r="B135" t="s">
+        <v>9</v>
+      </c>
+      <c r="C135" t="s">
+        <v>62</v>
+      </c>
+      <c r="D135" t="s">
+        <v>455</v>
+      </c>
+      <c r="E135" t="s">
+        <v>456</v>
+      </c>
+      <c r="F135" t="s">
+        <v>317</v>
+      </c>
+      <c r="G135" s="1" t="s">
+        <v>489</v>
+      </c>
+      <c r="H135" t="s">
+        <v>490</v>
+      </c>
+    </row>
+    <row r="136" spans="1:8">
+      <c r="A136" t="s">
+        <v>491</v>
+      </c>
+      <c r="B136" t="s">
+        <v>9</v>
+      </c>
+      <c r="C136" t="s">
+        <v>66</v>
+      </c>
+      <c r="D136" t="s">
+        <v>455</v>
+      </c>
+      <c r="E136" t="s">
+        <v>456</v>
+      </c>
+      <c r="F136" t="s">
+        <v>97</v>
+      </c>
+      <c r="G136" s="1" t="s">
+        <v>492</v>
+      </c>
+      <c r="H136" t="s">
+        <v>493</v>
+      </c>
+    </row>
+    <row r="137" spans="1:8">
+      <c r="A137" t="s">
+        <v>494</v>
+      </c>
+      <c r="B137" t="s">
+        <v>9</v>
+      </c>
+      <c r="C137" t="s">
+        <v>70</v>
+      </c>
+      <c r="D137" t="s">
+        <v>455</v>
+      </c>
+      <c r="E137" t="s">
+        <v>456</v>
+      </c>
+      <c r="F137" t="s">
+        <v>46</v>
+      </c>
+      <c r="G137" s="1" t="s">
+        <v>495</v>
+      </c>
+      <c r="H137" t="s">
+        <v>496</v>
+      </c>
+    </row>
+    <row r="138" spans="1:8">
+      <c r="A138" t="s">
+        <v>497</v>
+      </c>
+      <c r="B138" t="s">
+        <v>9</v>
+      </c>
+      <c r="C138" t="s">
+        <v>10</v>
+      </c>
+      <c r="D138" t="s">
+        <v>498</v>
+      </c>
+      <c r="E138" t="s">
+        <v>499</v>
+      </c>
+      <c r="F138" t="s">
+        <v>46</v>
+      </c>
+      <c r="G138" s="1" t="s">
+        <v>500</v>
+      </c>
+      <c r="H138" t="s">
+        <v>501</v>
+      </c>
+    </row>
+    <row r="139" spans="1:8">
+      <c r="A139" t="s">
+        <v>502</v>
+      </c>
+      <c r="B139" t="s">
+        <v>9</v>
+      </c>
+      <c r="C139" t="s">
+        <v>10</v>
+      </c>
+      <c r="D139" t="s">
+        <v>503</v>
+      </c>
+      <c r="E139" t="s">
+        <v>504</v>
+      </c>
+      <c r="F139" t="s">
+        <v>41</v>
+      </c>
+      <c r="G139" s="1" t="s">
+        <v>505</v>
+      </c>
+      <c r="H139" t="s">
+        <v>506</v>
+      </c>
+    </row>
+    <row r="140" spans="1:8">
+      <c r="A140" t="s">
+        <v>507</v>
+      </c>
+      <c r="B140" t="s">
+        <v>9</v>
+      </c>
+      <c r="C140" t="s">
+        <v>10</v>
+      </c>
+      <c r="D140" t="s">
+        <v>508</v>
+      </c>
+      <c r="E140" t="s">
+        <v>509</v>
+      </c>
+      <c r="F140" t="s">
+        <v>41</v>
+      </c>
+      <c r="G140" s="1" t="s">
+        <v>510</v>
+      </c>
+      <c r="H140" t="s">
+        <v>511</v>
+      </c>
+    </row>
+    <row r="141" spans="1:8">
+      <c r="A141" t="s">
+        <v>512</v>
+      </c>
+      <c r="B141" t="s">
+        <v>9</v>
+      </c>
+      <c r="C141" t="s">
+        <v>10</v>
+      </c>
+      <c r="D141" t="s">
+        <v>513</v>
+      </c>
+      <c r="E141" t="s">
+        <v>514</v>
+      </c>
+      <c r="F141" t="s">
+        <v>13</v>
+      </c>
+      <c r="G141" s="1" t="s">
+        <v>515</v>
+      </c>
+      <c r="H141" t="s">
+        <v>516</v>
+      </c>
+    </row>
+    <row r="142" spans="1:8">
+      <c r="A142" t="s">
+        <v>517</v>
+      </c>
+      <c r="B142" t="s">
+        <v>9</v>
+      </c>
+      <c r="C142" t="s">
+        <v>17</v>
+      </c>
+      <c r="D142" t="s">
+        <v>513</v>
+      </c>
+      <c r="E142" t="s">
+        <v>514</v>
+      </c>
+      <c r="F142" t="s">
+        <v>13</v>
+      </c>
+      <c r="G142" s="1" t="s">
+        <v>518</v>
+      </c>
+      <c r="H142" t="s">
+        <v>519</v>
+      </c>
+    </row>
+    <row r="143" spans="1:8">
+      <c r="A143" t="s">
+        <v>520</v>
+      </c>
+      <c r="B143" t="s">
+        <v>9</v>
+      </c>
+      <c r="C143" t="s">
+        <v>22</v>
+      </c>
+      <c r="D143" t="s">
+        <v>513</v>
+      </c>
+      <c r="E143" t="s">
+        <v>514</v>
+      </c>
+      <c r="F143" t="s">
+        <v>317</v>
+      </c>
+      <c r="G143" s="1" t="s">
+        <v>521</v>
+      </c>
+      <c r="H143" t="s">
+        <v>522</v>
+      </c>
+    </row>
+    <row r="144" spans="1:8">
+      <c r="A144" t="s">
+        <v>523</v>
+      </c>
+      <c r="B144" t="s">
+        <v>9</v>
+      </c>
+      <c r="C144" t="s">
+        <v>26</v>
+      </c>
+      <c r="D144" t="s">
+        <v>513</v>
+      </c>
+      <c r="E144" t="s">
+        <v>514</v>
+      </c>
+      <c r="F144" t="s">
+        <v>36</v>
+      </c>
+      <c r="G144" s="1" t="s">
+        <v>524</v>
+      </c>
+      <c r="H144" t="s">
+        <v>525</v>
+      </c>
+    </row>
+    <row r="145" spans="1:8">
+      <c r="A145" t="s">
+        <v>526</v>
+      </c>
+      <c r="B145" t="s">
+        <v>9</v>
+      </c>
+      <c r="C145" t="s">
+        <v>10</v>
+      </c>
+      <c r="D145" t="s">
+        <v>527</v>
+      </c>
+      <c r="E145" t="s">
+        <v>528</v>
+      </c>
+      <c r="F145" t="s">
+        <v>41</v>
+      </c>
+      <c r="G145" s="1" t="s">
+        <v>529</v>
+      </c>
+      <c r="H145" t="s">
+        <v>530</v>
       </c>
     </row>
   </sheetData>
   <hyperlinks>
     <hyperlink ref="G2" r:id="rId1"/>
     <hyperlink ref="G3" r:id="rId2"/>
     <hyperlink ref="G4" r:id="rId3"/>
     <hyperlink ref="G5" r:id="rId4"/>
     <hyperlink ref="G6" r:id="rId5"/>
     <hyperlink ref="G7" r:id="rId6"/>
     <hyperlink ref="G8" r:id="rId7"/>
     <hyperlink ref="G9" r:id="rId8"/>
     <hyperlink ref="G10" r:id="rId9"/>
     <hyperlink ref="G11" r:id="rId10"/>
     <hyperlink ref="G12" r:id="rId11"/>
     <hyperlink ref="G13" r:id="rId12"/>
     <hyperlink ref="G14" r:id="rId13"/>
     <hyperlink ref="G15" r:id="rId14"/>
     <hyperlink ref="G16" r:id="rId15"/>
     <hyperlink ref="G17" r:id="rId16"/>
     <hyperlink ref="G18" r:id="rId17"/>
     <hyperlink ref="G19" r:id="rId18"/>
     <hyperlink ref="G20" r:id="rId19"/>
     <hyperlink ref="G21" r:id="rId20"/>
     <hyperlink ref="G22" r:id="rId21"/>
@@ -2482,50 +5895,142 @@
     <hyperlink ref="G29" r:id="rId28"/>
     <hyperlink ref="G30" r:id="rId29"/>
     <hyperlink ref="G31" r:id="rId30"/>
     <hyperlink ref="G32" r:id="rId31"/>
     <hyperlink ref="G33" r:id="rId32"/>
     <hyperlink ref="G34" r:id="rId33"/>
     <hyperlink ref="G35" r:id="rId34"/>
     <hyperlink ref="G36" r:id="rId35"/>
     <hyperlink ref="G37" r:id="rId36"/>
     <hyperlink ref="G38" r:id="rId37"/>
     <hyperlink ref="G39" r:id="rId38"/>
     <hyperlink ref="G40" r:id="rId39"/>
     <hyperlink ref="G41" r:id="rId40"/>
     <hyperlink ref="G42" r:id="rId41"/>
     <hyperlink ref="G43" r:id="rId42"/>
     <hyperlink ref="G44" r:id="rId43"/>
     <hyperlink ref="G45" r:id="rId44"/>
     <hyperlink ref="G46" r:id="rId45"/>
     <hyperlink ref="G47" r:id="rId46"/>
     <hyperlink ref="G48" r:id="rId47"/>
     <hyperlink ref="G49" r:id="rId48"/>
     <hyperlink ref="G50" r:id="rId49"/>
     <hyperlink ref="G51" r:id="rId50"/>
     <hyperlink ref="G52" r:id="rId51"/>
     <hyperlink ref="G53" r:id="rId52"/>
+    <hyperlink ref="G54" r:id="rId53"/>
+    <hyperlink ref="G55" r:id="rId54"/>
+    <hyperlink ref="G56" r:id="rId55"/>
+    <hyperlink ref="G57" r:id="rId56"/>
+    <hyperlink ref="G58" r:id="rId57"/>
+    <hyperlink ref="G59" r:id="rId58"/>
+    <hyperlink ref="G60" r:id="rId59"/>
+    <hyperlink ref="G61" r:id="rId60"/>
+    <hyperlink ref="G62" r:id="rId61"/>
+    <hyperlink ref="G63" r:id="rId62"/>
+    <hyperlink ref="G64" r:id="rId63"/>
+    <hyperlink ref="G65" r:id="rId64"/>
+    <hyperlink ref="G66" r:id="rId65"/>
+    <hyperlink ref="G67" r:id="rId66"/>
+    <hyperlink ref="G68" r:id="rId67"/>
+    <hyperlink ref="G69" r:id="rId68"/>
+    <hyperlink ref="G70" r:id="rId69"/>
+    <hyperlink ref="G71" r:id="rId70"/>
+    <hyperlink ref="G72" r:id="rId71"/>
+    <hyperlink ref="G73" r:id="rId72"/>
+    <hyperlink ref="G74" r:id="rId73"/>
+    <hyperlink ref="G75" r:id="rId74"/>
+    <hyperlink ref="G76" r:id="rId75"/>
+    <hyperlink ref="G77" r:id="rId76"/>
+    <hyperlink ref="G78" r:id="rId77"/>
+    <hyperlink ref="G79" r:id="rId78"/>
+    <hyperlink ref="G80" r:id="rId79"/>
+    <hyperlink ref="G81" r:id="rId80"/>
+    <hyperlink ref="G82" r:id="rId81"/>
+    <hyperlink ref="G83" r:id="rId82"/>
+    <hyperlink ref="G84" r:id="rId83"/>
+    <hyperlink ref="G85" r:id="rId84"/>
+    <hyperlink ref="G86" r:id="rId85"/>
+    <hyperlink ref="G87" r:id="rId86"/>
+    <hyperlink ref="G88" r:id="rId87"/>
+    <hyperlink ref="G89" r:id="rId88"/>
+    <hyperlink ref="G90" r:id="rId89"/>
+    <hyperlink ref="G91" r:id="rId90"/>
+    <hyperlink ref="G92" r:id="rId91"/>
+    <hyperlink ref="G93" r:id="rId92"/>
+    <hyperlink ref="G94" r:id="rId93"/>
+    <hyperlink ref="G95" r:id="rId94"/>
+    <hyperlink ref="G96" r:id="rId95"/>
+    <hyperlink ref="G97" r:id="rId96"/>
+    <hyperlink ref="G98" r:id="rId97"/>
+    <hyperlink ref="G99" r:id="rId98"/>
+    <hyperlink ref="G100" r:id="rId99"/>
+    <hyperlink ref="G101" r:id="rId100"/>
+    <hyperlink ref="G102" r:id="rId101"/>
+    <hyperlink ref="G103" r:id="rId102"/>
+    <hyperlink ref="G104" r:id="rId103"/>
+    <hyperlink ref="G105" r:id="rId104"/>
+    <hyperlink ref="G106" r:id="rId105"/>
+    <hyperlink ref="G107" r:id="rId106"/>
+    <hyperlink ref="G108" r:id="rId107"/>
+    <hyperlink ref="G109" r:id="rId108"/>
+    <hyperlink ref="G110" r:id="rId109"/>
+    <hyperlink ref="G111" r:id="rId110"/>
+    <hyperlink ref="G112" r:id="rId111"/>
+    <hyperlink ref="G113" r:id="rId112"/>
+    <hyperlink ref="G114" r:id="rId113"/>
+    <hyperlink ref="G115" r:id="rId114"/>
+    <hyperlink ref="G116" r:id="rId115"/>
+    <hyperlink ref="G117" r:id="rId116"/>
+    <hyperlink ref="G118" r:id="rId117"/>
+    <hyperlink ref="G119" r:id="rId118"/>
+    <hyperlink ref="G120" r:id="rId119"/>
+    <hyperlink ref="G121" r:id="rId120"/>
+    <hyperlink ref="G122" r:id="rId121"/>
+    <hyperlink ref="G123" r:id="rId122"/>
+    <hyperlink ref="G124" r:id="rId123"/>
+    <hyperlink ref="G125" r:id="rId124"/>
+    <hyperlink ref="G126" r:id="rId125"/>
+    <hyperlink ref="G127" r:id="rId126"/>
+    <hyperlink ref="G128" r:id="rId127"/>
+    <hyperlink ref="G129" r:id="rId128"/>
+    <hyperlink ref="G130" r:id="rId129"/>
+    <hyperlink ref="G131" r:id="rId130"/>
+    <hyperlink ref="G132" r:id="rId131"/>
+    <hyperlink ref="G133" r:id="rId132"/>
+    <hyperlink ref="G134" r:id="rId133"/>
+    <hyperlink ref="G135" r:id="rId134"/>
+    <hyperlink ref="G136" r:id="rId135"/>
+    <hyperlink ref="G137" r:id="rId136"/>
+    <hyperlink ref="G138" r:id="rId137"/>
+    <hyperlink ref="G139" r:id="rId138"/>
+    <hyperlink ref="G140" r:id="rId139"/>
+    <hyperlink ref="G141" r:id="rId140"/>
+    <hyperlink ref="G142" r:id="rId141"/>
+    <hyperlink ref="G143" r:id="rId142"/>
+    <hyperlink ref="G144" r:id="rId143"/>
+    <hyperlink ref="G145" r:id="rId144"/>
   </hyperlinks>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Sheet1</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>