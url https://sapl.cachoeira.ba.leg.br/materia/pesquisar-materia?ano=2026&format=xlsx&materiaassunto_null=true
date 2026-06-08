--- v1 (2026-06-07)
+++ v2 (2026-06-08)
@@ -10,51 +10,51 @@
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr defaultThemeVersion="124226"/>
   <bookViews>
     <workbookView xWindow="240" yWindow="15" windowWidth="16095" windowHeight="9660"/>
   </bookViews>
   <sheets>
     <sheet name="Sheet1" sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr calcId="124519" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="1160" uniqueCount="531">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="1200" uniqueCount="542">
   <si>
     <t>ID</t>
   </si>
   <si>
     <t>Ano</t>
   </si>
   <si>
     <t>Número</t>
   </si>
   <si>
     <t>Tipo de Matéria Legislativa/Sigla</t>
   </si>
   <si>
     <t>Tipo de Matéria Legislativa/Descrição</t>
   </si>
   <si>
     <t>Autorias</t>
   </si>
   <si>
     <t>Texto Original</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
@@ -1468,50 +1468,65 @@
   <si>
     <t>1016</t>
   </si>
   <si>
     <t>http://sapl.cachoeira.ba.leg.br/media/sapl/public/materialegislativa/2026/1016/mocao_pesar_assinada_tico.pdf</t>
   </si>
   <si>
     <t>O Vereador Laelson de Roxo, no uso de suas atribuições legais, apresenta à Mesa Diretora da Câmara Municipal a presente Moção de Pesar pelo falecimento do senhor Antônio Patrício de Oliveira, carinhosamente conhecido como Tico._x000D_
  _x000D_
 Manifestamos nosso profundo pesar pela partida de Tico, cidadão estimado e respeitado em nossa comunidade. Sua trajetória de vida, marcada pela simplicidade e amizade, deixa lembranças que jamais serão apagadas da memória de familiares, amigos e de todos que tiveram o privilégio de conviver com ele._x000D_
  _x000D_
 Que Deus conforte os corações enlutados e traga serenidade neste momento de dor e saudade._x000D_
  _x000D_
 Sala das Sessões, Câmara Municipal de Cachoeira, 16 de outubro de 2026</t>
   </si>
   <si>
     <t>1025</t>
   </si>
   <si>
     <t>http://sapl.cachoeira.ba.leg.br/media/sapl/public/materialegislativa/2026/1025/mocao_pesar_mae_lucia.docx.pdf</t>
   </si>
   <si>
     <t>O vereador que esta subscreve vem, na forma regimental vigente, inserir na Ata dos Trabalhos desta Casa Legislativa Moção de Pesar pelo falecimento da Sra. “MARIA LÚCIA BARRETO DOS SANTOS”, conhecida carinhosamente como Mãe Lúcia de Oxum, Ialorixá do Terreiro Loba’Nekun, ocorrido no dia 25 de maio de 2026.</t>
   </si>
   <si>
+    <t>1030</t>
+  </si>
+  <si>
+    <t>MOÇÃO DE PESAR PELO FALECIMENTO DO SR. ANTONIO FERREIRA</t>
+  </si>
+  <si>
+    <t>1031</t>
+  </si>
+  <si>
+    <t>ADJARVA DIAS FILHO, ANGELICA SAPUCAIA, CRISTIANO DE LOURO PAI VEI, FLORISVALDO DA C DE JESUS, JOSMAR BARBOSA, LAELSON DE ROXO, MARCOS VINICIUS E. DE JESUS, MOISEIS REIS DO LAGO, PAULO HENRIQUE PH, PAULO OLIVEIRA  DOS REIS</t>
+  </si>
+  <si>
+    <t>MOÇÃO DE PESAR PELO FALECIMENTO DO SENHOR GILSON AGRARIO</t>
+  </si>
+  <si>
     <t>884</t>
   </si>
   <si>
     <t>PDL</t>
   </si>
   <si>
     <t>PROJETO DE DECRETO LEGISLATIVO</t>
   </si>
   <si>
     <t>http://sapl.cachoeira.ba.leg.br/media/sapl/public/materialegislativa/2026/884/pdl_01_2025_comenda_25_de_junho_dona_dalva.pdf</t>
   </si>
   <si>
     <t>“CONCEDE A COMENDA 25 DE JUNHO À ILUSTRÍSSIMA SRA. DALVA DAMIANA DE FREITAS”</t>
   </si>
   <si>
     <t>885</t>
   </si>
   <si>
     <t>http://sapl.cachoeira.ba.leg.br/media/sapl/public/materialegislativa/2026/885/pdl_02_2025_comenda_25_de_junho_jaco_souza.pdf</t>
   </si>
   <si>
     <t>“CONCEDE A COMENDA 25 DE JUNHO AO ILUSTRÍSSIMO SR. JACÓ DOS SANTOS SOUZA.”</t>
   </si>
   <si>
     <t>891</t>
@@ -1595,50 +1610,68 @@
     <t>995</t>
   </si>
   <si>
     <t>http://sapl.cachoeira.ba.leg.br/media/sapl/public/materialegislativa/2026/995/pdl_12_2026_titulo_de_cidadao.pdf</t>
   </si>
   <si>
     <t>CONCEDE TÍTULO DE CIDADÃ CACHOEIRANA A ILUSTRÍSSIMA SENHORA EDILMA MARIA DE SANTANA COSTA.</t>
   </si>
   <si>
     <t>1013</t>
   </si>
   <si>
     <t>http://sapl.cachoeira.ba.leg.br/media/sapl/public/materialegislativa/2026/1013/pdl_13_2026_titulo_de_cidadao.pdf</t>
   </si>
   <si>
     <t>CONCEDE O TITULO DE CIDADÃO CACHOEIRANO A SR. JOSÉ EDIVALDO ROCHA ROTODANO</t>
   </si>
   <si>
     <t>1027</t>
   </si>
   <si>
     <t>http://sapl.cachoeira.ba.leg.br/media/sapl/public/materialegislativa/2026/1027/projeto_de_resolucao_no15.docx</t>
   </si>
   <si>
     <t>Concede Título de Cidadão Cachoeirano ao Ilustríssimo(a) Senhor(a) José Roque Soares Marinho.</t>
+  </si>
+  <si>
+    <t>1032</t>
+  </si>
+  <si>
+    <t>CONCEDE TÍTULO DE CIDADÃ CACHOEIRANA A ILUSTRÍSSIMA SENHORA DYANE BRITO REIS SANTOS</t>
+  </si>
+  <si>
+    <t>1033</t>
+  </si>
+  <si>
+    <t>CONCEDE TÍTULO DE CIDADÃ CACHOEIRANA A ILUSTRÍSSIMA SENHORA JUNEVES PEREIRA SANTOS</t>
+  </si>
+  <si>
+    <t>1034</t>
+  </si>
+  <si>
+    <t>CONCEDE TÍTULO DE CIDADÃ CACHOEIRANA A ILUSTRÍSSIMA SENHORA GILENE PEREIRA SANTOS</t>
   </si>
   <si>
     <t>962</t>
   </si>
   <si>
     <t>AP</t>
   </si>
   <si>
     <t>AUDIÊNCIA PÚBLICA</t>
   </si>
   <si>
     <t>http://sapl.cachoeira.ba.leg.br/media/sapl/public/materialegislativa/2026/962/oficio_no08.docx</t>
   </si>
   <si>
     <t>Ao_x000D_
 Excelentíssimo Senhor Josmar Barbosa_x000D_
 Presidente da Câmara Municipal de Vereadores de Cachoeira – BA_x000D_
 Assunto: Solicitação de Espaço para Realização de Audiência PúblicaExcelentíssimo Senhor Presidente,_x000D_
 Cumprimentando-o cordialmente, venho por meio deste solicitar a disponibilização do espaço físico da Câmara Municipal de Vereadores de Cachoeira – BA, no dia 14 de abril de 2026, às 08h00, para a realização de uma Audiência Pública.</t>
   </si>
   <si>
     <t>997</t>
   </si>
   <si>
     <t>MR</t>
@@ -2051,66 +2084,66 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cachoeira.ba.leg.br/media/sapl/public/materialegislativa/2026/888/pl_01_2026_utilidade_publica_amnqep_-_assinado.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cachoeira.ba.leg.br/media/sapl/public/materialegislativa/2026/898/pl_refis_de_2026_assinado_assinado_assinado.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cachoeira.ba.leg.br/media/sapl/public/materialegislativa/2026/899/projeto_de_lei_-_autorizacao_-_contratos_2c_convenios_2c_confissao_de_divida_assinado_assinado_assinado.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cachoeira.ba.leg.br/media/sapl/public/materialegislativa/2026/900/pl_04_2026_terreno_de_belem_-_minha_casa_minha_vida_assinado_assinado_assinado_1.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cachoeira.ba.leg.br/media/sapl/public/materialegislativa/2026/907/projeto_de_lei_n._05._2026.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cachoeira.ba.leg.br/media/sapl/public/materialegislativa/2026/909/lei_comabte_a_violencia_contra_mulher_nas_escolas_assinado.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cachoeira.ba.leg.br/media/sapl/public/materialegislativa/2026/924/projeto_de_lei_no._07_2026_inclusao_da_parada_gay_no_caledario_municipal.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cachoeira.ba.leg.br/media/sapl/public/materialegislativa/2026/927/pl_08_2026_fiscalizacao_de_residuos_solidos.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cachoeira.ba.leg.br/media/sapl/public/materialegislativa/2026/929/lei_reduca_taxa_de_agua-2_assinado.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cachoeira.ba.leg.br/media/sapl/public/materialegislativa/2026/936/projeto_de_lei_no._10_2026_utilidade_publica_isntituto_gaia_soul.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cachoeira.ba.leg.br/media/sapl/public/materialegislativa/2026/938/lei_combate_as_enchentes_assinado.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cachoeira.ba.leg.br/media/sapl/public/materialegislativa/2026/945/projeto_de_lei_no__12_2026_-_praca_da_biblia.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cachoeira.ba.leg.br/media/sapl/public/materialegislativa/2026/946/projeto_de_lei_no_13_2026_-_ladeira_d_ajuda.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cachoeira.ba.leg.br/media/sapl/public/materialegislativa/2026/947/pl_14_2026_economia_solidaria.pdf_assinado.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cachoeira.ba.leg.br/media/sapl/public/materialegislativa/2026/954/pl_15_2026_dispoe_sobre_a_politica_municipal_de_habitacao_de_interesse_social__pmhis.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cachoeira.ba.leg.br/media/sapl/public/materialegislativa/2026/955/pl_16_2026_reajuste_dos_servidores_publicos_do_municipio_de_cachoeira_e_da_outras_providencias.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cachoeira.ba.leg.br/media/sapl/public/materialegislativa/2026/963/pl_01_2026_utilidade_publica_amqmvi.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cachoeira.ba.leg.br/media/sapl/public/materialegislativa/2026/967/lei_girassol_do_iguape_assinado.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cachoeira.ba.leg.br/media/sapl/public/materialegislativa/2026/969/pl_dispoe_sobre_o_irmanamento_entre_o_municipio_de_cachoeira2c_estado_da_bahia2c_brasil2c_e_a_cidade_de_aneho2c_republica_do_togo_assinado_assinado_assinado.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cachoeira.ba.leg.br/media/sapl/public/materialegislativa/2026/973/pl_20_2026.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cachoeira.ba.leg.br/media/sapl/public/materialegislativa/2026/977/projeto_lei_transparencia_locacao_cartaz.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cachoeira.ba.leg.br/media/sapl/public/materialegislativa/2026/979/projeto_de_lei_cotas_cachoeira.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cachoeira.ba.leg.br/media/sapl/public/materialegislativa/2026/981/projeto_de_lei_no_23_2026.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cachoeira.ba.leg.br/media/sapl/public/materialegislativa/2026/982/politica_racismo_ambiental-2_assinado.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cachoeira.ba.leg.br/media/sapl/public/materialegislativa/2026/987/lei_maes_atipicas_assinado.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cachoeira.ba.leg.br/media/sapl/public/materialegislativa/2026/996/projeto_de_lei_ordina_ria._instituiaao_das_dastas_das_cavalgadas_no_ambito_municipal_2.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cachoeira.ba.leg.br/media/sapl/public/materialegislativa/2026/1001/projeto_de_lei_-_atualiza_a_lei_do_fundo_municipal_da_saude_-_revoga_a_lei_441_de_1991.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cachoeira.ba.leg.br/media/sapl/public/materialegislativa/2026/1002/projeto_de_lei_da_pessoa_pcd.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cachoeira.ba.leg.br/media/sapl/public/materialegislativa/2026/1003/altera_a_lei_da_guarda.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cachoeira.ba.leg.br/media/sapl/public/materialegislativa/2026/1010/pl_-_autoriza_a_abertura_de_credito_adicional_especial_ate_o_valor_de_r_24_50.000_-_15.05.2026_assinado_assinado_assinado.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cachoeira.ba.leg.br/media/sapl/public/materialegislativa/2026/1011/pl_-_autoriza_a_abertura_de_credito_adicional_especial_ate_o_valor_de_r_24_100.000_2c00_-_15.05.2026_assinado_assinado_assinado.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cachoeira.ba.leg.br/media/sapl/public/materialegislativa/2026/1012/pl_-_autoriza_a_transferencia_de_acoes_orcamentarias_da_sec_municipal_de_promocao_da_igualdade_racial_para_a_secretaria_municipal_da_mulher_-_15.05.2026_assinado_assinado_assinado.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cachoeira.ba.leg.br/media/sapl/public/materialegislativa/2026/1014/projeto_de_lei_33_2026_-_alteracao_de_nome_de_rua.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cachoeira.ba.leg.br/media/sapl/public/materialegislativa/2026/1021/projeto_leitura_assinado.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cachoeira.ba.leg.br/media/sapl/public/materialegislativa/2026/1023/pl_35_2026_patrimonio_imaterial_raizes_do_iguape.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cachoeira.ba.leg.br/media/sapl/public/materialegislativa/2026/1024/ldo_2026.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cachoeira.ba.leg.br/media/sapl/public/materialegislativa/2026/1029/pl_37_2026_patrimonio_imaterial_flor_de_cachoeira.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cachoeira.ba.leg.br/media/sapl/public/materialegislativa/2026/1028/lei_orquestra_assinado.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cachoeira.ba.leg.br/media/sapl/public/materialegislativa/2026/920/projeto_de_resolucao_-_alteracao_do_ri_1.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cachoeira.ba.leg.br/media/sapl/public/materialegislativa/2026/993/projeto_de_resolucao_02_2026__-_alteracao_do_regimento.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cachoeira.ba.leg.br/media/sapl/public/materialegislativa/2026/928/requerimento_01_2026.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cachoeira.ba.leg.br/media/sapl/public/materialegislativa/2026/1004/solicitacao_de_copia_das_atas_e_juntada_dos_pareceres_das_comissoes_e28093_projeto_de_resolucao_nc2ba_02_2026_assinado.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cachoeira.ba.leg.br/media/sapl/public/materialegislativa/2026/1017/requerimento_ao_projeto_22_-2026.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cachoeira.ba.leg.br/media/sapl/public/materialegislativa/2026/903/mocao_de_aplausos_e_congratulacoes_minerva.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cachoeira.ba.leg.br/media/sapl/public/materialegislativa/2026/951/mocao_.pdf_assinado.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cachoeira.ba.leg.br/media/sapl/public/materialegislativa/2026/984/mocao_de_apluso__03.2026.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cachoeira.ba.leg.br/media/sapl/public/materialegislativa/2026/986/mocao_n._04.2026_assembleia_de_deus.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cachoeira.ba.leg.br/media/sapl/public/materialegislativa/2026/1009/05_2026_lira_ceciliara.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cachoeira.ba.leg.br/media/sapl/public/materialegislativa/2026/1022/mocao_de_aplausos_arquivo_publico.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cachoeira.ba.leg.br/media/sapl/public/materialegislativa/2026/886/indicacao_no._01.2026__implantacao_torre_de_celular_em_belem.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cachoeira.ba.leg.br/media/sapl/public/materialegislativa/2026/889/ind_02_2026_tanque_laranjeiras.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cachoeira.ba.leg.br/media/sapl/public/materialegislativa/2026/890/ind_03_2026_beco_dos_aposentados.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cachoeira.ba.leg.br/media/sapl/public/materialegislativa/2026/892/ind_04_2026_ambulancia_tibiri.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cachoeira.ba.leg.br/media/sapl/public/materialegislativa/2026/893/ind_05_2026_encaminhe_a_esta_casa_legislativa_projeto_de_lei_lavagen_nurutuba.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cachoeira.ba.leg.br/media/sapl/public/materialegislativa/2026/894/ind_06_2026_implantacao_de_um_upa_no_iguape_1.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cachoeira.ba.leg.br/media/" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cachoeira.ba.leg.br/media/" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cachoeira.ba.leg.br/media/" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cachoeira.ba.leg.br/media/sapl/public/materialegislativa/2026/901/ind_10_2026_30_agente_de_transito.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cachoeira.ba.leg.br/media/sapl/public/materialegislativa/2026/902/ind_11_2026_10_agente_de_transito_auxilio_fardamento.pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cachoeira.ba.leg.br/media/sapl/public/materialegislativa/2026/904/indicacao_4-_praca_tibiri.docx" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cachoeira.ba.leg.br/media/sapl/public/materialegislativa/2026/905/indicacao_5_caixa_do_tupim.docx" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cachoeira.ba.leg.br/media/sapl/public/materialegislativa/2026/913/indicacao_no._14.2026.pdf" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cachoeira.ba.leg.br/media/sapl/public/materialegislativa/2026/914/indicacao_no._15._2026.pdf" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cachoeira.ba.leg.br/media/sapl/public/materialegislativa/2026/915/indicacao_no._16.2026.pdf" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cachoeira.ba.leg.br/media/sapl/public/materialegislativa/2026/916/indicacao_no._17.2026.pdf" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cachoeira.ba.leg.br/media/sapl/public/materialegislativa/2026/917/indicacao_no._18._2026.pdf" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cachoeira.ba.leg.br/media/sapl/public/materialegislativa/2026/919/indicacao_reforma_praca_da_matinha_assinado.pdf" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cachoeira.ba.leg.br/media/sapl/public/materialegislativa/2026/921/indicacao_20_2026_limpeza_urbana.pdf" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cachoeira.ba.leg.br/media/sapl/public/materialegislativa/2026/922/indicacao_21_2026_requalificacao_cachoeirinha_do_saco_1.pdf" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cachoeira.ba.leg.br/media/sapl/public/materialegislativa/2026/923/indicacao_22_2026_limpesa_urbana_a_taxi.pdf" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cachoeira.ba.leg.br/media/sapl/public/materialegislativa/2026/925/indicacao_23_2026__instalacao_de_lixeira_de_coleta_ceeletiva_na_cidade.pdf" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cachoeira.ba.leg.br/media/sapl/public/materialegislativa/2026/930/indicacao_relatorio_de_vulnerabilidade_socioambiental.pdf" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cachoeira.ba.leg.br/media/sapl/public/materialegislativa/2026/931/indicacao_programas_educacao_ambiental.pdf" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cachoeira.ba.leg.br/media/sapl/public/materialegislativa/2026/932/indicacao_obras_estruturantes.pdf" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cachoeira.ba.leg.br/media/sapl/public/materialegislativa/2026/933/indicacao_medidas_estruturantes_de_prevencao.pdf" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cachoeira.ba.leg.br/media/sapl/public/materialegislativa/2026/934/indicacao_audiencias_publicas_1.pdf" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cachoeira.ba.leg.br/media/sapl/public/materialegislativa/2026/935/indicacao_ativacao_fundo_municipal_de_habitacao.pdf" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cachoeira.ba.leg.br/media/sapl/public/materialegislativa/2026/937/ind_30_2026_casa_de_farinha_caraconha.pdf" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cachoeira.ba.leg.br/media/sapl/public/materialegislativa/2026/939/iluminacao_saco.pdf" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cachoeira.ba.leg.br/media/sapl/public/materialegislativa/2026/940/ind_32_2026_construcao_de_posto_de_saude_no_cucui.pdf" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cachoeira.ba.leg.br/media/" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cachoeira.ba.leg.br/media/sapl/public/materialegislativa/2026/942/ind_n._34_2026_sessao_especial_para_fundacao_hansen_bahia.pdf" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cachoeira.ba.leg.br/media/sapl/public/materialegislativa/2026/943/ind_n._35_2026_pavimentacao_da_rua_brasilia_na_opalma.pdf" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cachoeira.ba.leg.br/media/sapl/public/materialegislativa/2026/950/indicacao_no_07.docx" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cachoeira.ba.leg.br/media/sapl/public/materialegislativa/2026/956/ind_37_2026_inclusao_no_caledaria_a_parada_lgbtqiap.pdf" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cachoeira.ba.leg.br/media/sapl/public/materialegislativa/2026/964/indicacao_no10.docx" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cachoeira.ba.leg.br/media/" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cachoeira.ba.leg.br/media/sapl/public/materialegislativa/2026/968/indicacao_40_2026_oradpr_do_25_de_junho.pdf" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cachoeira.ba.leg.br/media/sapl/public/materialegislativa/2026/970/indicacao_no_41_2026_reforma_da_quadra_do_morumbi.pdf" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cachoeira.ba.leg.br/media/sapl/public/materialegislativa/2026/972/ind_42_2026_medidores_decibeis_cachoeira_4.docx" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cachoeira.ba.leg.br/media/sapl/public/materialegislativa/2026/975/ind_43_2026_vestiario_no_campo_de_capoeirucu.pdf" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cachoeira.ba.leg.br/media/sapl/public/materialegislativa/2026/978/indicacao_equipamento_de_ultrassom_de_profilaxia.docx" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cachoeira.ba.leg.br/media/sapl/public/materialegislativa/2026/980/indicacao_aquisicao_de_onibus.docx" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cachoeira.ba.leg.br/media/" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cachoeira.ba.leg.br/media/sapl/public/materialegislativa/2026/988/indicacao_47.2026.pdf" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cachoeira.ba.leg.br/media/" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cachoeira.ba.leg.br/media/sapl/public/materialegislativa/2026/990/indicacao_49.2026.pdf" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cachoeira.ba.leg.br/media/sapl/public/materialegislativa/2026/991/indicacao_50.2026.pdf" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cachoeira.ba.leg.br/media/sapl/public/materialegislativa/2026/992/indicacao_51.2026.pdf" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cachoeira.ba.leg.br/media/sapl/public/materialegislativa/2026/999/ind_52_2026_calcamento_da_pinguela.pdf" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cachoeira.ba.leg.br/media/sapl/public/materialegislativa/2026/1000/ind_53_2026_nome_de_rua_povoado_da_formiga.pdf" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cachoeira.ba.leg.br/media/sapl/public/materialegislativa/2026/1005/indicacao_-_reforma_do_calcamento_do_engenho_novo.pdf" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cachoeira.ba.leg.br/media/sapl/public/materialegislativa/2026/1006/indicacao_-_rua_das_marias_-_opalma.pdf" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cachoeira.ba.leg.br/media/sapl/public/materialegislativa/2026/1007/indicacao_plano_de_acao_estradas_vicinais_assinado.pdf" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cachoeira.ba.leg.br/media/sapl/public/materialegislativa/2026/1008/indicacao_tac_transporte_universitario_assinado.pdf" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cachoeira.ba.leg.br/media/" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cachoeira.ba.leg.br/media/sapl/public/materialegislativa/2026/1019/indicacao_n_002.pdf" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cachoeira.ba.leg.br/media/sapl/public/materialegislativa/2026/1020/ind_60_2026_inclusao_no_caledaria_a_parada_lgbtqiap.pdf" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cachoeira.ba.leg.br/media/sapl/public/materialegislativa/2026/1018/parecer_juridico_de_resposta_vereador_laelson_assinado_assinado.pdf" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cachoeira.ba.leg.br/media/sapl/public/materialegislativa/2026/1026/parecer_camara_de_cachoeira_-_reserva_de_vagas_-_assinado.pdf" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cachoeira.ba.leg.br/media/sapl/public/materialegislativa/2026/912/mocao_de_pesar_01.2026_mocao_de_pesar.pdf" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cachoeira.ba.leg.br/media/sapl/public/materialegislativa/2026/918/mocao_n._02.2026.docx" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cachoeira.ba.leg.br/media/sapl/public/materialegislativa/2026/926/mocao_de_pessar_03_2026.pdf" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cachoeira.ba.leg.br/media/sapl/public/materialegislativa/2026/952/mocaode_pesar__04_2026.pdf" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cachoeira.ba.leg.br/media/" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cachoeira.ba.leg.br/media/" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cachoeira.ba.leg.br/media/sapl/public/materialegislativa/2026/959/mocao_n._07.2026.pdf" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cachoeira.ba.leg.br/media/sapl/public/materialegislativa/2026/960/mocao_n._08.2026.pdf" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cachoeira.ba.leg.br/media/" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cachoeira.ba.leg.br/media/sapl/public/materialegislativa/2026/1016/mocao_pesar_assinada_tico.pdf" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cachoeira.ba.leg.br/media/sapl/public/materialegislativa/2026/1025/mocao_pesar_mae_lucia.docx.pdf" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cachoeira.ba.leg.br/media/sapl/public/materialegislativa/2026/884/pdl_01_2025_comenda_25_de_junho_dona_dalva.pdf" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cachoeira.ba.leg.br/media/sapl/public/materialegislativa/2026/885/pdl_02_2025_comenda_25_de_junho_jaco_souza.pdf" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cachoeira.ba.leg.br/media/sapl/public/materialegislativa/2026/891/pdl_titulo_cidadao_cachoeirano_roberaldo_galiza-assinado.pdf" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cachoeira.ba.leg.br/media/sapl/public/materialegislativa/2026/908/pdl_no_04.2026_titulo_de_cidadao_otton_alencar.pdf" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cachoeira.ba.leg.br/media/sapl/public/materialegislativa/2026/911/pdl_05.2026_titulo_cidadao_cachoeirano_dra._cleia_costa_dos_santos_1.pdf" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cachoeira.ba.leg.br/media/sapl/public/materialegislativa/2026/948/pdl_comenda_zumbi_dos_palmares_germano_barbosa-assinado.pdf" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cachoeira.ba.leg.br/media/sapl/public/materialegislativa/2026/971/pdl_07_2026_titulo_de_cidadao.pdf" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cachoeira.ba.leg.br/media/sapl/public/materialegislativa/2026/974/pdl_08_2026_titulo_de_cidadao.pdf" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cachoeira.ba.leg.br/media/sapl/public/materialegislativa/2026/976/pdl_titulo_cidadao_cachoeirano_adriano_rivera-assinado.pdf" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cachoeira.ba.leg.br/media/" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cachoeira.ba.leg.br/media/sapl/public/materialegislativa/2026/994/pdl_11_2026_titulo_de_cidadao_cachoeirano.pdf" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cachoeira.ba.leg.br/media/sapl/public/materialegislativa/2026/995/pdl_12_2026_titulo_de_cidadao.pdf" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cachoeira.ba.leg.br/media/sapl/public/materialegislativa/2026/1013/pdl_13_2026_titulo_de_cidadao.pdf" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cachoeira.ba.leg.br/media/sapl/public/materialegislativa/2026/1027/projeto_de_resolucao_no15.docx" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cachoeira.ba.leg.br/media/sapl/public/materialegislativa/2026/962/oficio_no08.docx" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cachoeira.ba.leg.br/media/sapl/public/materialegislativa/2026/997/mocao_n.01_2026_josmar_barbosa_daniela_mercury.pdf" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cachoeira.ba.leg.br/media/sapl/public/materialegislativa/2026/944/emenda_modificativa_01_2026.pdf" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cachoeira.ba.leg.br/media/sapl/public/materialegislativa/2026/910/ea_no_01.2026_emenda_ao_projeto_3_de_30_de_janeiro_de_2026_-_contratos.pdf" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cachoeira.ba.leg.br/media/sapl/public/materialegislativa/2026/949/emenda_aditiva_prl_01_2026.pdf" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cachoeira.ba.leg.br/media/sapl/public/materialegislativa/2026/953/emenda_aditiva_03_2026__ao__pl_08_2026.pdf" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cachoeira.ba.leg.br/media/sapl/public/materialegislativa/2026/966/emenda_aditiva_04_2026__ao__pl_08_2026.pdf" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cachoeira.ba.leg.br/media/sapl/public/materialegislativa/2026/998/mocao_n._01.2026_josmar_barbosa_edson_gomes.pdf" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cachoeira.ba.leg.br/media/sapl/public/materialegislativa/2026/888/pl_01_2026_utilidade_publica_amnqep_-_assinado.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cachoeira.ba.leg.br/media/sapl/public/materialegislativa/2026/898/pl_refis_de_2026_assinado_assinado_assinado.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cachoeira.ba.leg.br/media/sapl/public/materialegislativa/2026/899/projeto_de_lei_-_autorizacao_-_contratos_2c_convenios_2c_confissao_de_divida_assinado_assinado_assinado.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cachoeira.ba.leg.br/media/sapl/public/materialegislativa/2026/900/pl_04_2026_terreno_de_belem_-_minha_casa_minha_vida_assinado_assinado_assinado_1.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cachoeira.ba.leg.br/media/sapl/public/materialegislativa/2026/907/projeto_de_lei_n._05._2026.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cachoeira.ba.leg.br/media/sapl/public/materialegislativa/2026/909/lei_comabte_a_violencia_contra_mulher_nas_escolas_assinado.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cachoeira.ba.leg.br/media/sapl/public/materialegislativa/2026/924/projeto_de_lei_no._07_2026_inclusao_da_parada_gay_no_caledario_municipal.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cachoeira.ba.leg.br/media/sapl/public/materialegislativa/2026/927/pl_08_2026_fiscalizacao_de_residuos_solidos.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cachoeira.ba.leg.br/media/sapl/public/materialegislativa/2026/929/lei_reduca_taxa_de_agua-2_assinado.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cachoeira.ba.leg.br/media/sapl/public/materialegislativa/2026/936/projeto_de_lei_no._10_2026_utilidade_publica_isntituto_gaia_soul.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cachoeira.ba.leg.br/media/sapl/public/materialegislativa/2026/938/lei_combate_as_enchentes_assinado.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cachoeira.ba.leg.br/media/sapl/public/materialegislativa/2026/945/projeto_de_lei_no__12_2026_-_praca_da_biblia.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cachoeira.ba.leg.br/media/sapl/public/materialegislativa/2026/946/projeto_de_lei_no_13_2026_-_ladeira_d_ajuda.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cachoeira.ba.leg.br/media/sapl/public/materialegislativa/2026/947/pl_14_2026_economia_solidaria.pdf_assinado.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cachoeira.ba.leg.br/media/sapl/public/materialegislativa/2026/954/pl_15_2026_dispoe_sobre_a_politica_municipal_de_habitacao_de_interesse_social__pmhis.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cachoeira.ba.leg.br/media/sapl/public/materialegislativa/2026/955/pl_16_2026_reajuste_dos_servidores_publicos_do_municipio_de_cachoeira_e_da_outras_providencias.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cachoeira.ba.leg.br/media/sapl/public/materialegislativa/2026/963/pl_01_2026_utilidade_publica_amqmvi.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cachoeira.ba.leg.br/media/sapl/public/materialegislativa/2026/967/lei_girassol_do_iguape_assinado.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cachoeira.ba.leg.br/media/sapl/public/materialegislativa/2026/969/pl_dispoe_sobre_o_irmanamento_entre_o_municipio_de_cachoeira2c_estado_da_bahia2c_brasil2c_e_a_cidade_de_aneho2c_republica_do_togo_assinado_assinado_assinado.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cachoeira.ba.leg.br/media/sapl/public/materialegislativa/2026/973/pl_20_2026.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cachoeira.ba.leg.br/media/sapl/public/materialegislativa/2026/977/projeto_lei_transparencia_locacao_cartaz.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cachoeira.ba.leg.br/media/sapl/public/materialegislativa/2026/979/projeto_de_lei_cotas_cachoeira.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cachoeira.ba.leg.br/media/sapl/public/materialegislativa/2026/981/projeto_de_lei_no_23_2026.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cachoeira.ba.leg.br/media/sapl/public/materialegislativa/2026/982/politica_racismo_ambiental-2_assinado.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cachoeira.ba.leg.br/media/sapl/public/materialegislativa/2026/987/lei_maes_atipicas_assinado.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cachoeira.ba.leg.br/media/sapl/public/materialegislativa/2026/996/projeto_de_lei_ordina_ria._instituiaao_das_dastas_das_cavalgadas_no_ambito_municipal_2.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cachoeira.ba.leg.br/media/sapl/public/materialegislativa/2026/1001/projeto_de_lei_-_atualiza_a_lei_do_fundo_municipal_da_saude_-_revoga_a_lei_441_de_1991.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cachoeira.ba.leg.br/media/sapl/public/materialegislativa/2026/1002/projeto_de_lei_da_pessoa_pcd.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cachoeira.ba.leg.br/media/sapl/public/materialegislativa/2026/1003/altera_a_lei_da_guarda.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cachoeira.ba.leg.br/media/sapl/public/materialegislativa/2026/1010/pl_-_autoriza_a_abertura_de_credito_adicional_especial_ate_o_valor_de_r_24_50.000_-_15.05.2026_assinado_assinado_assinado.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cachoeira.ba.leg.br/media/sapl/public/materialegislativa/2026/1011/pl_-_autoriza_a_abertura_de_credito_adicional_especial_ate_o_valor_de_r_24_100.000_2c00_-_15.05.2026_assinado_assinado_assinado.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cachoeira.ba.leg.br/media/sapl/public/materialegislativa/2026/1012/pl_-_autoriza_a_transferencia_de_acoes_orcamentarias_da_sec_municipal_de_promocao_da_igualdade_racial_para_a_secretaria_municipal_da_mulher_-_15.05.2026_assinado_assinado_assinado.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cachoeira.ba.leg.br/media/sapl/public/materialegislativa/2026/1014/projeto_de_lei_33_2026_-_alteracao_de_nome_de_rua.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cachoeira.ba.leg.br/media/sapl/public/materialegislativa/2026/1021/projeto_leitura_assinado.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cachoeira.ba.leg.br/media/sapl/public/materialegislativa/2026/1023/pl_35_2026_patrimonio_imaterial_raizes_do_iguape.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cachoeira.ba.leg.br/media/sapl/public/materialegislativa/2026/1024/ldo_2026.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cachoeira.ba.leg.br/media/sapl/public/materialegislativa/2026/1029/pl_37_2026_patrimonio_imaterial_flor_de_cachoeira.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cachoeira.ba.leg.br/media/sapl/public/materialegislativa/2026/1028/lei_orquestra_assinado.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cachoeira.ba.leg.br/media/sapl/public/materialegislativa/2026/920/projeto_de_resolucao_-_alteracao_do_ri_1.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cachoeira.ba.leg.br/media/sapl/public/materialegislativa/2026/993/projeto_de_resolucao_02_2026__-_alteracao_do_regimento.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cachoeira.ba.leg.br/media/sapl/public/materialegislativa/2026/928/requerimento_01_2026.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cachoeira.ba.leg.br/media/sapl/public/materialegislativa/2026/1004/solicitacao_de_copia_das_atas_e_juntada_dos_pareceres_das_comissoes_e28093_projeto_de_resolucao_nc2ba_02_2026_assinado.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cachoeira.ba.leg.br/media/sapl/public/materialegislativa/2026/1017/requerimento_ao_projeto_22_-2026.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cachoeira.ba.leg.br/media/sapl/public/materialegislativa/2026/903/mocao_de_aplausos_e_congratulacoes_minerva.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cachoeira.ba.leg.br/media/sapl/public/materialegislativa/2026/951/mocao_.pdf_assinado.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cachoeira.ba.leg.br/media/sapl/public/materialegislativa/2026/984/mocao_de_apluso__03.2026.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cachoeira.ba.leg.br/media/sapl/public/materialegislativa/2026/986/mocao_n._04.2026_assembleia_de_deus.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cachoeira.ba.leg.br/media/sapl/public/materialegislativa/2026/1009/05_2026_lira_ceciliara.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cachoeira.ba.leg.br/media/sapl/public/materialegislativa/2026/1022/mocao_de_aplausos_arquivo_publico.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cachoeira.ba.leg.br/media/sapl/public/materialegislativa/2026/886/indicacao_no._01.2026__implantacao_torre_de_celular_em_belem.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cachoeira.ba.leg.br/media/sapl/public/materialegislativa/2026/889/ind_02_2026_tanque_laranjeiras.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cachoeira.ba.leg.br/media/sapl/public/materialegislativa/2026/890/ind_03_2026_beco_dos_aposentados.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cachoeira.ba.leg.br/media/sapl/public/materialegislativa/2026/892/ind_04_2026_ambulancia_tibiri.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cachoeira.ba.leg.br/media/sapl/public/materialegislativa/2026/893/ind_05_2026_encaminhe_a_esta_casa_legislativa_projeto_de_lei_lavagen_nurutuba.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cachoeira.ba.leg.br/media/sapl/public/materialegislativa/2026/894/ind_06_2026_implantacao_de_um_upa_no_iguape_1.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cachoeira.ba.leg.br/media/" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cachoeira.ba.leg.br/media/" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cachoeira.ba.leg.br/media/" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cachoeira.ba.leg.br/media/sapl/public/materialegislativa/2026/901/ind_10_2026_30_agente_de_transito.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cachoeira.ba.leg.br/media/sapl/public/materialegislativa/2026/902/ind_11_2026_10_agente_de_transito_auxilio_fardamento.pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cachoeira.ba.leg.br/media/sapl/public/materialegislativa/2026/904/indicacao_4-_praca_tibiri.docx" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cachoeira.ba.leg.br/media/sapl/public/materialegislativa/2026/905/indicacao_5_caixa_do_tupim.docx" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cachoeira.ba.leg.br/media/sapl/public/materialegislativa/2026/913/indicacao_no._14.2026.pdf" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cachoeira.ba.leg.br/media/sapl/public/materialegislativa/2026/914/indicacao_no._15._2026.pdf" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cachoeira.ba.leg.br/media/sapl/public/materialegislativa/2026/915/indicacao_no._16.2026.pdf" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cachoeira.ba.leg.br/media/sapl/public/materialegislativa/2026/916/indicacao_no._17.2026.pdf" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cachoeira.ba.leg.br/media/sapl/public/materialegislativa/2026/917/indicacao_no._18._2026.pdf" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cachoeira.ba.leg.br/media/sapl/public/materialegislativa/2026/919/indicacao_reforma_praca_da_matinha_assinado.pdf" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cachoeira.ba.leg.br/media/sapl/public/materialegislativa/2026/921/indicacao_20_2026_limpeza_urbana.pdf" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cachoeira.ba.leg.br/media/sapl/public/materialegislativa/2026/922/indicacao_21_2026_requalificacao_cachoeirinha_do_saco_1.pdf" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cachoeira.ba.leg.br/media/sapl/public/materialegislativa/2026/923/indicacao_22_2026_limpesa_urbana_a_taxi.pdf" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cachoeira.ba.leg.br/media/sapl/public/materialegislativa/2026/925/indicacao_23_2026__instalacao_de_lixeira_de_coleta_ceeletiva_na_cidade.pdf" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cachoeira.ba.leg.br/media/sapl/public/materialegislativa/2026/930/indicacao_relatorio_de_vulnerabilidade_socioambiental.pdf" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cachoeira.ba.leg.br/media/sapl/public/materialegislativa/2026/931/indicacao_programas_educacao_ambiental.pdf" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cachoeira.ba.leg.br/media/sapl/public/materialegislativa/2026/932/indicacao_obras_estruturantes.pdf" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cachoeira.ba.leg.br/media/sapl/public/materialegislativa/2026/933/indicacao_medidas_estruturantes_de_prevencao.pdf" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cachoeira.ba.leg.br/media/sapl/public/materialegislativa/2026/934/indicacao_audiencias_publicas_1.pdf" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cachoeira.ba.leg.br/media/sapl/public/materialegislativa/2026/935/indicacao_ativacao_fundo_municipal_de_habitacao.pdf" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cachoeira.ba.leg.br/media/sapl/public/materialegislativa/2026/937/ind_30_2026_casa_de_farinha_caraconha.pdf" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cachoeira.ba.leg.br/media/sapl/public/materialegislativa/2026/939/iluminacao_saco.pdf" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cachoeira.ba.leg.br/media/sapl/public/materialegislativa/2026/940/ind_32_2026_construcao_de_posto_de_saude_no_cucui.pdf" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cachoeira.ba.leg.br/media/" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cachoeira.ba.leg.br/media/sapl/public/materialegislativa/2026/942/ind_n._34_2026_sessao_especial_para_fundacao_hansen_bahia.pdf" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cachoeira.ba.leg.br/media/sapl/public/materialegislativa/2026/943/ind_n._35_2026_pavimentacao_da_rua_brasilia_na_opalma.pdf" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cachoeira.ba.leg.br/media/sapl/public/materialegislativa/2026/950/indicacao_no_07.docx" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cachoeira.ba.leg.br/media/sapl/public/materialegislativa/2026/956/ind_37_2026_inclusao_no_caledaria_a_parada_lgbtqiap.pdf" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cachoeira.ba.leg.br/media/sapl/public/materialegislativa/2026/964/indicacao_no10.docx" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cachoeira.ba.leg.br/media/" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cachoeira.ba.leg.br/media/sapl/public/materialegislativa/2026/968/indicacao_40_2026_oradpr_do_25_de_junho.pdf" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cachoeira.ba.leg.br/media/sapl/public/materialegislativa/2026/970/indicacao_no_41_2026_reforma_da_quadra_do_morumbi.pdf" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cachoeira.ba.leg.br/media/sapl/public/materialegislativa/2026/972/ind_42_2026_medidores_decibeis_cachoeira_4.docx" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cachoeira.ba.leg.br/media/sapl/public/materialegislativa/2026/975/ind_43_2026_vestiario_no_campo_de_capoeirucu.pdf" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cachoeira.ba.leg.br/media/sapl/public/materialegislativa/2026/978/indicacao_equipamento_de_ultrassom_de_profilaxia.docx" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cachoeira.ba.leg.br/media/sapl/public/materialegislativa/2026/980/indicacao_aquisicao_de_onibus.docx" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cachoeira.ba.leg.br/media/" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cachoeira.ba.leg.br/media/sapl/public/materialegislativa/2026/988/indicacao_47.2026.pdf" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cachoeira.ba.leg.br/media/" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cachoeira.ba.leg.br/media/sapl/public/materialegislativa/2026/990/indicacao_49.2026.pdf" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cachoeira.ba.leg.br/media/sapl/public/materialegislativa/2026/991/indicacao_50.2026.pdf" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cachoeira.ba.leg.br/media/sapl/public/materialegislativa/2026/992/indicacao_51.2026.pdf" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cachoeira.ba.leg.br/media/sapl/public/materialegislativa/2026/999/ind_52_2026_calcamento_da_pinguela.pdf" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cachoeira.ba.leg.br/media/sapl/public/materialegislativa/2026/1000/ind_53_2026_nome_de_rua_povoado_da_formiga.pdf" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cachoeira.ba.leg.br/media/sapl/public/materialegislativa/2026/1005/indicacao_-_reforma_do_calcamento_do_engenho_novo.pdf" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cachoeira.ba.leg.br/media/sapl/public/materialegislativa/2026/1006/indicacao_-_rua_das_marias_-_opalma.pdf" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cachoeira.ba.leg.br/media/sapl/public/materialegislativa/2026/1007/indicacao_plano_de_acao_estradas_vicinais_assinado.pdf" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cachoeira.ba.leg.br/media/sapl/public/materialegislativa/2026/1008/indicacao_tac_transporte_universitario_assinado.pdf" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cachoeira.ba.leg.br/media/" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cachoeira.ba.leg.br/media/sapl/public/materialegislativa/2026/1019/indicacao_n_002.pdf" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cachoeira.ba.leg.br/media/sapl/public/materialegislativa/2026/1020/ind_60_2026_inclusao_no_caledaria_a_parada_lgbtqiap.pdf" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cachoeira.ba.leg.br/media/sapl/public/materialegislativa/2026/1018/parecer_juridico_de_resposta_vereador_laelson_assinado_assinado.pdf" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cachoeira.ba.leg.br/media/sapl/public/materialegislativa/2026/1026/parecer_camara_de_cachoeira_-_reserva_de_vagas_-_assinado.pdf" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cachoeira.ba.leg.br/media/sapl/public/materialegislativa/2026/912/mocao_de_pesar_01.2026_mocao_de_pesar.pdf" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cachoeira.ba.leg.br/media/sapl/public/materialegislativa/2026/918/mocao_n._02.2026.docx" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cachoeira.ba.leg.br/media/sapl/public/materialegislativa/2026/926/mocao_de_pessar_03_2026.pdf" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cachoeira.ba.leg.br/media/sapl/public/materialegislativa/2026/952/mocaode_pesar__04_2026.pdf" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cachoeira.ba.leg.br/media/" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cachoeira.ba.leg.br/media/" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cachoeira.ba.leg.br/media/sapl/public/materialegislativa/2026/959/mocao_n._07.2026.pdf" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cachoeira.ba.leg.br/media/sapl/public/materialegislativa/2026/960/mocao_n._08.2026.pdf" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cachoeira.ba.leg.br/media/" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cachoeira.ba.leg.br/media/sapl/public/materialegislativa/2026/1016/mocao_pesar_assinada_tico.pdf" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cachoeira.ba.leg.br/media/sapl/public/materialegislativa/2026/1025/mocao_pesar_mae_lucia.docx.pdf" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cachoeira.ba.leg.br/media/" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cachoeira.ba.leg.br/media/" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cachoeira.ba.leg.br/media/sapl/public/materialegislativa/2026/884/pdl_01_2025_comenda_25_de_junho_dona_dalva.pdf" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cachoeira.ba.leg.br/media/sapl/public/materialegislativa/2026/885/pdl_02_2025_comenda_25_de_junho_jaco_souza.pdf" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cachoeira.ba.leg.br/media/sapl/public/materialegislativa/2026/891/pdl_titulo_cidadao_cachoeirano_roberaldo_galiza-assinado.pdf" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cachoeira.ba.leg.br/media/sapl/public/materialegislativa/2026/908/pdl_no_04.2026_titulo_de_cidadao_otton_alencar.pdf" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cachoeira.ba.leg.br/media/sapl/public/materialegislativa/2026/911/pdl_05.2026_titulo_cidadao_cachoeirano_dra._cleia_costa_dos_santos_1.pdf" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cachoeira.ba.leg.br/media/sapl/public/materialegislativa/2026/948/pdl_comenda_zumbi_dos_palmares_germano_barbosa-assinado.pdf" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cachoeira.ba.leg.br/media/sapl/public/materialegislativa/2026/971/pdl_07_2026_titulo_de_cidadao.pdf" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cachoeira.ba.leg.br/media/sapl/public/materialegislativa/2026/974/pdl_08_2026_titulo_de_cidadao.pdf" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cachoeira.ba.leg.br/media/sapl/public/materialegislativa/2026/976/pdl_titulo_cidadao_cachoeirano_adriano_rivera-assinado.pdf" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cachoeira.ba.leg.br/media/" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cachoeira.ba.leg.br/media/sapl/public/materialegislativa/2026/994/pdl_11_2026_titulo_de_cidadao_cachoeirano.pdf" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cachoeira.ba.leg.br/media/sapl/public/materialegislativa/2026/995/pdl_12_2026_titulo_de_cidadao.pdf" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cachoeira.ba.leg.br/media/sapl/public/materialegislativa/2026/1013/pdl_13_2026_titulo_de_cidadao.pdf" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cachoeira.ba.leg.br/media/sapl/public/materialegislativa/2026/1027/projeto_de_resolucao_no15.docx" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cachoeira.ba.leg.br/media/" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cachoeira.ba.leg.br/media/" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cachoeira.ba.leg.br/media/" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cachoeira.ba.leg.br/media/sapl/public/materialegislativa/2026/962/oficio_no08.docx" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cachoeira.ba.leg.br/media/sapl/public/materialegislativa/2026/997/mocao_n.01_2026_josmar_barbosa_daniela_mercury.pdf" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cachoeira.ba.leg.br/media/sapl/public/materialegislativa/2026/944/emenda_modificativa_01_2026.pdf" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cachoeira.ba.leg.br/media/sapl/public/materialegislativa/2026/910/ea_no_01.2026_emenda_ao_projeto_3_de_30_de_janeiro_de_2026_-_contratos.pdf" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cachoeira.ba.leg.br/media/sapl/public/materialegislativa/2026/949/emenda_aditiva_prl_01_2026.pdf" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cachoeira.ba.leg.br/media/sapl/public/materialegislativa/2026/953/emenda_aditiva_03_2026__ao__pl_08_2026.pdf" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cachoeira.ba.leg.br/media/sapl/public/materialegislativa/2026/966/emenda_aditiva_04_2026__ao__pl_08_2026.pdf" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cachoeira.ba.leg.br/media/sapl/public/materialegislativa/2026/998/mocao_n._01.2026_josmar_barbosa_edson_gomes.pdf" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
-  <dimension ref="A1:H145"/>
+  <dimension ref="A1:H150"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="2" width="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="29.5703125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="38.5703125" bestFit="1" customWidth="1"/>
-    <col min="6" max="6" width="41.28515625" bestFit="1" customWidth="1"/>
+    <col min="6" max="6" width="217.140625" bestFit="1" customWidth="1"/>
     <col min="7" max="7" width="248.42578125" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="255.7109375" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
@@ -5277,612 +5310,742 @@
       </c>
       <c r="D123" t="s">
         <v>423</v>
       </c>
       <c r="E123" t="s">
         <v>424</v>
       </c>
       <c r="F123" t="s">
         <v>13</v>
       </c>
       <c r="G123" s="1" t="s">
         <v>452</v>
       </c>
       <c r="H123" t="s">
         <v>453</v>
       </c>
     </row>
     <row r="124" spans="1:8">
       <c r="A124" t="s">
         <v>454</v>
       </c>
       <c r="B124" t="s">
         <v>9</v>
       </c>
       <c r="C124" t="s">
-        <v>10</v>
+        <v>74</v>
       </c>
       <c r="D124" t="s">
+        <v>423</v>
+      </c>
+      <c r="E124" t="s">
+        <v>424</v>
+      </c>
+      <c r="F124" t="s">
+        <v>97</v>
+      </c>
+      <c r="G124" s="1" t="s">
+        <v>235</v>
+      </c>
+      <c r="H124" t="s">
         <v>455</v>
-      </c>
-[...10 lines deleted...]
-        <v>458</v>
       </c>
     </row>
     <row r="125" spans="1:8">
       <c r="A125" t="s">
-        <v>459</v>
+        <v>456</v>
       </c>
       <c r="B125" t="s">
         <v>9</v>
       </c>
       <c r="C125" t="s">
-        <v>17</v>
+        <v>79</v>
       </c>
       <c r="D125" t="s">
-        <v>455</v>
+        <v>423</v>
       </c>
       <c r="E125" t="s">
-        <v>456</v>
+        <v>424</v>
       </c>
       <c r="F125" t="s">
-        <v>13</v>
+        <v>457</v>
       </c>
       <c r="G125" s="1" t="s">
-        <v>460</v>
+        <v>235</v>
       </c>
       <c r="H125" t="s">
-        <v>461</v>
+        <v>458</v>
       </c>
     </row>
     <row r="126" spans="1:8">
       <c r="A126" t="s">
-        <v>462</v>
+        <v>459</v>
       </c>
       <c r="B126" t="s">
         <v>9</v>
       </c>
       <c r="C126" t="s">
-        <v>22</v>
+        <v>10</v>
       </c>
       <c r="D126" t="s">
-        <v>455</v>
+        <v>460</v>
       </c>
       <c r="E126" t="s">
-        <v>456</v>
+        <v>461</v>
       </c>
       <c r="F126" t="s">
         <v>13</v>
       </c>
       <c r="G126" s="1" t="s">
+        <v>462</v>
+      </c>
+      <c r="H126" t="s">
         <v>463</v>
-      </c>
-[...1 lines deleted...]
-        <v>464</v>
       </c>
     </row>
     <row r="127" spans="1:8">
       <c r="A127" t="s">
+        <v>464</v>
+      </c>
+      <c r="B127" t="s">
+        <v>9</v>
+      </c>
+      <c r="C127" t="s">
+        <v>17</v>
+      </c>
+      <c r="D127" t="s">
+        <v>460</v>
+      </c>
+      <c r="E127" t="s">
+        <v>461</v>
+      </c>
+      <c r="F127" t="s">
+        <v>13</v>
+      </c>
+      <c r="G127" s="1" t="s">
         <v>465</v>
       </c>
-      <c r="B127" t="s">
-[...14 lines deleted...]
-      <c r="G127" s="1" t="s">
+      <c r="H127" t="s">
         <v>466</v>
-      </c>
-[...1 lines deleted...]
-        <v>467</v>
       </c>
     </row>
     <row r="128" spans="1:8">
       <c r="A128" t="s">
-        <v>468</v>
+        <v>467</v>
       </c>
       <c r="B128" t="s">
         <v>9</v>
       </c>
       <c r="C128" t="s">
-        <v>30</v>
+        <v>22</v>
       </c>
       <c r="D128" t="s">
-        <v>455</v>
+        <v>460</v>
       </c>
       <c r="E128" t="s">
-        <v>456</v>
+        <v>461</v>
       </c>
       <c r="F128" t="s">
         <v>13</v>
       </c>
       <c r="G128" s="1" t="s">
+        <v>468</v>
+      </c>
+      <c r="H128" t="s">
         <v>469</v>
-      </c>
-[...1 lines deleted...]
-        <v>470</v>
       </c>
     </row>
     <row r="129" spans="1:8">
       <c r="A129" t="s">
+        <v>470</v>
+      </c>
+      <c r="B129" t="s">
+        <v>9</v>
+      </c>
+      <c r="C129" t="s">
+        <v>26</v>
+      </c>
+      <c r="D129" t="s">
+        <v>460</v>
+      </c>
+      <c r="E129" t="s">
+        <v>461</v>
+      </c>
+      <c r="F129" t="s">
+        <v>313</v>
+      </c>
+      <c r="G129" s="1" t="s">
         <v>471</v>
       </c>
-      <c r="B129" t="s">
-[...14 lines deleted...]
-      <c r="G129" s="1" t="s">
+      <c r="H129" t="s">
         <v>472</v>
-      </c>
-[...1 lines deleted...]
-        <v>473</v>
       </c>
     </row>
     <row r="130" spans="1:8">
       <c r="A130" t="s">
+        <v>473</v>
+      </c>
+      <c r="B130" t="s">
+        <v>9</v>
+      </c>
+      <c r="C130" t="s">
+        <v>30</v>
+      </c>
+      <c r="D130" t="s">
+        <v>460</v>
+      </c>
+      <c r="E130" t="s">
+        <v>461</v>
+      </c>
+      <c r="F130" t="s">
+        <v>13</v>
+      </c>
+      <c r="G130" s="1" t="s">
         <v>474</v>
       </c>
-      <c r="B130" t="s">
-[...14 lines deleted...]
-      <c r="G130" s="1" t="s">
+      <c r="H130" t="s">
         <v>475</v>
-      </c>
-[...1 lines deleted...]
-        <v>476</v>
       </c>
     </row>
     <row r="131" spans="1:8">
       <c r="A131" t="s">
+        <v>476</v>
+      </c>
+      <c r="B131" t="s">
+        <v>9</v>
+      </c>
+      <c r="C131" t="s">
+        <v>35</v>
+      </c>
+      <c r="D131" t="s">
+        <v>460</v>
+      </c>
+      <c r="E131" t="s">
+        <v>461</v>
+      </c>
+      <c r="F131" t="s">
+        <v>13</v>
+      </c>
+      <c r="G131" s="1" t="s">
         <v>477</v>
       </c>
-      <c r="B131" t="s">
-[...14 lines deleted...]
-      <c r="G131" s="1" t="s">
+      <c r="H131" t="s">
         <v>478</v>
-      </c>
-[...1 lines deleted...]
-        <v>479</v>
       </c>
     </row>
     <row r="132" spans="1:8">
       <c r="A132" t="s">
+        <v>479</v>
+      </c>
+      <c r="B132" t="s">
+        <v>9</v>
+      </c>
+      <c r="C132" t="s">
+        <v>40</v>
+      </c>
+      <c r="D132" t="s">
+        <v>460</v>
+      </c>
+      <c r="E132" t="s">
+        <v>461</v>
+      </c>
+      <c r="F132" t="s">
+        <v>97</v>
+      </c>
+      <c r="G132" s="1" t="s">
         <v>480</v>
       </c>
-      <c r="B132" t="s">
-[...14 lines deleted...]
-      <c r="G132" s="1" t="s">
+      <c r="H132" t="s">
         <v>481</v>
-      </c>
-[...1 lines deleted...]
-        <v>482</v>
       </c>
     </row>
     <row r="133" spans="1:8">
       <c r="A133" t="s">
+        <v>482</v>
+      </c>
+      <c r="B133" t="s">
+        <v>9</v>
+      </c>
+      <c r="C133" t="s">
+        <v>45</v>
+      </c>
+      <c r="D133" t="s">
+        <v>460</v>
+      </c>
+      <c r="E133" t="s">
+        <v>461</v>
+      </c>
+      <c r="F133" t="s">
+        <v>234</v>
+      </c>
+      <c r="G133" s="1" t="s">
         <v>483</v>
-      </c>
-[...16 lines deleted...]
-        <v>235</v>
       </c>
       <c r="H133" t="s">
         <v>484</v>
       </c>
     </row>
     <row r="134" spans="1:8">
       <c r="A134" t="s">
         <v>485</v>
       </c>
       <c r="B134" t="s">
         <v>9</v>
       </c>
       <c r="C134" t="s">
-        <v>58</v>
+        <v>50</v>
       </c>
       <c r="D134" t="s">
-        <v>455</v>
+        <v>460</v>
       </c>
       <c r="E134" t="s">
-        <v>456</v>
+        <v>461</v>
       </c>
       <c r="F134" t="s">
-        <v>46</v>
+        <v>13</v>
       </c>
       <c r="G134" s="1" t="s">
         <v>486</v>
       </c>
       <c r="H134" t="s">
         <v>487</v>
       </c>
     </row>
     <row r="135" spans="1:8">
       <c r="A135" t="s">
         <v>488</v>
       </c>
       <c r="B135" t="s">
         <v>9</v>
       </c>
       <c r="C135" t="s">
-        <v>62</v>
+        <v>54</v>
       </c>
       <c r="D135" t="s">
-        <v>455</v>
+        <v>460</v>
       </c>
       <c r="E135" t="s">
-        <v>456</v>
+        <v>461</v>
       </c>
       <c r="F135" t="s">
-        <v>317</v>
+        <v>97</v>
       </c>
       <c r="G135" s="1" t="s">
+        <v>235</v>
+      </c>
+      <c r="H135" t="s">
         <v>489</v>
-      </c>
-[...1 lines deleted...]
-        <v>490</v>
       </c>
     </row>
     <row r="136" spans="1:8">
       <c r="A136" t="s">
+        <v>490</v>
+      </c>
+      <c r="B136" t="s">
+        <v>9</v>
+      </c>
+      <c r="C136" t="s">
+        <v>58</v>
+      </c>
+      <c r="D136" t="s">
+        <v>460</v>
+      </c>
+      <c r="E136" t="s">
+        <v>461</v>
+      </c>
+      <c r="F136" t="s">
+        <v>46</v>
+      </c>
+      <c r="G136" s="1" t="s">
         <v>491</v>
       </c>
-      <c r="B136" t="s">
-[...14 lines deleted...]
-      <c r="G136" s="1" t="s">
+      <c r="H136" t="s">
         <v>492</v>
-      </c>
-[...1 lines deleted...]
-        <v>493</v>
       </c>
     </row>
     <row r="137" spans="1:8">
       <c r="A137" t="s">
+        <v>493</v>
+      </c>
+      <c r="B137" t="s">
+        <v>9</v>
+      </c>
+      <c r="C137" t="s">
+        <v>62</v>
+      </c>
+      <c r="D137" t="s">
+        <v>460</v>
+      </c>
+      <c r="E137" t="s">
+        <v>461</v>
+      </c>
+      <c r="F137" t="s">
+        <v>317</v>
+      </c>
+      <c r="G137" s="1" t="s">
         <v>494</v>
       </c>
-      <c r="B137" t="s">
-[...14 lines deleted...]
-      <c r="G137" s="1" t="s">
+      <c r="H137" t="s">
         <v>495</v>
-      </c>
-[...1 lines deleted...]
-        <v>496</v>
       </c>
     </row>
     <row r="138" spans="1:8">
       <c r="A138" t="s">
+        <v>496</v>
+      </c>
+      <c r="B138" t="s">
+        <v>9</v>
+      </c>
+      <c r="C138" t="s">
+        <v>66</v>
+      </c>
+      <c r="D138" t="s">
+        <v>460</v>
+      </c>
+      <c r="E138" t="s">
+        <v>461</v>
+      </c>
+      <c r="F138" t="s">
+        <v>97</v>
+      </c>
+      <c r="G138" s="1" t="s">
         <v>497</v>
       </c>
-      <c r="B138" t="s">
-[...5 lines deleted...]
-      <c r="D138" t="s">
+      <c r="H138" t="s">
         <v>498</v>
-      </c>
-[...10 lines deleted...]
-        <v>501</v>
       </c>
     </row>
     <row r="139" spans="1:8">
       <c r="A139" t="s">
-        <v>502</v>
+        <v>499</v>
       </c>
       <c r="B139" t="s">
         <v>9</v>
       </c>
       <c r="C139" t="s">
-        <v>10</v>
+        <v>70</v>
       </c>
       <c r="D139" t="s">
-        <v>503</v>
+        <v>460</v>
       </c>
       <c r="E139" t="s">
-        <v>504</v>
+        <v>461</v>
       </c>
       <c r="F139" t="s">
-        <v>41</v>
+        <v>46</v>
       </c>
       <c r="G139" s="1" t="s">
-        <v>505</v>
+        <v>500</v>
       </c>
       <c r="H139" t="s">
-        <v>506</v>
+        <v>501</v>
       </c>
     </row>
     <row r="140" spans="1:8">
       <c r="A140" t="s">
-        <v>507</v>
+        <v>502</v>
       </c>
       <c r="B140" t="s">
         <v>9</v>
       </c>
       <c r="C140" t="s">
-        <v>10</v>
+        <v>74</v>
       </c>
       <c r="D140" t="s">
-        <v>508</v>
+        <v>460</v>
       </c>
       <c r="E140" t="s">
-        <v>509</v>
+        <v>461</v>
       </c>
       <c r="F140" t="s">
         <v>41</v>
       </c>
       <c r="G140" s="1" t="s">
-        <v>510</v>
+        <v>235</v>
       </c>
       <c r="H140" t="s">
-        <v>511</v>
+        <v>503</v>
       </c>
     </row>
     <row r="141" spans="1:8">
       <c r="A141" t="s">
-        <v>512</v>
+        <v>504</v>
       </c>
       <c r="B141" t="s">
         <v>9</v>
       </c>
       <c r="C141" t="s">
-        <v>10</v>
+        <v>79</v>
       </c>
       <c r="D141" t="s">
-        <v>513</v>
+        <v>460</v>
       </c>
       <c r="E141" t="s">
-        <v>514</v>
+        <v>461</v>
       </c>
       <c r="F141" t="s">
-        <v>13</v>
+        <v>338</v>
       </c>
       <c r="G141" s="1" t="s">
-        <v>515</v>
+        <v>235</v>
       </c>
       <c r="H141" t="s">
-        <v>516</v>
+        <v>505</v>
       </c>
     </row>
     <row r="142" spans="1:8">
       <c r="A142" t="s">
-        <v>517</v>
+        <v>506</v>
       </c>
       <c r="B142" t="s">
         <v>9</v>
       </c>
       <c r="C142" t="s">
-        <v>17</v>
+        <v>83</v>
       </c>
       <c r="D142" t="s">
-        <v>513</v>
+        <v>460</v>
       </c>
       <c r="E142" t="s">
-        <v>514</v>
+        <v>461</v>
       </c>
       <c r="F142" t="s">
-        <v>13</v>
+        <v>338</v>
       </c>
       <c r="G142" s="1" t="s">
-        <v>518</v>
+        <v>235</v>
       </c>
       <c r="H142" t="s">
-        <v>519</v>
+        <v>507</v>
       </c>
     </row>
     <row r="143" spans="1:8">
       <c r="A143" t="s">
-        <v>520</v>
+        <v>508</v>
       </c>
       <c r="B143" t="s">
         <v>9</v>
       </c>
       <c r="C143" t="s">
-        <v>22</v>
+        <v>10</v>
       </c>
       <c r="D143" t="s">
-        <v>513</v>
+        <v>509</v>
       </c>
       <c r="E143" t="s">
-        <v>514</v>
+        <v>510</v>
       </c>
       <c r="F143" t="s">
-        <v>317</v>
+        <v>46</v>
       </c>
       <c r="G143" s="1" t="s">
-        <v>521</v>
+        <v>511</v>
       </c>
       <c r="H143" t="s">
-        <v>522</v>
+        <v>512</v>
       </c>
     </row>
     <row r="144" spans="1:8">
       <c r="A144" t="s">
-        <v>523</v>
+        <v>513</v>
       </c>
       <c r="B144" t="s">
         <v>9</v>
       </c>
       <c r="C144" t="s">
-        <v>26</v>
+        <v>10</v>
       </c>
       <c r="D144" t="s">
-        <v>513</v>
+        <v>514</v>
       </c>
       <c r="E144" t="s">
-        <v>514</v>
+        <v>515</v>
       </c>
       <c r="F144" t="s">
-        <v>36</v>
+        <v>41</v>
       </c>
       <c r="G144" s="1" t="s">
-        <v>524</v>
+        <v>516</v>
       </c>
       <c r="H144" t="s">
-        <v>525</v>
+        <v>517</v>
       </c>
     </row>
     <row r="145" spans="1:8">
       <c r="A145" t="s">
-        <v>526</v>
+        <v>518</v>
       </c>
       <c r="B145" t="s">
         <v>9</v>
       </c>
       <c r="C145" t="s">
         <v>10</v>
       </c>
       <c r="D145" t="s">
-        <v>527</v>
+        <v>519</v>
       </c>
       <c r="E145" t="s">
-        <v>528</v>
+        <v>520</v>
       </c>
       <c r="F145" t="s">
         <v>41</v>
       </c>
       <c r="G145" s="1" t="s">
+        <v>521</v>
+      </c>
+      <c r="H145" t="s">
+        <v>522</v>
+      </c>
+    </row>
+    <row r="146" spans="1:8">
+      <c r="A146" t="s">
+        <v>523</v>
+      </c>
+      <c r="B146" t="s">
+        <v>9</v>
+      </c>
+      <c r="C146" t="s">
+        <v>10</v>
+      </c>
+      <c r="D146" t="s">
+        <v>524</v>
+      </c>
+      <c r="E146" t="s">
+        <v>525</v>
+      </c>
+      <c r="F146" t="s">
+        <v>13</v>
+      </c>
+      <c r="G146" s="1" t="s">
+        <v>526</v>
+      </c>
+      <c r="H146" t="s">
+        <v>527</v>
+      </c>
+    </row>
+    <row r="147" spans="1:8">
+      <c r="A147" t="s">
+        <v>528</v>
+      </c>
+      <c r="B147" t="s">
+        <v>9</v>
+      </c>
+      <c r="C147" t="s">
+        <v>17</v>
+      </c>
+      <c r="D147" t="s">
+        <v>524</v>
+      </c>
+      <c r="E147" t="s">
+        <v>525</v>
+      </c>
+      <c r="F147" t="s">
+        <v>13</v>
+      </c>
+      <c r="G147" s="1" t="s">
         <v>529</v>
       </c>
-      <c r="H145" t="s">
+      <c r="H147" t="s">
         <v>530</v>
+      </c>
+    </row>
+    <row r="148" spans="1:8">
+      <c r="A148" t="s">
+        <v>531</v>
+      </c>
+      <c r="B148" t="s">
+        <v>9</v>
+      </c>
+      <c r="C148" t="s">
+        <v>22</v>
+      </c>
+      <c r="D148" t="s">
+        <v>524</v>
+      </c>
+      <c r="E148" t="s">
+        <v>525</v>
+      </c>
+      <c r="F148" t="s">
+        <v>317</v>
+      </c>
+      <c r="G148" s="1" t="s">
+        <v>532</v>
+      </c>
+      <c r="H148" t="s">
+        <v>533</v>
+      </c>
+    </row>
+    <row r="149" spans="1:8">
+      <c r="A149" t="s">
+        <v>534</v>
+      </c>
+      <c r="B149" t="s">
+        <v>9</v>
+      </c>
+      <c r="C149" t="s">
+        <v>26</v>
+      </c>
+      <c r="D149" t="s">
+        <v>524</v>
+      </c>
+      <c r="E149" t="s">
+        <v>525</v>
+      </c>
+      <c r="F149" t="s">
+        <v>36</v>
+      </c>
+      <c r="G149" s="1" t="s">
+        <v>535</v>
+      </c>
+      <c r="H149" t="s">
+        <v>536</v>
+      </c>
+    </row>
+    <row r="150" spans="1:8">
+      <c r="A150" t="s">
+        <v>537</v>
+      </c>
+      <c r="B150" t="s">
+        <v>9</v>
+      </c>
+      <c r="C150" t="s">
+        <v>10</v>
+      </c>
+      <c r="D150" t="s">
+        <v>538</v>
+      </c>
+      <c r="E150" t="s">
+        <v>539</v>
+      </c>
+      <c r="F150" t="s">
+        <v>41</v>
+      </c>
+      <c r="G150" s="1" t="s">
+        <v>540</v>
+      </c>
+      <c r="H150" t="s">
+        <v>541</v>
       </c>
     </row>
   </sheetData>
   <hyperlinks>
     <hyperlink ref="G2" r:id="rId1"/>
     <hyperlink ref="G3" r:id="rId2"/>
     <hyperlink ref="G4" r:id="rId3"/>
     <hyperlink ref="G5" r:id="rId4"/>
     <hyperlink ref="G6" r:id="rId5"/>
     <hyperlink ref="G7" r:id="rId6"/>
     <hyperlink ref="G8" r:id="rId7"/>
     <hyperlink ref="G9" r:id="rId8"/>
     <hyperlink ref="G10" r:id="rId9"/>
     <hyperlink ref="G11" r:id="rId10"/>
     <hyperlink ref="G12" r:id="rId11"/>
     <hyperlink ref="G13" r:id="rId12"/>
     <hyperlink ref="G14" r:id="rId13"/>
     <hyperlink ref="G15" r:id="rId14"/>
     <hyperlink ref="G16" r:id="rId15"/>
     <hyperlink ref="G17" r:id="rId16"/>
     <hyperlink ref="G18" r:id="rId17"/>
     <hyperlink ref="G19" r:id="rId18"/>
     <hyperlink ref="G20" r:id="rId19"/>
     <hyperlink ref="G21" r:id="rId20"/>
     <hyperlink ref="G22" r:id="rId21"/>
@@ -5987,50 +6150,55 @@
     <hyperlink ref="G121" r:id="rId120"/>
     <hyperlink ref="G122" r:id="rId121"/>
     <hyperlink ref="G123" r:id="rId122"/>
     <hyperlink ref="G124" r:id="rId123"/>
     <hyperlink ref="G125" r:id="rId124"/>
     <hyperlink ref="G126" r:id="rId125"/>
     <hyperlink ref="G127" r:id="rId126"/>
     <hyperlink ref="G128" r:id="rId127"/>
     <hyperlink ref="G129" r:id="rId128"/>
     <hyperlink ref="G130" r:id="rId129"/>
     <hyperlink ref="G131" r:id="rId130"/>
     <hyperlink ref="G132" r:id="rId131"/>
     <hyperlink ref="G133" r:id="rId132"/>
     <hyperlink ref="G134" r:id="rId133"/>
     <hyperlink ref="G135" r:id="rId134"/>
     <hyperlink ref="G136" r:id="rId135"/>
     <hyperlink ref="G137" r:id="rId136"/>
     <hyperlink ref="G138" r:id="rId137"/>
     <hyperlink ref="G139" r:id="rId138"/>
     <hyperlink ref="G140" r:id="rId139"/>
     <hyperlink ref="G141" r:id="rId140"/>
     <hyperlink ref="G142" r:id="rId141"/>
     <hyperlink ref="G143" r:id="rId142"/>
     <hyperlink ref="G144" r:id="rId143"/>
     <hyperlink ref="G145" r:id="rId144"/>
+    <hyperlink ref="G146" r:id="rId145"/>
+    <hyperlink ref="G147" r:id="rId146"/>
+    <hyperlink ref="G148" r:id="rId147"/>
+    <hyperlink ref="G149" r:id="rId148"/>
+    <hyperlink ref="G150" r:id="rId149"/>
   </hyperlinks>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Sheet1</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>